--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="832">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -130,1931 +130,2138 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
+    <t>FR0129597979</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 04/02/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>102 358.67</t>
+    <t>151 827.75</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>41 658.75</t>
-[...8 lines deleted...]
-    <t>133 125.38</t>
+    <t>58 010.67</t>
   </si>
   <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>133 283.22</t>
+    <t>201 342.22</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>979 727.78</t>
+    <t>1 064 705.56</t>
+  </si>
+  <si>
+    <t>FR0129598696</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>35 876.67</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>99 520.75</t>
+    <t>150 340.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>241 204.54</t>
+    <t>300 130.83</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>363 016.92</t>
+    <t>414 168.33</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>311 616.25</t>
+    <t>362 912.00</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3277633692</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 16/02/2026</t>
+    <t>XS3297690037</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
+  </si>
+  <si>
+    <t>XS3300295444</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/03/2026</t>
+  </si>
+  <si>
+    <t>XS3293646231</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6370966069</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 24/02/2026</t>
+    <t>BE6370368878</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 10/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ454P5</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129621738</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
+  </si>
+  <si>
+    <t>21 466.28</t>
+  </si>
+  <si>
+    <t>FR0129621746</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>20 521.83</t>
+  </si>
+  <si>
+    <t>FR0129621753</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>20 805.17</t>
+  </si>
+  <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>134 461.00</t>
+    <t>203 120.00</t>
   </si>
   <si>
     <t>FR0129544294</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/03/2026</t>
   </si>
   <si>
+    <t>FR0129062362</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 02/04/2026</t>
+  </si>
+  <si>
     <t>FR0129450609</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...26 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 06/02/2026</t>
+    <t>ES05306747F6</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 11/03/2026</t>
+  </si>
+  <si>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
+  </si>
+  <si>
+    <t>XS3307208754</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/03/2026</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>603 413.56</t>
+    <t>671 155.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>191 820.33</t>
+    <t>242 309.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>6 215.28</t>
+    <t>39 868.44</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
-    <t>BE6367291174</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129572360</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 19/03/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 303 059.72</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 24/02/2026</t>
+    <t>1 424 487.17</t>
+  </si>
+  <si>
+    <t>XS3305859947</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3168789116</t>
-[...5 lines deleted...]
-    <t>191 349.00</t>
+    <t>XS3299679301</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD 12/06/2026</t>
+  </si>
+  <si>
+    <t>20 049.61</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
+    <t>XS3295143153</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 05/02/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>153 488.25</t>
+    <t>204 822.00</t>
+  </si>
+  <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
   </si>
   <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129578870</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129575793</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 23/02/2026</t>
+    <t>FR0129634335</t>
+  </si>
+  <si>
+    <t>EURO SAFRAN SA 19/03/2026</t>
   </si>
   <si>
     <t>XS3025927727</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
   </si>
   <si>
-    <t>XS3005225647</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>XS3303709805</t>
+  </si>
+  <si>
+    <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129622058</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 17/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>31 665.11</t>
+    <t>64 601.11</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>507 077.50</t>
+    <t>558 620.33</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>625 757.22</t>
+    <t>685 680.24</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>391 891.11</t>
+    <t>425 882.22</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>39 270.83</t>
+    <t>81 751.94</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>38 750.00</t>
+    <t>80 668.61</t>
+  </si>
+  <si>
+    <t>FR0129621415</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
+  </si>
+  <si>
+    <t>22 629.00</t>
   </si>
   <si>
     <t>FR0129104974</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/03/2026</t>
   </si>
   <si>
-    <t>430 791.56</t>
+    <t>465 128.89</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>128 916.53</t>
+    <t>171 508.47</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>21 929.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>13 947.50</t>
+    <t>39 086.25</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>421 643.35</t>
-[...8 lines deleted...]
-    <t>605 577.50</t>
+    <t>481 057.50</t>
+  </si>
+  <si>
+    <t>FR0129598092</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE PALATINE 05/02/2027</t>
+  </si>
+  <si>
+    <t>31 565.28</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>46 916.67</t>
+    <t>97 669.00</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>126 781.88</t>
+    <t>169 185.00</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>126 219.38</t>
+    <t>168 435.00</t>
+  </si>
+  <si>
+    <t>FR0129621605</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>22 329.00</t>
   </si>
   <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
-    <t>BE6371416684</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 26/02/2026</t>
+    <t>BE6371696574</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 05/03/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
-    <t>FR0129357085</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129520278</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>41 025.83</t>
+    <t>83 695.83</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>38 229.17</t>
-[...8 lines deleted...]
-    <t>1 060 224.44</t>
+    <t>79 585.28</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>1 069 280.00</t>
+    <t>1 155 094.44</t>
   </si>
   <si>
     <t>FR0129315281</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 26/05/2026</t>
   </si>
   <si>
-    <t>358 996.08</t>
+    <t>409 585.00</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>541 872.00</t>
+    <t>610 146.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>619 904.44</t>
+    <t>688 583.11</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>142 757.33</t>
+    <t>176 136.28</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
     <t>FR0129521516</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 03/03/2026</t>
   </si>
   <si>
-    <t>FR0129549533</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129544260</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 13/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>458 803.33</t>
+    <t>509 637.33</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>490 035.00</t>
+    <t>540 875.42</t>
+  </si>
+  <si>
+    <t>FR0129621068</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>69 452.44</t>
+    <t>136 534.44</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>618 320.00</t>
+    <t>669 016.00</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>9 889.33</t>
+    <t>43 322.22</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>3 701.83</t>
+    <t>28 771.88</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>3 568.50</t>
+    <t>27 738.54</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>3 635.17</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/02/2026</t>
+    <t>28 255.21</t>
+  </si>
+  <si>
+    <t>FR0129598811</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 06/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634152</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>537 072.00</t>
+    <t>604 746.00</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>798 113.00</t>
+    <t>899 612.83</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>568 520.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>652 954.17</t>
+  </si>
+  <si>
+    <t>FR0129620011</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129633303</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>432 517.50</t>
+    <t>482 625.83</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>22 166.00</t>
+    <t>55 465.00</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>12 631.11</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>20 786.30</t>
+  </si>
+  <si>
+    <t>XS2575971994</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 4 16/01/2028</t>
+  </si>
+  <si>
+    <t>72 328.77</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>66 320.88</t>
+    <t>73 426.68</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>115 410.96</t>
+    <t>124 657.53</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>256 386.99</t>
+    <t>9 618.49</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>42 791.10</t>
+    <t>168 719.18</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>47 465.75</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>173 363.01</t>
+    <t>189 230.14</t>
+  </si>
+  <si>
+    <t>FR001400E3H8</t>
+  </si>
+  <si>
+    <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
+  </si>
+  <si>
+    <t>552 431.51</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 513.70</t>
+    <t>17 958.90</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>154 794.52</t>
+    <t>173 287.67</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 097.26</t>
-[...8 lines deleted...]
-    <t>14 184.25</t>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>107 267.12</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>176 301.37</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>21 097.00</t>
+  </si>
+  <si>
+    <t>XS2887901325</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
+  </si>
+  <si>
+    <t>76 438.36</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>250 952.05</t>
+    <t>279 662.67</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>145 657.53</t>
+    <t>2 123.29</t>
   </si>
   <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>297 602.74</t>
+    <t>323 030.82</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>231 205.48</t>
+    <t>252 657.53</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>64 982.88</t>
+    <t>71 917.81</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>43 273.97</t>
+    <t>47 018.84</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>30 423.75</t>
+    <t>53 893.50</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>18 257.53</t>
+    <t>25 506.85</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>100 171.23</t>
+    <t>141 780.82</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>7 795.89</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>8 572.60</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>88 986.99</t>
+    <t>107 905.48</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>19 347.95</t>
+    <t>20 975.34</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>68 921.23</t>
+  </si>
+  <si>
+    <t>FR0013213295</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
+  </si>
+  <si>
+    <t>76 164.38</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>10 478.42</t>
+    <t>23 950.68</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>86 281.26</t>
+    <t>115 769.79</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>355 857.53</t>
-[...8 lines deleted...]
-    <t>29 319.45</t>
+    <t>433 972.60</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>122 903.42</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>6 629.97</t>
+  </si>
+  <si>
+    <t>XS2583741934</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
+  </si>
+  <si>
+    <t>27 647.26</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>89 787.95</t>
+    <t>97 710.41</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>24 753.42</t>
+    <t>31 179.79</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>122 550.07</t>
+    <t>133 616.46</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>XS2679903950</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
+  </si>
+  <si>
+    <t>162 536.30</t>
+  </si>
+  <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>37 178.08</t>
+    <t>40 580.82</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>214 069.42</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>25 402.53</t>
+    <t>28 397.59</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>72 476.93</t>
+    <t>350 473.41</t>
+  </si>
+  <si>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>3 505.99</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>39 301.64</t>
+    <t>42 670.36</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>26 427.40</t>
-[...8 lines deleted...]
-    <t>6 225.68</t>
+    <t>33 158.90</t>
+  </si>
+  <si>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>XS2553798443</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
+  </si>
+  <si>
+    <t>147 287.67</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>26 615.75</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>437 671.23</t>
+    <t>46 767.13</t>
+  </si>
+  <si>
+    <t>XS2443485565</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB 1.3 17/02/2027</t>
+  </si>
+  <si>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>190 684.93</t>
+    <t>266 095.89</t>
   </si>
   <si>
     <t>XS2342706996</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 0 18/05/2026</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>83 339.04</t>
+    <t>97 671.23</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-3 485.00</t>
+    <t>-4 216.67</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 074.20</t>
+    <t>-1 299.33</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-19 670.21</t>
+    <t>-21 786.25</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04562753</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04577210</t>
   </si>
   <si>
-    <t>-1 475.47</t>
-[...2 lines deleted...]
-    <t>SWAP04593080</t>
+    <t>-1 806.00</t>
   </si>
   <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-10 028.80</t>
+    <t>-11 151.00</t>
   </si>
   <si>
     <t>SWAP04617237</t>
   </si>
   <si>
+    <t>-1 906.87</t>
+  </si>
+  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 161.55</t>
+    <t>-6 745.55</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 055.43</t>
+    <t>-2 383.94</t>
   </si>
   <si>
     <t>SWAP04620737</t>
   </si>
   <si>
-    <t>-2 565.20</t>
-[...20 lines deleted...]
-    <t>-2 061.85</t>
+    <t>-3 373.34</t>
   </si>
   <si>
     <t>SWAP04647003</t>
   </si>
   <si>
-    <t>-44 913.20</t>
+    <t>-51 675.56</t>
   </si>
   <si>
     <t>SWAP04649572</t>
   </si>
   <si>
-    <t>-9 348.75</t>
+    <t>-10 859.07</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-9 071.39</t>
+    <t>-10 028.64</t>
   </si>
   <si>
     <t>SWAP04656972</t>
   </si>
   <si>
-    <t>-19 451.00</t>
+    <t>-22 712.50</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>75 741.81</t>
+    <t>82 063.89</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>101 315.00</t>
+    <t>110 552.91</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>19 110.00</t>
+    <t>20 875.00</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>31 581.00</t>
+    <t>34 680.00</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>7 525.00</t>
+    <t>8 561.00</t>
   </si>
   <si>
     <t>SWAP04700859</t>
   </si>
   <si>
-    <t>3 566.98</t>
+    <t>3 943.63</t>
   </si>
   <si>
     <t>SWAP04702867</t>
   </si>
   <si>
-    <t>10 956.00</t>
+    <t>12 167.00</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>9 985.86</t>
+    <t>11 097.39</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>36 720.14</t>
+    <t>40 985.14</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>8 112.13</t>
+    <t>9 088.06</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>19 825.54</t>
+    <t>22 433.67</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>5 430.27</t>
+    <t>6 142.27</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>2 347.09</t>
+    <t>3 230.39</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>33 820.00</t>
+    <t>38 228.75</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>18 146.55</t>
+    <t>20 611.55</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 038.35</t>
+    <t>4 586.09</t>
   </si>
   <si>
     <t>SWAP04724797</t>
   </si>
   <si>
-    <t>6 243.27</t>
+    <t>7 111.58</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>19 602.34</t>
+    <t>22 285.34</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>13 627.63</t>
+    <t>15 506.01</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>9 862.78</t>
+    <t>11 284.22</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>9 450.00</t>
+    <t>10 839.25</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>14 936.06</t>
+    <t>17 188.56</t>
   </si>
   <si>
     <t>SWAP04756888</t>
   </si>
   <si>
-    <t>18 058.33</t>
+    <t>20 802.13</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 406.42</t>
-[...8 lines deleted...]
-    <t>SWAP04757795</t>
+    <t>3 912.57</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>10 229.11</t>
+    <t>11 784.11</t>
   </si>
   <si>
     <t>SWAP04761279</t>
   </si>
   <si>
-    <t>12 279.71</t>
+    <t>14 179.09</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>12 555.90</t>
+    <t>14 479.20</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>13 341.48</t>
-[...5 lines deleted...]
-    <t>1 232.50</t>
+    <t>15 594.89</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>5 791.77</t>
+    <t>6 839.59</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>14 657.50</t>
+    <t>17 328.00</t>
   </si>
   <si>
     <t>SWAP04780469</t>
   </si>
   <si>
-    <t>9 771.67</t>
-[...5 lines deleted...]
-    <t>1 361.79</t>
+    <t>11 666.92</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>3 109.47</t>
+    <t>3 984.74</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>5 018.13</t>
+    <t>6 028.75</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>3 918.30</t>
+    <t>4 876.97</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
+    <t>1 115.81</t>
+  </si>
+  <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 212.17</t>
+    <t>1 509.20</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>17 801.11</t>
+    <t>21 461.81</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>9 350.25</t>
+    <t>11 425.33</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>4 618.04</t>
+    <t>5 644.34</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 115.34</t>
+    <t>1 476.88</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>1 677.39</t>
+    <t>2 149.55</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>1 722.81</t>
+    <t>2 206.22</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 282.56</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 004.61</t>
+    <t>1 317.67</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>5 605.61</t>
+    <t>7 139.22</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>2 295.25</t>
+    <t>2 929.54</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>11 052.22</t>
+    <t>14 319.45</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>1 593.88</t>
+    <t>2 097.72</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>3 628.06</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>3 927.00</t>
+    <t>5 328.00</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>3 097.50</t>
+    <t>4 208.75</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 037.39</t>
+    <t>1 513.56</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>2 627.00</t>
+    <t>3 789.33</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
+    <t>1 369.32</t>
+  </si>
+  <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
@@ -2089,111 +2296,264 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>SWAP04986560</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260203</t>
+  </si>
+  <si>
+    <t>SWAP04986743</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260204</t>
+  </si>
+  <si>
+    <t>SWAP04987056</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987063</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>SWAP04987151</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260209</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>SWAP04986431</t>
+  </si>
+  <si>
+    <t>C000000051DS20260202</t>
+  </si>
+  <si>
+    <t>SWAP04988844</t>
+  </si>
+  <si>
+    <t>C000000051DS20260217</t>
+  </si>
+  <si>
+    <t>SWAP04988913</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987054</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>SWAP04987256</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260210</t>
+  </si>
+  <si>
+    <t>SWAP04987709</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260212</t>
+  </si>
+  <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>SWAP04990587</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996165</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>SWAP04987055</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260205</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>SWAP04988041</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260213</t>
+  </si>
+  <si>
+    <t>SWAP04989835</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260224</t>
+  </si>
+  <si>
+    <t>SWAP04996164</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP04923562</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...2 lines deleted...]
-    <t>SWAP04923562</t>
+    <t>SWAP04987259</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-9 247.33</t>
+    <t>-10 370.33</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 452.20</t>
+    <t>-6 090.58</t>
+  </si>
+  <si>
+    <t>SWAP04987062</t>
+  </si>
+  <si>
+    <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2557,241 +2917,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>849895.7797</v>
+        <v>966564.9266</v>
       </c>
       <c r="D2">
-        <v>4772.39</v>
+        <v>4779.73</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4056030136.03</v>
+        <v>4619914856.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4056030136.03</v>
+        <v>4619914856.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1871373.9092</v>
+        <v>1883806.8098</v>
       </c>
       <c r="D3">
-        <v>106.5</v>
+        <v>106.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>199306965.8</v>
+        <v>200922130.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>199306965.8</v>
+        <v>200922130.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>802496.0666</v>
+        <v>992114.0064</v>
       </c>
       <c r="D4">
-        <v>1068.65</v>
+        <v>1070.28</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>857589000.69</v>
+        <v>1061840159.33</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>857589000.69</v>
+        <v>1061840159.33</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1570370.0</v>
+        <v>1775537.0</v>
       </c>
       <c r="D5">
-        <v>102.96</v>
+        <v>103.12</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>161694114.24</v>
+        <v>183098616.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>161694114.24</v>
+        <v>183098616.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.07</v>
+        <v>101.23</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1010.77</v>
+        <v>1012.34</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1010.77</v>
+        <v>1012.34</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.34</v>
+        <v>100.49</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>311674.93</v>
+        <v>312138.66</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>311674.93</v>
+        <v>312138.66</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:P354"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="O354" sqref="O354"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -2810,15139 +3170,17689 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21518.0</v>
+        <v>25661.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11562.809</v>
+        <v>11579.68</v>
       </c>
       <c r="E2" s="1">
-        <v>11546.154567804</v>
+        <v>11558.447731187</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>248450153.99</v>
+        <v>296601327.23</v>
       </c>
       <c r="I2" s="1">
-        <v>358370.07</v>
+        <v>544841.25</v>
       </c>
       <c r="J2" s="1">
-        <v>0.14424224104704</v>
+        <v>0.18369481185008</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>248808524.06</v>
+        <v>297146168.48</v>
       </c>
       <c r="N2" s="1">
-        <v>248808524.06</v>
+        <v>297146168.48</v>
       </c>
       <c r="O2" s="1">
-        <v>4.72</v>
+        <v>4.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>675.0</v>
+        <v>1140.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260880.69</v>
+        <v>261256.59</v>
       </c>
       <c r="E3" s="1">
-        <v>260389.27065185</v>
+        <v>260735.51431579</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>175762757.69</v>
+        <v>297238486.32</v>
       </c>
       <c r="I3" s="1">
-        <v>331708.06</v>
+        <v>594026.28</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18872488367817</v>
+        <v>0.19984837339014</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>176094465.75</v>
+        <v>297832512.6</v>
       </c>
       <c r="N3" s="1">
-        <v>176094465.75</v>
+        <v>297832512.6</v>
       </c>
       <c r="O3" s="1">
-        <v>3.34</v>
+        <v>4.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.6783</v>
+        <v>97.9213</v>
       </c>
       <c r="E4" s="1">
-        <v>98.023359</v>
+        <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9802335.9</v>
+        <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>65494.1</v>
+        <v>28172.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.66814788503626</v>
+        <v>0.14405913123011</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9867830.0</v>
+        <v>19584260.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9867830.0</v>
+        <v>19584260.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.4649</v>
+        <v>98.8556</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I5" s="1">
-        <v>65163.77</v>
+        <v>83224.1</v>
       </c>
       <c r="J5" s="1">
-        <v>0.66620587502887</v>
+        <v>0.84902313947434</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9846490.0</v>
+        <v>9885560.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9846490.0</v>
+        <v>9885560.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.5135</v>
+        <v>98.6538</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I6" s="1">
-        <v>161609.16</v>
+        <v>84053.77</v>
       </c>
       <c r="J6" s="1">
-        <v>1.6508012075221</v>
+        <v>0.8593289705664</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9951350.0</v>
+        <v>9865380.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9951350.0</v>
+        <v>9865380.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.0136</v>
+        <v>99.6667</v>
       </c>
       <c r="E7" s="1">
-        <v>100.0</v>
+        <v>97.8974084</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>30000000.0</v>
+        <v>9789740.84</v>
       </c>
       <c r="I7" s="1">
-        <v>4080.0</v>
+        <v>176929.16</v>
       </c>
       <c r="J7" s="1">
-        <v>0.0136</v>
+        <v>1.8072915605394</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>46</v>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>30004080.0</v>
+        <v>9966670.0</v>
       </c>
       <c r="N7" s="1">
-        <v>30106438.67</v>
+        <v>9966670.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
         <v>47</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0091</v>
+        <v>99.6127</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0099729</v>
+        <v>99.4822914</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>10000997.29</v>
+        <v>19896458.28</v>
       </c>
       <c r="I8" s="1">
-        <v>-87.29</v>
+        <v>26081.72</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.00087281295523679</v>
+        <v>0.13108724996658</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>49</v>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10000910.0</v>
+        <v>19922540.0</v>
       </c>
       <c r="N8" s="1">
-        <v>10042568.75</v>
+        <v>19922540.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0011</v>
+        <v>100.0168</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>165.0</v>
+        <v>5040.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0011</v>
+        <v>0.0168</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>15000165.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N9" s="1">
-        <v>15133290.38</v>
+        <v>30156867.75</v>
       </c>
       <c r="O9" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0109</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0099729</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10000997.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>92.71</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.000927007550464</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>29922900.0</v>
+        <v>10001090.0</v>
       </c>
       <c r="N10" s="1">
-        <v>29922900.0</v>
+        <v>10059100.67</v>
       </c>
       <c r="O10" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.2444</v>
+        <v>99.8967</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527223</v>
+        <v>98.75546173</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>39114108.89</v>
+        <v>29626638.52</v>
       </c>
       <c r="I11" s="1">
-        <v>183651.11</v>
+        <v>342371.48</v>
       </c>
       <c r="J11" s="1">
-        <v>0.46952650900594</v>
+        <v>1.1556204048221</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39297760.0</v>
+        <v>29969010.0</v>
       </c>
       <c r="N11" s="1">
-        <v>39297760.0</v>
+        <v>29969010.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.8066</v>
+        <v>98.4203</v>
       </c>
       <c r="E12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>88777.66</v>
+        <v>254011.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.4512770056135</v>
+        <v>0.64941044857842</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19761320.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19761320.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.6679</v>
+        <v>98.9816</v>
       </c>
       <c r="E13" s="1">
-        <v>99.62226558</v>
+        <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>59773359.35</v>
+        <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>27380.65</v>
+        <v>123777.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.045807447159986</v>
+        <v>0.62918995349332</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>59800740.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="N13" s="1">
-        <v>59800740.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.13</v>
+        <v>0.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>40000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.9899</v>
+        <v>99.8232</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>99.62226558</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>40000000.0</v>
+        <v>59773359.35</v>
       </c>
       <c r="I14" s="1">
-        <v>-4040.0</v>
+        <v>120560.65</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.0101</v>
+        <v>0.2016962929824</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>63</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>39995960.0</v>
+        <v>59893920.0</v>
       </c>
       <c r="N14" s="1">
-        <v>40129243.22</v>
+        <v>59893920.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.76</v>
+        <v>0.99</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.9968</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-1280.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.0032</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>14942520.0</v>
+        <v>39998720.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14942520.0</v>
+        <v>40200062.22</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0311</v>
+        <v>99.7768</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>50000000.0</v>
+        <v>14841309.3</v>
       </c>
       <c r="I16" s="1">
-        <v>15550.0</v>
+        <v>125210.7</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0311</v>
+        <v>0.84366343608242</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>68</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>50015550.0</v>
+        <v>14966520.0</v>
       </c>
       <c r="N16" s="1">
-        <v>50995277.78</v>
+        <v>14966520.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.97</v>
+        <v>0.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0028</v>
+        <v>100.0199</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>840.0</v>
+        <v>9950.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0028</v>
+        <v>0.0199</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>30000840.0</v>
+        <v>50009950.0</v>
       </c>
       <c r="N17" s="1">
-        <v>30100360.75</v>
+        <v>51074655.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.57</v>
+        <v>0.84</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0198</v>
+        <v>100.0096</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>6930.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0198</v>
+        <v>0.0096</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>35006930.0</v>
+        <v>25002400.0</v>
       </c>
       <c r="N18" s="1">
-        <v>35248134.54</v>
+        <v>25038276.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0441</v>
+        <v>100.0186</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>13230.0</v>
+        <v>5580.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0441</v>
+        <v>0.0186</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>30013230.0</v>
+        <v>30005580.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30376246.92</v>
+        <v>30155920.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.023</v>
+        <v>100.0317</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>6900.0</v>
+        <v>11095.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.023</v>
+        <v>0.0317</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>30006900.0</v>
+        <v>35011095.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30318516.25</v>
+        <v>35311225.83</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0522</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>15660.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.0522</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>12727468.0</v>
+        <v>30015660.0</v>
       </c>
       <c r="N21" s="1">
-        <v>12727468.0</v>
+        <v>30429828.33</v>
       </c>
       <c r="O21" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0279</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>8370.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.0279</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>19797720.0</v>
+        <v>30008370.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19797720.0</v>
+        <v>30371282.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.8587</v>
+        <v>98.0583</v>
       </c>
       <c r="E23" s="1">
-        <v>97.81428547</v>
+        <v>97.79494138</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14672142.82</v>
+        <v>12713342.38</v>
       </c>
       <c r="I23" s="1">
-        <v>6662.18</v>
+        <v>34236.62</v>
       </c>
       <c r="J23" s="1">
-        <v>0.045407000747829</v>
+        <v>0.26929676694509</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14678805.0</v>
+        <v>12747579.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14678805.0</v>
+        <v>12747579.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.2235</v>
+        <v>99.1486</v>
       </c>
       <c r="E24" s="1">
-        <v>99.23194471</v>
+        <v>98.9520157</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>6946236.13</v>
+        <v>19790403.14</v>
       </c>
       <c r="I24" s="1">
-        <v>-591.13</v>
+        <v>39316.86</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.0085100763771473</v>
+        <v>0.19866629154478</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6945645.0</v>
+        <v>19829720.0</v>
       </c>
       <c r="N24" s="1">
-        <v>6945645.0</v>
+        <v>19829720.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>47600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9196</v>
+        <v>98.0143</v>
       </c>
       <c r="E25" s="1">
-        <v>99.86385229</v>
+        <v>97.81428547</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>47535193.69</v>
+        <v>14672142.82</v>
       </c>
       <c r="I25" s="1">
-        <v>26535.91</v>
+        <v>30002.18</v>
       </c>
       <c r="J25" s="1">
-        <v>0.055823712790682</v>
+        <v>0.20448396916573</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>47561729.6</v>
+        <v>14702145.0</v>
       </c>
       <c r="N25" s="1">
-        <v>47561729.6</v>
+        <v>14702145.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.9</v>
+        <v>0.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>7500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.6881</v>
+        <v>99.3878</v>
       </c>
       <c r="E26" s="1">
-        <v>98.39941053</v>
+        <v>99.23194471</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>7379955.79</v>
+        <v>6946236.13</v>
       </c>
       <c r="I26" s="1">
-        <v>96651.71</v>
+        <v>10909.87</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3096516124252</v>
+        <v>0.15706160567853</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>7476607.5</v>
+        <v>6957146.0</v>
       </c>
       <c r="N26" s="1">
-        <v>7476607.5</v>
+        <v>6957146.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9823</v>
+        <v>99.5154</v>
       </c>
       <c r="E27" s="1">
-        <v>99.8182061</v>
+        <v>99.41494305</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>9981820.61</v>
+        <v>19882988.61</v>
       </c>
       <c r="I27" s="1">
-        <v>16409.39</v>
+        <v>20091.39</v>
       </c>
       <c r="J27" s="1">
-        <v>0.16439275600245</v>
+        <v>0.10104813916101</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9998230.0</v>
+        <v>19903080.0</v>
       </c>
       <c r="N27" s="1">
-        <v>9998230.0</v>
+        <v>19903080.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>15500000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8704</v>
+        <v>99.9942</v>
       </c>
       <c r="E28" s="1">
-        <v>99.80786987</v>
+        <v>99.92034129</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15470219.83</v>
+        <v>47961763.82</v>
       </c>
       <c r="I28" s="1">
-        <v>9692.17</v>
+        <v>35452.18</v>
       </c>
       <c r="J28" s="1">
-        <v>0.062650499517821</v>
+        <v>0.073917590130863</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>15479912.0</v>
+        <v>47997216.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15479912.0</v>
+        <v>47997216.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.79</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.792</v>
+        <v>97.8768</v>
       </c>
       <c r="E29" s="1">
-        <v>97.5153099</v>
+        <v>97.7369551</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>48757654.95</v>
+        <v>9773695.51</v>
       </c>
       <c r="I29" s="1">
-        <v>1138345.05</v>
+        <v>13984.49</v>
       </c>
       <c r="J29" s="1">
-        <v>2.3347001638355</v>
+        <v>0.14308293097214</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>49896000.0</v>
+        <v>9787680.0</v>
       </c>
       <c r="N29" s="1">
-        <v>49896000.0</v>
+        <v>9787680.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.95</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.2546</v>
+        <v>99.8493</v>
       </c>
       <c r="E30" s="1">
-        <v>98.14746657</v>
+        <v>98.39941053</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>29444239.97</v>
+        <v>7379955.79</v>
       </c>
       <c r="I30" s="1">
-        <v>32140.03</v>
+        <v>108741.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.10915557688956</v>
+        <v>1.4734737320154</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>29476380.0</v>
+        <v>7488697.5</v>
       </c>
       <c r="N30" s="1">
-        <v>29476380.0</v>
+        <v>7488697.5</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.654</v>
+        <v>99.9481</v>
       </c>
       <c r="E31" s="1">
-        <v>97.87236357</v>
+        <v>99.84162623</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29361709.07</v>
+        <v>29952487.87</v>
       </c>
       <c r="I31" s="1">
-        <v>234490.93</v>
+        <v>31942.13</v>
       </c>
       <c r="J31" s="1">
-        <v>0.79862834088084</v>
+        <v>0.10664266066524</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29596200.0</v>
+        <v>29984430.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29596200.0</v>
+        <v>29984430.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.8278</v>
+        <v>99.8652</v>
       </c>
       <c r="E32" s="1">
-        <v>97.75627623</v>
+        <v>99.836933</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>29326882.87</v>
+        <v>24959233.25</v>
       </c>
       <c r="I32" s="1">
-        <v>21457.13</v>
+        <v>7066.75</v>
       </c>
       <c r="J32" s="1">
-        <v>0.073165396046743</v>
+        <v>0.028313169436004</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29348340.0</v>
+        <v>24966300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>29348340.0</v>
+        <v>24966300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.1837</v>
+        <v>99.8531</v>
       </c>
       <c r="E33" s="1">
-        <v>97.8675211</v>
+        <v>99.836933</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19573504.22</v>
+        <v>4991846.65</v>
       </c>
       <c r="I33" s="1">
-        <v>263235.78</v>
+        <v>808.35</v>
       </c>
       <c r="J33" s="1">
-        <v>1.3448577068332</v>
+        <v>0.016193406101528</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19836740.0</v>
+        <v>4992655.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19836740.0</v>
+        <v>4992655.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0073</v>
+        <v>97.9096</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.75144525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>40000000.0</v>
+        <v>19550289.05</v>
       </c>
       <c r="I34" s="1">
-        <v>2920.0</v>
+        <v>31630.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0073</v>
+        <v>0.16179274853228</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>109</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>40002920.0</v>
+        <v>19581920.0</v>
       </c>
       <c r="N34" s="1">
-        <v>40137381.0</v>
+        <v>19581920.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>0.32</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" t="s">
         <v>110</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7575</v>
+        <v>99.9486</v>
       </c>
       <c r="E35" s="1">
-        <v>99.7033272</v>
+        <v>97.5153099</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29910998.16</v>
+        <v>48757654.95</v>
       </c>
       <c r="I35" s="1">
-        <v>16251.84</v>
+        <v>1216645.05</v>
       </c>
       <c r="J35" s="1">
-        <v>0.054333994181891</v>
+        <v>2.4952903318415</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29927250.0</v>
+        <v>49974300.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29927250.0</v>
+        <v>49974300.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.57</v>
+        <v>0.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
         <v>112</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6326</v>
+        <v>98.4436</v>
       </c>
       <c r="E36" s="1">
-        <v>99.57426469</v>
+        <v>98.14746657</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>34850992.64</v>
+        <v>29444239.97</v>
       </c>
       <c r="I36" s="1">
-        <v>20417.36</v>
+        <v>88840.03</v>
       </c>
       <c r="J36" s="1">
-        <v>0.058584730170831</v>
+        <v>0.3017229518932</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>34871410.0</v>
+        <v>29533080.0</v>
       </c>
       <c r="N36" s="1">
-        <v>34871410.0</v>
+        <v>29533080.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
         <v>114</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8781</v>
+        <v>98.8388</v>
       </c>
       <c r="E37" s="1">
-        <v>99.81323835</v>
+        <v>97.87236357</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19962647.67</v>
+        <v>29361709.07</v>
       </c>
       <c r="I37" s="1">
-        <v>12972.33</v>
+        <v>289930.93</v>
       </c>
       <c r="J37" s="1">
-        <v>0.064983013347948</v>
+        <v>0.98744568754083</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19975620.0</v>
+        <v>29651640.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19975620.0</v>
+        <v>29651640.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" t="s">
         <v>116</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8563</v>
+        <v>99.3832</v>
       </c>
       <c r="E38" s="1">
-        <v>99.82951336</v>
+        <v>99.30246913</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>24957378.34</v>
+        <v>14895370.37</v>
       </c>
       <c r="I38" s="1">
-        <v>6696.66</v>
+        <v>12109.63</v>
       </c>
       <c r="J38" s="1">
-        <v>0.026832385632697</v>
+        <v>0.081297944926495</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24964075.0</v>
+        <v>14907480.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24964075.0</v>
+        <v>14907480.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.8786</v>
+        <v>98.014</v>
       </c>
       <c r="E39" s="1">
-        <v>99.8408094</v>
+        <v>97.75627623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19968161.88</v>
+        <v>29326882.87</v>
       </c>
       <c r="I39" s="1">
-        <v>7558.12</v>
+        <v>77317.13</v>
       </c>
       <c r="J39" s="1">
-        <v>0.037850855003185</v>
+        <v>0.26363909980727</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19975720.0</v>
+        <v>29404200.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19975720.0</v>
+        <v>29404200.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
         <v>120</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8786</v>
+        <v>99.3537</v>
       </c>
       <c r="E40" s="1">
-        <v>97.5345435</v>
+        <v>97.8675211</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9753454.35</v>
+        <v>19573504.22</v>
       </c>
       <c r="I40" s="1">
-        <v>234405.65</v>
+        <v>297235.78</v>
       </c>
       <c r="J40" s="1">
-        <v>2.403309038915</v>
+        <v>1.5185619123646</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9987860.0</v>
+        <v>19870740.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9987860.0</v>
+        <v>19870740.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.9871</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-2580.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.0129</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>123</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>37991146.0</v>
+        <v>19997420.0</v>
       </c>
       <c r="N41" s="1">
-        <v>37991146.0</v>
+        <v>20018886.28</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.33</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>124</v>
       </c>
       <c r="B42" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1">
-        <v>11500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.7964</v>
+        <v>99.9929</v>
       </c>
       <c r="E42" s="1">
-        <v>99.64711087</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>11459417.75</v>
+        <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>17168.25</v>
+        <v>-1420.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.1498178212414</v>
+        <v>-0.0071</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" t="s">
+        <v>126</v>
       </c>
       <c r="M42" s="1">
-        <v>11476586.0</v>
+        <v>19998580.0</v>
       </c>
       <c r="N42" s="1">
-        <v>11476586.0</v>
+        <v>20019101.83</v>
       </c>
       <c r="O42" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.7329</v>
+        <v>99.9867</v>
       </c>
       <c r="E43" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39866403.25</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>26756.75</v>
+        <v>-2660.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.067116037110772</v>
+        <v>-0.0133</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>129</v>
       </c>
       <c r="M43" s="1">
-        <v>39893160.0</v>
+        <v>19997340.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39893160.0</v>
+        <v>20018145.17</v>
       </c>
       <c r="O43" s="1">
-        <v>0.76</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C44" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0427</v>
+        <v>100.0165</v>
       </c>
       <c r="E44" s="1">
         <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>17080.0</v>
+        <v>6600.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0427</v>
+        <v>0.0165</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M44" s="1">
-        <v>40017080.0</v>
+        <v>40006600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>40620493.56</v>
+        <v>40209720.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0047</v>
+        <v>99.9136</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.7033272</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>30000000.0</v>
+        <v>29910998.16</v>
       </c>
       <c r="I45" s="1">
-        <v>1410.0</v>
+        <v>63081.84</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0047</v>
+        <v>0.21089847842109</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>133</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30001410.0</v>
+        <v>29974080.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30193230.33</v>
+        <v>29974080.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9875</v>
+        <v>99.8147</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>99.71430467</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>20000000.0</v>
+        <v>29914291.4</v>
       </c>
       <c r="I46" s="1">
-        <v>-2500.0</v>
+        <v>30118.6</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.0125</v>
+        <v>0.10068297990839</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46" t="s">
-        <v>136</v>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19997500.0</v>
+        <v>29944410.0</v>
       </c>
       <c r="N46" s="1">
-        <v>20003715.28</v>
+        <v>29944410.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.5551</v>
+        <v>99.7857</v>
       </c>
       <c r="E47" s="1">
-        <v>97.88689386</v>
+        <v>99.57426469</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>48943446.93</v>
+        <v>34850992.64</v>
       </c>
       <c r="I47" s="1">
-        <v>834103.07</v>
+        <v>74002.36</v>
       </c>
       <c r="J47" s="1">
-        <v>1.7042180768203</v>
+        <v>0.21233931774748</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>49777550.0</v>
+        <v>34924995.0</v>
       </c>
       <c r="N47" s="1">
-        <v>49777550.0</v>
+        <v>34924995.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.9215</v>
+        <v>99.942</v>
       </c>
       <c r="E48" s="1">
-        <v>97.78527224</v>
+        <v>99.8373206</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>24446318.06</v>
+        <v>9983732.06</v>
       </c>
       <c r="I48" s="1">
-        <v>34056.94</v>
+        <v>10467.94</v>
       </c>
       <c r="J48" s="1">
-        <v>0.13931316739156</v>
+        <v>0.10484996930096</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24480375.0</v>
+        <v>9994200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>24480375.0</v>
+        <v>9994200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.4899</v>
+        <v>99.845</v>
       </c>
       <c r="E49" s="1">
-        <v>98.376783</v>
+        <v>99.82630224</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24594195.75</v>
+        <v>24956575.56</v>
       </c>
       <c r="I49" s="1">
-        <v>28279.25</v>
+        <v>4674.44</v>
       </c>
       <c r="J49" s="1">
-        <v>0.11498343059256</v>
+        <v>0.018730294101295</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24622475.0</v>
+        <v>24961250.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24622475.0</v>
+        <v>24961250.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.2948</v>
+        <v>99.8212</v>
       </c>
       <c r="E50" s="1">
-        <v>98.185719</v>
+        <v>99.79641532</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24546429.75</v>
+        <v>49898207.66</v>
       </c>
       <c r="I50" s="1">
-        <v>27270.25</v>
+        <v>12392.34</v>
       </c>
       <c r="J50" s="1">
-        <v>0.1110966045887</v>
+        <v>0.024835240745399</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24573700.0</v>
+        <v>49910600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24573700.0</v>
+        <v>49910600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.1088</v>
+        <v>97.7466</v>
       </c>
       <c r="E51" s="1">
-        <v>97.990834</v>
+        <v>97.7369551</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24497708.5</v>
+        <v>9773695.51</v>
       </c>
       <c r="I51" s="1">
-        <v>29491.5</v>
+        <v>964.49</v>
       </c>
       <c r="J51" s="1">
-        <v>0.12038472904517</v>
+        <v>0.0098682223015151</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>24527200.0</v>
+        <v>9774660.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24527200.0</v>
+        <v>9774660.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>12500000.0</v>
+        <v>11500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.8472</v>
+        <v>99.9536</v>
       </c>
       <c r="E52" s="1">
-        <v>97.85057616</v>
+        <v>99.64711087</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>12231322.02</v>
+        <v>11459417.75</v>
       </c>
       <c r="I52" s="1">
-        <v>124577.98</v>
+        <v>35246.25</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0185160671618</v>
+        <v>0.30757452751035</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>12355900.0</v>
+        <v>11494664.0</v>
       </c>
       <c r="N52" s="1">
-        <v>12355900.0</v>
+        <v>11494664.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.6476</v>
+        <v>99.8895</v>
       </c>
       <c r="E53" s="1">
-        <v>97.86267907</v>
+        <v>99.66600813</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14679401.86</v>
+        <v>39866403.25</v>
       </c>
       <c r="I53" s="1">
-        <v>117738.14</v>
+        <v>89396.75</v>
       </c>
       <c r="J53" s="1">
-        <v>0.80206360669794</v>
+        <v>0.22424082112298</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14797140.0</v>
+        <v>39955800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14797140.0</v>
+        <v>39955800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.28</v>
+        <v>0.66</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>151</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.8224</v>
+        <v>100.0401</v>
       </c>
       <c r="E54" s="1">
-        <v>97.85299653</v>
+        <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29355898.96</v>
+        <v>40000000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>290821.04</v>
+        <v>16040.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.9906732558123</v>
+        <v>0.0401</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" t="s">
+        <v>153</v>
       </c>
       <c r="M54" s="1">
-        <v>29646720.0</v>
+        <v>40016040.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29646720.0</v>
+        <v>40687195.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C55" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6578</v>
+        <v>100.015</v>
       </c>
       <c r="E55" s="1">
-        <v>99.507892</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9453249.74</v>
+        <v>30000000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>14241.26</v>
+        <v>4500.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.1506493575404</v>
+        <v>0.015</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" t="s">
+        <v>156</v>
       </c>
       <c r="M55" s="1">
-        <v>9467491.0</v>
+        <v>30004500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9467491.0</v>
+        <v>30246809.17</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C56" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8763</v>
+        <v>99.9972</v>
       </c>
       <c r="E56" s="1">
-        <v>98.887108</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4944355.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>49459.6</v>
+        <v>-560.0</v>
       </c>
       <c r="J56" s="1">
-        <v>1.0003245316872</v>
+        <v>-0.0028</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" t="s">
+        <v>159</v>
       </c>
       <c r="M56" s="1">
-        <v>4993815.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4993815.0</v>
+        <v>20039308.44</v>
       </c>
       <c r="O56" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C57" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.1161</v>
+        <v>99.7132</v>
       </c>
       <c r="E57" s="1">
-        <v>98.503513</v>
+        <v>97.88689386</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9850351.3</v>
+        <v>48943446.93</v>
       </c>
       <c r="I57" s="1">
-        <v>61258.7</v>
+        <v>913153.07</v>
       </c>
       <c r="J57" s="1">
-        <v>0.62189355622271</v>
+        <v>1.8657310166691</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9911610.0</v>
+        <v>49856600.0</v>
       </c>
       <c r="N57" s="1">
-        <v>9911610.0</v>
+        <v>49856600.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.19</v>
+        <v>0.82</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9479</v>
+        <v>98.0875</v>
       </c>
       <c r="E58" s="1">
-        <v>99.47065035</v>
+        <v>97.78527224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19894130.07</v>
+        <v>24446318.06</v>
       </c>
       <c r="I58" s="1">
-        <v>95449.93</v>
+        <v>75556.94</v>
       </c>
       <c r="J58" s="1">
-        <v>0.47978941358153</v>
+        <v>0.30907288293704</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19989580.0</v>
+        <v>24521875.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19989580.0</v>
+        <v>24521875.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>28000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7399</v>
+        <v>98.6565</v>
       </c>
       <c r="E59" s="1">
-        <v>99.68550607</v>
+        <v>98.376783</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>27911941.7</v>
+        <v>24594195.75</v>
       </c>
       <c r="I59" s="1">
-        <v>15230.3</v>
+        <v>69929.25</v>
       </c>
       <c r="J59" s="1">
-        <v>0.054565533862519</v>
+        <v>0.28433233072889</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>27927172.0</v>
+        <v>24664125.0</v>
       </c>
       <c r="N59" s="1">
-        <v>27927172.0</v>
+        <v>24664125.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C60" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.7489</v>
+        <v>98.4631</v>
       </c>
       <c r="E60" s="1">
-        <v>97.87236356</v>
+        <v>98.185719</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>48936181.78</v>
+        <v>24546429.75</v>
       </c>
       <c r="I60" s="1">
-        <v>438268.22</v>
+        <v>69345.25</v>
       </c>
       <c r="J60" s="1">
-        <v>0.89559136830556</v>
+        <v>0.28250646104654</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49374450.0</v>
+        <v>24615775.0</v>
       </c>
       <c r="N60" s="1">
-        <v>49374450.0</v>
+        <v>24615775.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.94</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>70000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0476</v>
+        <v>98.2755</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>70000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I61" s="1">
-        <v>33320.0</v>
+        <v>71166.5</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0476</v>
+        <v>0.2905026810977</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>167</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>70033320.0</v>
+        <v>24568875.0</v>
       </c>
       <c r="N61" s="1">
-        <v>71336379.72</v>
+        <v>24568875.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.35</v>
+        <v>0.41</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.8722</v>
+        <v>97.8799</v>
       </c>
       <c r="E62" s="1">
-        <v>99.83593628</v>
+        <v>97.79010655</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>49917968.14</v>
+        <v>19558021.31</v>
       </c>
       <c r="I62" s="1">
-        <v>18131.86</v>
+        <v>17958.69</v>
       </c>
       <c r="J62" s="1">
-        <v>0.036323313379157</v>
+        <v>0.091822632337647</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49936100.0</v>
+        <v>19575980.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49936100.0</v>
+        <v>19575980.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.95</v>
+        <v>0.32</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.3543</v>
+        <v>99.011</v>
       </c>
       <c r="E63" s="1">
-        <v>97.804612</v>
+        <v>97.85057616</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>24451153.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I63" s="1">
-        <v>137422.0</v>
+        <v>145052.98</v>
       </c>
       <c r="J63" s="1">
-        <v>0.56202666598176</v>
+        <v>1.1859141617138</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>24588575.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="N63" s="1">
-        <v>24588575.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.9301</v>
+        <v>98.8115</v>
       </c>
       <c r="E64" s="1">
-        <v>97.780438</v>
+        <v>97.86267907</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>39112175.2</v>
+        <v>14679401.86</v>
       </c>
       <c r="I64" s="1">
-        <v>59864.8</v>
+        <v>142323.14</v>
       </c>
       <c r="J64" s="1">
-        <v>0.15305924483586</v>
+        <v>0.96954318273565</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>39172040.0</v>
+        <v>14821725.0</v>
       </c>
       <c r="N64" s="1">
-        <v>39172040.0</v>
+        <v>14821725.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.5013</v>
+        <v>98.9857</v>
       </c>
       <c r="E65" s="1">
-        <v>97.8626791</v>
+        <v>97.85299653</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19572535.82</v>
+        <v>29355898.96</v>
       </c>
       <c r="I65" s="1">
-        <v>127724.18</v>
+        <v>339811.04</v>
       </c>
       <c r="J65" s="1">
-        <v>0.65256838038067</v>
+        <v>1.157556239252</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19700260.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19700260.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0029</v>
+        <v>99.8195</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>99.507892</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>20000000.0</v>
+        <v>9453249.74</v>
       </c>
       <c r="I66" s="1">
-        <v>580.0</v>
+        <v>29602.76</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0029</v>
+        <v>0.31314903143562</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>178</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>20000580.0</v>
+        <v>9482852.5</v>
       </c>
       <c r="N66" s="1">
-        <v>20191929.0</v>
+        <v>9482852.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.3059</v>
+        <v>98.5423</v>
       </c>
       <c r="E67" s="1">
-        <v>97.96931384</v>
+        <v>98.5230842</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24492328.46</v>
+        <v>4926154.21</v>
       </c>
       <c r="I67" s="1">
-        <v>334146.54</v>
+        <v>960.79</v>
       </c>
       <c r="J67" s="1">
-        <v>1.3642906208192</v>
+        <v>0.019503855523841</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24826475.0</v>
+        <v>4927115.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24826475.0</v>
+        <v>4927115.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C68" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.8976</v>
+        <v>99.288</v>
       </c>
       <c r="E68" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>14666340.75</v>
+        <v>9850351.3</v>
       </c>
       <c r="I68" s="1">
-        <v>18299.25</v>
+        <v>78448.7</v>
       </c>
       <c r="J68" s="1">
-        <v>0.12477038623284</v>
+        <v>0.79640509877044</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>14684640.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="N68" s="1">
-        <v>14684640.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.4078</v>
+        <v>99.8959</v>
       </c>
       <c r="E69" s="1">
-        <v>98.1034157</v>
+        <v>99.68550607</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>29431024.71</v>
+        <v>27911941.7</v>
       </c>
       <c r="I69" s="1">
-        <v>391315.29</v>
+        <v>58910.3</v>
       </c>
       <c r="J69" s="1">
-        <v>1.3296013096922</v>
+        <v>0.21105769219918</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29822340.0</v>
+        <v>27970852.0</v>
       </c>
       <c r="N69" s="1">
-        <v>29822340.0</v>
+        <v>27970852.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9838</v>
+        <v>98.9128</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>97.87236356</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>48936181.78</v>
       </c>
       <c r="I70" s="1">
-        <v>-4860.0</v>
+        <v>520218.22</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.0162</v>
+        <v>1.0630543721999</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>187</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29995140.0</v>
+        <v>49456400.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30148628.25</v>
+        <v>49456400.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.57</v>
+        <v>0.82</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>188</v>
       </c>
       <c r="B71" t="s">
         <v>189</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.7738</v>
+        <v>100.0346</v>
       </c>
       <c r="E71" s="1">
-        <v>99.45362665</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19890725.33</v>
+        <v>70000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>64034.67</v>
+        <v>24220.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.32193230230484</v>
+        <v>0.0346</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" t="s">
+        <v>190</v>
       </c>
       <c r="M71" s="1">
-        <v>19954760.0</v>
+        <v>70024220.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19954760.0</v>
+        <v>71448707.17</v>
       </c>
       <c r="O71" s="1">
-        <v>0.38</v>
+        <v>1.18</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B72" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C72" s="1">
-        <v>21000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9326</v>
+        <v>99.8896</v>
       </c>
       <c r="E72" s="1">
-        <v>99.4796111</v>
+        <v>99.86219018</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20890718.33</v>
+        <v>49931095.09</v>
       </c>
       <c r="I72" s="1">
-        <v>95127.67</v>
+        <v>13704.91</v>
       </c>
       <c r="J72" s="1">
-        <v>0.45535854008137</v>
+        <v>0.027447645550928</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20985846.0</v>
+        <v>49944800.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20985846.0</v>
+        <v>49944800.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C73" s="1">
-        <v>60000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.8898</v>
+        <v>98.5122</v>
       </c>
       <c r="E73" s="1">
-        <v>99.48901337</v>
+        <v>97.804612</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>59693408.02</v>
+        <v>24451153.0</v>
       </c>
       <c r="I73" s="1">
-        <v>240471.98</v>
+        <v>176897.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.40284511803955</v>
+        <v>0.72347099541686</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>59933880.0</v>
+        <v>24628050.0</v>
       </c>
       <c r="N73" s="1">
-        <v>59933880.0</v>
+        <v>24628050.0</v>
       </c>
       <c r="O73" s="1">
-        <v>1.14</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C74" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.2946</v>
+        <v>98.0959</v>
       </c>
       <c r="E74" s="1">
-        <v>99.2427776</v>
+        <v>97.780438</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>9924277.76</v>
+        <v>39112175.2</v>
       </c>
       <c r="I74" s="1">
-        <v>5182.24</v>
+        <v>126184.8</v>
       </c>
       <c r="J74" s="1">
-        <v>0.052217804915609</v>
+        <v>0.32262281336887</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9929460.0</v>
+        <v>39238360.0</v>
       </c>
       <c r="N74" s="1">
-        <v>9929460.0</v>
+        <v>39238360.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.19</v>
+        <v>0.65</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C75" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.4358</v>
+        <v>98.6569</v>
       </c>
       <c r="E75" s="1">
-        <v>97.9014285</v>
+        <v>97.8626791</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>39160571.4</v>
+        <v>19572535.82</v>
       </c>
       <c r="I75" s="1">
-        <v>213748.6</v>
+        <v>158844.18</v>
       </c>
       <c r="J75" s="1">
-        <v>0.54582604992327</v>
+        <v>0.81156668436231</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>39374320.0</v>
+        <v>19731380.0</v>
       </c>
       <c r="N75" s="1">
-        <v>39374320.0</v>
+        <v>19731380.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.75</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.8619</v>
+        <v>99.9961</v>
       </c>
       <c r="E76" s="1">
-        <v>99.8237833</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29947134.99</v>
+        <v>20000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>11435.01</v>
+        <v>-780.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.038183986561046</v>
+        <v>-0.0039</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" t="s">
+        <v>201</v>
       </c>
       <c r="M76" s="1">
-        <v>29958570.0</v>
+        <v>19999220.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29958570.0</v>
+        <v>20019269.61</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C77" s="1">
-        <v>28000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.544</v>
+        <v>99.4793</v>
       </c>
       <c r="E77" s="1">
-        <v>99.49170793</v>
+        <v>97.96931384</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>27857678.22</v>
+        <v>24492328.46</v>
       </c>
       <c r="I77" s="1">
-        <v>14641.78</v>
+        <v>377496.54</v>
       </c>
       <c r="J77" s="1">
-        <v>0.052559225806148</v>
+        <v>1.5412848174746</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27872320.0</v>
+        <v>24869825.0</v>
       </c>
       <c r="N77" s="1">
-        <v>27872320.0</v>
+        <v>24869825.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C78" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.8768</v>
+        <v>97.9514</v>
       </c>
       <c r="E78" s="1">
-        <v>99.81412394</v>
+        <v>97.81428545</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>17966542.31</v>
+        <v>19562857.09</v>
       </c>
       <c r="I78" s="1">
-        <v>11281.69</v>
+        <v>27422.91</v>
       </c>
       <c r="J78" s="1">
-        <v>0.062792772283851</v>
+        <v>0.14017845079499</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>17977824.0</v>
+        <v>19590280.0</v>
       </c>
       <c r="N78" s="1">
-        <v>17977824.0</v>
+        <v>19590280.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C79" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.7834</v>
+        <v>98.1042</v>
       </c>
       <c r="E79" s="1">
-        <v>97.54416312</v>
+        <v>97.775605</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>12193020.39</v>
+        <v>14666340.75</v>
       </c>
       <c r="I79" s="1">
-        <v>279904.61</v>
+        <v>49289.25</v>
       </c>
       <c r="J79" s="1">
-        <v>2.295613400512</v>
+        <v>0.33607053620379</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>12472925.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="N79" s="1">
-        <v>12472925.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="O79" s="1">
         <v>0.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C80" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9354</v>
+        <v>99.5766</v>
       </c>
       <c r="E80" s="1">
-        <v>97.64046393</v>
+        <v>98.1034157</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>14646069.59</v>
+        <v>29431024.71</v>
       </c>
       <c r="I80" s="1">
-        <v>344240.41</v>
+        <v>441955.29</v>
       </c>
       <c r="J80" s="1">
-        <v>2.3503944719411</v>
+        <v>1.5016646357197</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>14990310.0</v>
+        <v>29872980.0</v>
       </c>
       <c r="N80" s="1">
-        <v>14990310.0</v>
+        <v>29872980.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.3966</v>
+        <v>99.994</v>
       </c>
       <c r="E81" s="1">
-        <v>98.22903955</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19645807.91</v>
+        <v>30000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>233512.09</v>
+        <v>-1800.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.1886102677464</v>
+        <v>-0.006</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>212</v>
       </c>
       <c r="M81" s="1">
-        <v>19879320.0</v>
+        <v>29998200.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19879320.0</v>
+        <v>30203022.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>24000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.7486</v>
+        <v>99.9708</v>
       </c>
       <c r="E82" s="1">
-        <v>98.56951</v>
+        <v>99.87881369</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>23656682.4</v>
+        <v>25968491.56</v>
       </c>
       <c r="I82" s="1">
-        <v>282981.6</v>
+        <v>23916.44</v>
       </c>
       <c r="J82" s="1">
-        <v>1.196201543459</v>
+        <v>0.0920979177583</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>23939664.0</v>
+        <v>25992408.0</v>
       </c>
       <c r="N82" s="1">
-        <v>23939664.0</v>
+        <v>25992408.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.3004</v>
+        <v>99.9416</v>
       </c>
       <c r="E83" s="1">
-        <v>98.10119685</v>
+        <v>99.45362665</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>19620239.37</v>
+        <v>19890725.33</v>
       </c>
       <c r="I83" s="1">
-        <v>239840.63</v>
+        <v>97594.67</v>
       </c>
       <c r="J83" s="1">
-        <v>1.2224143930003</v>
+        <v>0.49065415353559</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19860080.0</v>
+        <v>19988320.0</v>
       </c>
       <c r="N83" s="1">
-        <v>19860080.0</v>
+        <v>19988320.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.83</v>
+        <v>99.5368</v>
       </c>
       <c r="E84" s="1">
-        <v>97.7852722</v>
+        <v>99.48788612</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14667790.83</v>
+        <v>59692731.67</v>
       </c>
       <c r="I84" s="1">
-        <v>6709.17</v>
+        <v>29348.33</v>
       </c>
       <c r="J84" s="1">
-        <v>0.045740834988441</v>
+        <v>0.049165667542653</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14674500.0</v>
+        <v>59722080.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14674500.0</v>
+        <v>59722080.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.98</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.5667</v>
+        <v>99.5256</v>
       </c>
       <c r="E85" s="1">
-        <v>99.47362905</v>
+        <v>99.46446673</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19894725.81</v>
+        <v>29839340.02</v>
       </c>
       <c r="I85" s="1">
-        <v>18614.19</v>
+        <v>18339.98</v>
       </c>
       <c r="J85" s="1">
-        <v>0.093563440772044</v>
+        <v>0.061462418363501</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19913340.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19913340.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.0772</v>
+        <v>99.475</v>
       </c>
       <c r="E86" s="1">
-        <v>98.92074717</v>
+        <v>99.2427776</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>29676224.15</v>
+        <v>9924277.76</v>
       </c>
       <c r="I86" s="1">
-        <v>46935.85</v>
+        <v>23222.24</v>
       </c>
       <c r="J86" s="1">
-        <v>0.15815977721007</v>
+        <v>0.23399425692817</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29723160.0</v>
+        <v>9947500.0</v>
       </c>
       <c r="N86" s="1">
-        <v>29723160.0</v>
+        <v>9947500.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.8045</v>
+        <v>98.5937</v>
       </c>
       <c r="E87" s="1">
-        <v>97.81428547</v>
+        <v>97.9014285</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14672142.82</v>
+        <v>39160571.4</v>
       </c>
       <c r="I87" s="1">
-        <v>-1467.82</v>
+        <v>276908.6</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.010004128354034</v>
+        <v>0.70711072413004</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14670675.0</v>
+        <v>39437480.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14670675.0</v>
+        <v>39437480.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>50000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.499</v>
+        <v>99.7034</v>
       </c>
       <c r="E88" s="1">
-        <v>97.98818018</v>
+        <v>99.49170793</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>48994090.09</v>
+        <v>27857678.22</v>
       </c>
       <c r="I88" s="1">
-        <v>755409.91</v>
+        <v>59273.78</v>
       </c>
       <c r="J88" s="1">
-        <v>1.5418388393628</v>
+        <v>0.21277358267943</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>49749500.0</v>
+        <v>27916952.0</v>
       </c>
       <c r="N88" s="1">
-        <v>49749500.0</v>
+        <v>27916952.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8664</v>
+        <v>99.894</v>
       </c>
       <c r="E89" s="1">
-        <v>97.77932292</v>
+        <v>99.85853376</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>24444830.73</v>
+        <v>24964633.44</v>
       </c>
       <c r="I89" s="1">
-        <v>21769.27</v>
+        <v>8866.56</v>
       </c>
       <c r="J89" s="1">
-        <v>0.089054697250505</v>
+        <v>0.035516483834261</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24466600.0</v>
+        <v>24973500.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24466600.0</v>
+        <v>24973500.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>21400000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.1109</v>
+        <v>99.9445</v>
       </c>
       <c r="E90" s="1">
-        <v>98.04874822</v>
+        <v>97.54416312</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20982432.12</v>
+        <v>12193020.39</v>
       </c>
       <c r="I90" s="1">
-        <v>227300.48</v>
+        <v>300042.11</v>
       </c>
       <c r="J90" s="1">
-        <v>1.0832894809336</v>
+        <v>2.4607693615117</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>21209732.6</v>
+        <v>12493062.5</v>
       </c>
       <c r="N90" s="1">
-        <v>21209732.6</v>
+        <v>12493062.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.8876</v>
+        <v>98.2762</v>
       </c>
       <c r="E91" s="1">
-        <v>97.75025085</v>
+        <v>98.20184247</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>12707532.61</v>
+        <v>14730276.37</v>
       </c>
       <c r="I91" s="1">
-        <v>17855.39</v>
+        <v>11153.63</v>
       </c>
       <c r="J91" s="1">
-        <v>0.14051028274324</v>
+        <v>0.075719081705186</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>12725388.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="N91" s="1">
-        <v>12725388.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="O91" s="1">
         <v>0.24</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.354</v>
+        <v>99.5597</v>
       </c>
       <c r="E92" s="1">
-        <v>98.05766825</v>
+        <v>98.22903955</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19611533.65</v>
+        <v>19645807.91</v>
       </c>
       <c r="I92" s="1">
-        <v>259266.35</v>
+        <v>266132.09</v>
       </c>
       <c r="J92" s="1">
-        <v>1.3220095614501</v>
+        <v>1.3546507795413</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19870800.0</v>
+        <v>19911940.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19870800.0</v>
+        <v>19911940.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9782</v>
+        <v>99.9102</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47322023</v>
+        <v>98.56951</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29841966.07</v>
+        <v>23656682.4</v>
       </c>
       <c r="I93" s="1">
-        <v>151493.93</v>
+        <v>321765.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.50765398514509</v>
+        <v>1.3601467634363</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29993460.0</v>
+        <v>23978448.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29993460.0</v>
+        <v>23978448.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0081</v>
+        <v>99.4633</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>98.10119685</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>20000000.0</v>
+        <v>19620239.37</v>
       </c>
       <c r="I94" s="1">
-        <v>1620.0</v>
+        <v>272420.63</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0081</v>
+        <v>1.3884674129743</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>236</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>20001620.0</v>
+        <v>19892660.0</v>
       </c>
       <c r="N94" s="1">
-        <v>20033285.11</v>
+        <v>19892660.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0349</v>
+        <v>97.891</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I95" s="1">
-        <v>10470.0</v>
+        <v>17277.51</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0349</v>
+        <v>0.088326662553019</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>239</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30010470.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30517547.5</v>
+        <v>19578200.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C96" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.161</v>
+        <v>98.0021</v>
       </c>
       <c r="E96" s="1">
-        <v>99.1206757</v>
+        <v>97.7852722</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>49560337.85</v>
+        <v>14667790.83</v>
       </c>
       <c r="I96" s="1">
-        <v>20162.15</v>
+        <v>32524.17</v>
       </c>
       <c r="J96" s="1">
-        <v>0.040682026948692</v>
+        <v>0.22173870882777</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>49580500.0</v>
+        <v>14700315.0</v>
       </c>
       <c r="N96" s="1">
-        <v>49580500.0</v>
+        <v>14700315.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.24</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.4206</v>
+        <v>99.7294</v>
       </c>
       <c r="E97" s="1">
-        <v>97.87236357</v>
+        <v>99.47362905</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29361709.07</v>
+        <v>19894725.81</v>
       </c>
       <c r="I97" s="1">
-        <v>464470.93</v>
+        <v>51154.19</v>
       </c>
       <c r="J97" s="1">
-        <v>1.5818933730754</v>
+        <v>0.25712437803133</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29826180.0</v>
+        <v>19945880.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29826180.0</v>
+        <v>19945880.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C98" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0275</v>
+        <v>99.2546</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>35000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I98" s="1">
-        <v>9625.0</v>
+        <v>100155.85</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0275</v>
+        <v>0.33749526049459</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>246</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>35009625.0</v>
+        <v>29776380.0</v>
       </c>
       <c r="N98" s="1">
-        <v>35635382.22</v>
+        <v>29776380.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>247</v>
       </c>
       <c r="B99" t="s">
         <v>248</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0245</v>
+        <v>98.0023</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>20000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I99" s="1">
-        <v>4900.0</v>
+        <v>28202.18</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0245</v>
+        <v>0.19221582250111</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>249</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>20004900.0</v>
+        <v>14700345.0</v>
       </c>
       <c r="N99" s="1">
-        <v>20396791.11</v>
+        <v>14700345.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>249</v>
+      </c>
+      <c r="B100" t="s">
         <v>250</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.98</v>
+        <v>99.6626</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>97.98818018</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25000000.0</v>
+        <v>48994090.09</v>
       </c>
       <c r="I100" s="1">
-        <v>-5000.0</v>
+        <v>837209.91</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.02</v>
+        <v>1.7087977518555</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>252</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>24995000.0</v>
+        <v>49831300.0</v>
       </c>
       <c r="N100" s="1">
-        <v>25034270.83</v>
+        <v>49831300.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.9903</v>
+        <v>99.5353</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>25000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-2425.0</v>
+        <v>17737.49</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.0097</v>
+        <v>0.059436308891908</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>255</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>24997575.0</v>
+        <v>29860590.0</v>
       </c>
       <c r="N101" s="1">
-        <v>25036325.0</v>
+        <v>29860590.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B102" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.02</v>
+        <v>99.7223</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.65960714</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>6976172.5</v>
       </c>
       <c r="I102" s="1">
-        <v>4000.0</v>
+        <v>4388.5</v>
       </c>
       <c r="J102" s="1">
-        <v>0.02</v>
+        <v>0.062906988036778</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>258</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>20004000.0</v>
+        <v>6980561.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20434791.56</v>
+        <v>6980561.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.39</v>
+        <v>0.12</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9972</v>
+        <v>99.6942</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>25000000.0</v>
+        <v>29892403.95</v>
       </c>
       <c r="I103" s="1">
-        <v>-700.0</v>
+        <v>15856.05</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0028</v>
+        <v>0.053043743241667</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>261</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24999300.0</v>
+        <v>29908260.0</v>
       </c>
       <c r="N103" s="1">
-        <v>25128216.53</v>
+        <v>29908260.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9861</v>
+        <v>98.0371</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>15000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I104" s="1">
-        <v>-2085.0</v>
+        <v>64444.27</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.0139</v>
+        <v>0.26363148393951</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>264</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>14997915.0</v>
+        <v>24509275.0</v>
       </c>
       <c r="N104" s="1">
-        <v>15011862.5</v>
+        <v>24509275.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C105" s="1">
-        <v>35000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0216</v>
+        <v>99.2751</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>35000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I105" s="1">
-        <v>7560.0</v>
+        <v>262439.28</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0216</v>
+        <v>1.2507571977314</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>267</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>35007560.0</v>
+        <v>21244871.4</v>
       </c>
       <c r="N105" s="1">
-        <v>35429203.35</v>
+        <v>21244871.4</v>
       </c>
       <c r="O105" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0028</v>
+        <v>98.0959</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>25000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I106" s="1">
-        <v>700.0</v>
+        <v>44934.39</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0028</v>
+        <v>0.35360436505699</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>270</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>25000700.0</v>
+        <v>12752467.0</v>
       </c>
       <c r="N106" s="1">
-        <v>25606277.5</v>
+        <v>12752467.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B107" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.992</v>
+        <v>99.513</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I107" s="1">
-        <v>-2400.0</v>
+        <v>291066.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.008</v>
+        <v>1.4841590422991</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>273</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29997600.0</v>
+        <v>19902600.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30044516.67</v>
+        <v>19902600.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B108" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0117</v>
+        <v>100.019</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>2925.0</v>
+        <v>3800.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0117</v>
+        <v>0.019</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="M108" s="1">
-        <v>25002925.0</v>
+        <v>20003800.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25129706.88</v>
+        <v>20068401.11</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0159</v>
+        <v>100.0362</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>3975.0</v>
+        <v>10860.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0159</v>
+        <v>0.0362</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="M109" s="1">
-        <v>25003975.0</v>
+        <v>30010860.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25130194.38</v>
+        <v>30569480.33</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B110" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C110" s="1">
-        <v>16000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.8236</v>
+        <v>99.3356</v>
       </c>
       <c r="E110" s="1">
-        <v>98.9453525</v>
+        <v>99.1206757</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>15831256.4</v>
+        <v>49560337.85</v>
       </c>
       <c r="I110" s="1">
-        <v>140519.6</v>
+        <v>107462.15</v>
       </c>
       <c r="J110" s="1">
-        <v>0.8876086423564</v>
+        <v>0.21683094720873</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15971776.0</v>
+        <v>49667800.0</v>
       </c>
       <c r="N110" s="1">
-        <v>15971776.0</v>
+        <v>49667800.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B111" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.5715</v>
+        <v>99.5825</v>
       </c>
       <c r="E111" s="1">
-        <v>99.196295</v>
+        <v>97.87236357</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19839259.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I111" s="1">
-        <v>75041.0</v>
+        <v>513040.93</v>
       </c>
       <c r="J111" s="1">
-        <v>0.37824497376641</v>
+        <v>1.7473128991806</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19914300.0</v>
+        <v>29874750.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19914300.0</v>
+        <v>29874750.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5229</v>
+        <v>100.0168</v>
       </c>
       <c r="E112" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9946908.38</v>
+        <v>35000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>5381.62</v>
+        <v>5880.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.054103443948681</v>
+        <v>0.0168</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>277</v>
       </c>
       <c r="M112" s="1">
-        <v>9952290.0</v>
+        <v>35005880.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9952290.0</v>
+        <v>35691560.24</v>
       </c>
       <c r="O112" s="1">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C113" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8586</v>
+        <v>100.0155</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81949317</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5989169.59</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>2346.41</v>
+        <v>3100.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.039177551490907</v>
+        <v>0.0155</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>280</v>
       </c>
       <c r="M113" s="1">
-        <v>5991516.0</v>
+        <v>20003100.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5991516.0</v>
+        <v>20428982.22</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.1007</v>
+        <v>99.988</v>
       </c>
       <c r="E114" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>35891.53</v>
+        <v>-3000.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.36720763908867</v>
+        <v>-0.012</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>283</v>
       </c>
       <c r="M114" s="1">
-        <v>9810070.0</v>
+        <v>24997000.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9810070.0</v>
+        <v>25078751.94</v>
       </c>
       <c r="O114" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C115" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9335</v>
+        <v>99.9997</v>
       </c>
       <c r="E115" s="1">
-        <v>98.920557</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4946027.85</v>
+        <v>25000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>50647.15</v>
+        <v>-75.0</v>
       </c>
       <c r="J115" s="1">
-        <v>1.0239964580871</v>
+        <v>-0.0003</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>286</v>
       </c>
       <c r="M115" s="1">
-        <v>4996675.0</v>
+        <v>24999925.0</v>
       </c>
       <c r="N115" s="1">
-        <v>4996675.0</v>
+        <v>25080593.61</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C116" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.1918</v>
+        <v>99.9769</v>
       </c>
       <c r="E116" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>13687908.09</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>58943.91</v>
+        <v>-4620.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.43062759928278</v>
+        <v>-0.0231</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>289</v>
       </c>
       <c r="M116" s="1">
-        <v>13746852.0</v>
+        <v>19995380.0</v>
       </c>
       <c r="N116" s="1">
-        <v>13746852.0</v>
+        <v>20018009.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C117" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.6562</v>
+        <v>100.0065</v>
       </c>
       <c r="E117" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5955943.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>23428.61</v>
+        <v>1300.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.39336522303648</v>
+        <v>0.0065</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>292</v>
       </c>
       <c r="M117" s="1">
-        <v>5979372.0</v>
+        <v>20001300.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5979372.0</v>
+        <v>20466428.89</v>
       </c>
       <c r="O117" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9852</v>
+        <v>100.0048</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-3700.0</v>
+        <v>1200.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0148</v>
+        <v>0.0048</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="M118" s="1">
-        <v>24996300.0</v>
+        <v>25001200.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25037325.83</v>
+        <v>25172708.47</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.99</v>
+        <v>99.9865</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-2500.0</v>
+        <v>-2700.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.01</v>
+        <v>-0.0135</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="M119" s="1">
-        <v>24997500.0</v>
+        <v>19997300.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25035729.17</v>
+        <v>20019229.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B120" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C120" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0067</v>
+        <v>99.9963</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>3350.0</v>
+        <v>-555.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0067</v>
+        <v>-0.0037</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M120" s="1">
-        <v>50003350.0</v>
+        <v>14999445.0</v>
       </c>
       <c r="N120" s="1">
-        <v>51063574.44</v>
+        <v>15038531.25</v>
       </c>
       <c r="O120" s="1">
-        <v>0.97</v>
+        <v>0.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C121" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0235</v>
+        <v>100.0236</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>11750.0</v>
+        <v>8260.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0235</v>
+        <v>0.0236</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="M121" s="1">
-        <v>50011750.0</v>
+        <v>35008260.0</v>
       </c>
       <c r="N121" s="1">
-        <v>51081030.0</v>
+        <v>35489317.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0307</v>
+        <v>99.9806</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>9210.0</v>
+        <v>-3880.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0307</v>
+        <v>-0.0194</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="M122" s="1">
-        <v>30009210.0</v>
+        <v>19996120.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30368206.08</v>
+        <v>20027685.28</v>
       </c>
       <c r="O122" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C123" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0245</v>
+        <v>100.0099</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>9800.0</v>
+        <v>2970.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0245</v>
+        <v>0.0099</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M123" s="1">
-        <v>40009800.0</v>
+        <v>30002970.0</v>
       </c>
       <c r="N123" s="1">
-        <v>40551672.0</v>
+        <v>30100639.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C124" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0493</v>
+        <v>100.0271</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>19720.0</v>
+        <v>6775.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0493</v>
+        <v>0.0271</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M124" s="1">
-        <v>40019720.0</v>
+        <v>25006775.0</v>
       </c>
       <c r="N124" s="1">
-        <v>40639624.44</v>
+        <v>25175960.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0238</v>
+        <v>100.0308</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>4760.0</v>
+        <v>7700.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0238</v>
+        <v>0.0308</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M125" s="1">
-        <v>20004760.0</v>
+        <v>25007700.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20147517.33</v>
+        <v>25176135.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C126" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.6133</v>
+        <v>99.9866</v>
       </c>
       <c r="E126" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>14921290.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>20704.81</v>
+        <v>-2680.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.13876018585763</v>
+        <v>-0.0134</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>319</v>
       </c>
       <c r="M126" s="1">
-        <v>14941995.0</v>
+        <v>19997320.0</v>
       </c>
       <c r="N126" s="1">
-        <v>14941995.0</v>
+        <v>20019649.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B127" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C127" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9374</v>
+        <v>99.9825</v>
       </c>
       <c r="E127" s="1">
-        <v>97.61155374</v>
+        <v>98.9453525</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>48805776.87</v>
+        <v>15831256.4</v>
       </c>
       <c r="I127" s="1">
-        <v>1162923.13</v>
+        <v>165943.6</v>
       </c>
       <c r="J127" s="1">
-        <v>2.3827571336434</v>
+        <v>1.0482023397713</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>49968700.0</v>
+        <v>15997200.0</v>
       </c>
       <c r="N127" s="1">
-        <v>49968700.0</v>
+        <v>15997200.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C128" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.7483</v>
+        <v>99.7335</v>
       </c>
       <c r="E128" s="1">
-        <v>97.61480927</v>
+        <v>99.196295</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>29284442.78</v>
+        <v>19839259.0</v>
       </c>
       <c r="I128" s="1">
-        <v>640047.22</v>
+        <v>107441.0</v>
       </c>
       <c r="J128" s="1">
-        <v>2.1856219864191</v>
+        <v>0.54155752490554</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>29924490.0</v>
+        <v>19946700.0</v>
       </c>
       <c r="N128" s="1">
-        <v>29924490.0</v>
+        <v>19946700.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.8237</v>
+        <v>99.6866</v>
       </c>
       <c r="E129" s="1">
-        <v>99.45300847</v>
+        <v>99.4690838</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>29835902.54</v>
+        <v>9946908.38</v>
       </c>
       <c r="I129" s="1">
-        <v>111207.46</v>
+        <v>21751.62</v>
       </c>
       <c r="J129" s="1">
-        <v>0.37273033671734</v>
+        <v>0.21867719264144</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>29947110.0</v>
+        <v>9968660.0</v>
       </c>
       <c r="N129" s="1">
-        <v>29947110.0</v>
+        <v>9968660.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9363</v>
+        <v>99.9769</v>
       </c>
       <c r="E130" s="1">
-        <v>99.87997755</v>
+        <v>99.836933</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>39951991.02</v>
+        <v>9983693.3</v>
       </c>
       <c r="I130" s="1">
-        <v>22528.98</v>
+        <v>13996.7</v>
       </c>
       <c r="J130" s="1">
-        <v>0.056390130816564</v>
+        <v>0.14019561277989</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>39974520.0</v>
+        <v>9997690.0</v>
       </c>
       <c r="N130" s="1">
-        <v>39974520.0</v>
+        <v>9997690.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.76</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>16000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.7742</v>
+        <v>98.2635</v>
       </c>
       <c r="E131" s="1">
-        <v>99.67410719</v>
+        <v>97.7417847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>15947857.15</v>
+        <v>9774178.47</v>
       </c>
       <c r="I131" s="1">
-        <v>16014.85</v>
+        <v>52171.53</v>
       </c>
       <c r="J131" s="1">
-        <v>0.10042007430447</v>
+        <v>0.53376895214396</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>15963872.0</v>
+        <v>9826350.0</v>
       </c>
       <c r="N131" s="1">
-        <v>15963872.0</v>
+        <v>9826350.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C132" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.9186</v>
+        <v>97.7952</v>
       </c>
       <c r="E132" s="1">
-        <v>99.29291163</v>
+        <v>97.7176416</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>39717164.65</v>
+        <v>4885882.08</v>
       </c>
       <c r="I132" s="1">
-        <v>250275.35</v>
+        <v>3877.92</v>
       </c>
       <c r="J132" s="1">
-        <v>0.63014405032561</v>
+        <v>0.079369905710045</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>39967440.0</v>
+        <v>4889760.0</v>
       </c>
       <c r="N132" s="1">
-        <v>39967440.0</v>
+        <v>4889760.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.76</v>
+        <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C133" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0428</v>
+        <v>98.3551</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>30000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I133" s="1">
-        <v>12840.0</v>
+        <v>81805.91</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0428</v>
+        <v>0.59765093001877</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>336</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30012840.0</v>
+        <v>13769714.0</v>
       </c>
       <c r="N133" s="1">
-        <v>30471643.33</v>
+        <v>13769714.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.58</v>
+        <v>0.23</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.042</v>
+        <v>99.819</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.26572317</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>5955943.39</v>
       </c>
       <c r="I134" s="1">
-        <v>12600.0</v>
+        <v>33196.61</v>
       </c>
       <c r="J134" s="1">
-        <v>0.042</v>
+        <v>0.55736946821451</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>339</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>30012600.0</v>
+        <v>5989140.0</v>
       </c>
       <c r="N134" s="1">
-        <v>30502635.0</v>
+        <v>5989140.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C135" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0145</v>
+        <v>100.0015</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>5800.0</v>
+        <v>375.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0145</v>
+        <v>0.0015</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M135" s="1">
-        <v>40005800.0</v>
+        <v>25000375.0</v>
       </c>
       <c r="N135" s="1">
-        <v>40075252.44</v>
+        <v>25084070.83</v>
       </c>
       <c r="O135" s="1">
-        <v>0.76</v>
+        <v>0.41</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0221</v>
+        <v>99.9983</v>
       </c>
       <c r="E136" s="1">
         <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>6630.0</v>
+        <v>-425.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0221</v>
+        <v>-0.0017</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="M136" s="1">
-        <v>30006630.0</v>
+        <v>24999575.0</v>
       </c>
       <c r="N136" s="1">
-        <v>30624950.0</v>
+        <v>25079160.28</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B137" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0031</v>
+        <v>100.0079</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>620.0</v>
+        <v>3950.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0031</v>
+        <v>0.0079</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="M137" s="1">
-        <v>20000620.0</v>
+        <v>50003950.0</v>
       </c>
       <c r="N137" s="1">
-        <v>20010509.33</v>
+        <v>51159044.44</v>
       </c>
       <c r="O137" s="1">
-        <v>0.38</v>
+        <v>0.84</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B138" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C138" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9881</v>
+        <v>100.0258</v>
       </c>
       <c r="E138" s="1">
         <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-1785.0</v>
+        <v>7740.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.0119</v>
+        <v>0.0258</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="M138" s="1">
-        <v>14998215.0</v>
+        <v>30007740.0</v>
       </c>
       <c r="N138" s="1">
-        <v>15001916.83</v>
+        <v>30417325.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C139" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9968</v>
+        <v>100.0256</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-480.0</v>
+        <v>10240.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0032</v>
+        <v>0.0256</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="M139" s="1">
-        <v>14999520.0</v>
+        <v>40010240.0</v>
       </c>
       <c r="N139" s="1">
-        <v>15003088.5</v>
+        <v>40620386.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C140" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9923</v>
+        <v>100.0355</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-1155.0</v>
+        <v>14200.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.0077</v>
+        <v>0.0355</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="M140" s="1">
-        <v>14998845.0</v>
+        <v>40014200.0</v>
       </c>
       <c r="N140" s="1">
-        <v>15002480.17</v>
+        <v>40702783.11</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C141" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9573</v>
+        <v>100.0219</v>
       </c>
       <c r="E141" s="1">
-        <v>99.806597</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>9980659.7</v>
+        <v>20000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>15070.3</v>
+        <v>4380.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.15099502891577</v>
+        <v>0.0219</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" t="s">
+        <v>356</v>
       </c>
       <c r="M141" s="1">
-        <v>9995730.0</v>
+        <v>20004380.0</v>
       </c>
       <c r="N141" s="1">
-        <v>9995730.0</v>
+        <v>20180516.28</v>
       </c>
       <c r="O141" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B142" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.9146</v>
+        <v>99.7671</v>
       </c>
       <c r="E142" s="1">
-        <v>99.81091375</v>
+        <v>99.47526793</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>19962182.75</v>
+        <v>14921290.19</v>
       </c>
       <c r="I142" s="1">
-        <v>20737.25</v>
+        <v>43774.81</v>
       </c>
       <c r="J142" s="1">
-        <v>0.10388267785996</v>
+        <v>0.29337148090141</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>19982920.0</v>
+        <v>14965065.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19982920.0</v>
+        <v>14965065.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B143" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.8904</v>
+        <v>99.9019</v>
       </c>
       <c r="E143" s="1">
-        <v>99.4371306</v>
+        <v>97.61480927</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>19887426.12</v>
+        <v>29284442.78</v>
       </c>
       <c r="I143" s="1">
-        <v>90653.88</v>
+        <v>686127.22</v>
       </c>
       <c r="J143" s="1">
-        <v>0.45583515661101</v>
+        <v>2.3429751597275</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>19978080.0</v>
+        <v>29970570.0</v>
       </c>
       <c r="N143" s="1">
-        <v>19978080.0</v>
+        <v>29970570.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0371</v>
+        <v>99.9878</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.45300847</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>40000000.0</v>
+        <v>29835902.54</v>
       </c>
       <c r="I144" s="1">
-        <v>14840.0</v>
+        <v>160437.46</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0371</v>
+        <v>0.53773288669551</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>366</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>40014840.0</v>
+        <v>29996340.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40551912.0</v>
+        <v>29996340.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.77</v>
+        <v>0.49</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B145" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C145" s="1">
-        <v>60000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0371</v>
+        <v>99.9304</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.67410719</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>60000000.0</v>
+        <v>15947857.15</v>
       </c>
       <c r="I145" s="1">
-        <v>22260.0</v>
+        <v>41006.85</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0371</v>
+        <v>0.25713078324131</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>369</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>60022260.0</v>
+        <v>15988864.0</v>
       </c>
       <c r="N145" s="1">
-        <v>60820373.0</v>
+        <v>15988864.0</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.26</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C146" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0346</v>
+        <v>99.557</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>99.48082065</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>50000000.0</v>
+        <v>39792328.26</v>
       </c>
       <c r="I146" s="1">
-        <v>17300.0</v>
+        <v>30471.74</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0346</v>
+        <v>0.076576921563624</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146" t="s">
-        <v>372</v>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>50017300.0</v>
+        <v>39822800.0</v>
       </c>
       <c r="N146" s="1">
-        <v>50585820.0</v>
+        <v>39822800.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.96</v>
+        <v>0.66</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B147" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9526</v>
+        <v>100.0399</v>
       </c>
       <c r="E147" s="1">
-        <v>99.2825594</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>14892383.91</v>
+        <v>30000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>100506.09</v>
+        <v>11970.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.67488248092041</v>
+        <v>0.0399</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>369</v>
       </c>
       <c r="M147" s="1">
-        <v>14992890.0</v>
+        <v>30011970.0</v>
       </c>
       <c r="N147" s="1">
-        <v>14992890.0</v>
+        <v>30521607.33</v>
       </c>
       <c r="O147" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B148" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8757</v>
+        <v>100.037</v>
       </c>
       <c r="E148" s="1">
-        <v>99.2784662</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>9927846.62</v>
+        <v>30000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>59723.38</v>
+        <v>11100.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.60157436235654</v>
+        <v>0.037</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>372</v>
       </c>
       <c r="M148" s="1">
-        <v>9987570.0</v>
+        <v>30011100.0</v>
       </c>
       <c r="N148" s="1">
-        <v>9987570.0</v>
+        <v>30551975.42</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B149" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.3291</v>
+        <v>99.587</v>
       </c>
       <c r="E149" s="1">
-        <v>97.8384763</v>
+        <v>99.4884085</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>29351542.89</v>
+        <v>19897681.7</v>
       </c>
       <c r="I149" s="1">
-        <v>147187.11</v>
+        <v>19718.3</v>
       </c>
       <c r="J149" s="1">
-        <v>0.50146294030133</v>
+        <v>0.099098479397225</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>29498730.0</v>
+        <v>19917400.0</v>
       </c>
       <c r="N149" s="1">
-        <v>29498730.0</v>
+        <v>19917400.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B150" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C150" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0184</v>
+        <v>100.0213</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>5520.0</v>
+        <v>8520.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0184</v>
+        <v>0.0213</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="M150" s="1">
-        <v>30005520.0</v>
+        <v>40008520.0</v>
       </c>
       <c r="N150" s="1">
-        <v>30438037.5</v>
+        <v>40145054.44</v>
       </c>
       <c r="O150" s="1">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B151" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.5764</v>
+        <v>100.0111</v>
       </c>
       <c r="E151" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>19895795.77</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>19484.23</v>
+        <v>3330.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.097931393271434</v>
+        <v>0.0111</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>380</v>
       </c>
       <c r="M151" s="1">
-        <v>19915280.0</v>
+        <v>30003330.0</v>
       </c>
       <c r="N151" s="1">
-        <v>19915280.0</v>
+        <v>30672346.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B152" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C152" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.9962</v>
+        <v>100.0114</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-760.0</v>
+        <v>2280.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.0038</v>
+        <v>0.0114</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>19999240.0</v>
+        <v>20002280.0</v>
       </c>
       <c r="N152" s="1">
-        <v>20021406.0</v>
+        <v>20045602.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B153" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C153" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.523</v>
+        <v>99.9977</v>
       </c>
       <c r="E153" s="1">
-        <v>98.11172222</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>8830055.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>37015.0</v>
+        <v>-345.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.41919331193294</v>
+        <v>-0.0023</v>
       </c>
       <c r="K153">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M153" s="1">
-        <v>8867070.0</v>
+        <v>14999655.0</v>
       </c>
       <c r="N153" s="1">
-        <v>8869733.01</v>
+        <v>15028426.88</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B154" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C154" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.921</v>
+        <v>100.0109</v>
       </c>
       <c r="E154" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>6323750.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>11150.84</v>
+        <v>1635.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.17633271397509</v>
+        <v>0.0109</v>
       </c>
       <c r="K154">
-        <v>1.04</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M154" s="1">
-        <v>6334900.84</v>
+        <v>15001635.0</v>
       </c>
       <c r="N154" s="1">
-        <v>6401221.72</v>
+        <v>15029373.54</v>
       </c>
       <c r="O154" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.934</v>
+        <v>100.0004</v>
       </c>
       <c r="E155" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>9924000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>69400.0</v>
+        <v>60.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.69931479242241</v>
+        <v>0.0004</v>
       </c>
       <c r="K155">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M155" s="1">
-        <v>9993400.0</v>
+        <v>15000060.0</v>
       </c>
       <c r="N155" s="1">
-        <v>10108810.96</v>
+        <v>15028315.21</v>
       </c>
       <c r="O155" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C156" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.582</v>
+        <v>99.9705</v>
       </c>
       <c r="E156" s="1">
-        <v>101.68</v>
+        <v>99.8724407</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>7117600.0</v>
+        <v>19974488.14</v>
       </c>
       <c r="I156" s="1">
-        <v>-6860.0</v>
+        <v>19611.86</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.096380802517703</v>
+        <v>0.098184543516418</v>
       </c>
       <c r="K156">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>7110740.0</v>
+        <v>19994100.0</v>
       </c>
       <c r="N156" s="1">
-        <v>7367126.99</v>
+        <v>19994100.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B157" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C157" s="1">
-        <v>24500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.82</v>
+        <v>99.9509</v>
       </c>
       <c r="E157" s="1">
-        <v>102.03397959</v>
+        <v>99.829956</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>24998325.0</v>
+        <v>9982995.6</v>
       </c>
       <c r="I157" s="1">
-        <v>-52425.0</v>
+        <v>12094.4</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.20971405084141</v>
+        <v>0.12115000832015</v>
       </c>
       <c r="K157">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>24945900.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="N157" s="1">
-        <v>24988691.1</v>
+        <v>9995090.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B158" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C158" s="1">
-        <v>5200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.13</v>
+        <v>99.9081</v>
       </c>
       <c r="E158" s="1">
-        <v>101.32059615</v>
+        <v>99.8291812</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5268671.0</v>
+        <v>19965836.24</v>
       </c>
       <c r="I158" s="1">
-        <v>-61911.0</v>
+        <v>15783.76</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.1750781174228</v>
+        <v>0.079053838818824</v>
       </c>
       <c r="K158">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>5206760.0</v>
+        <v>19981620.0</v>
       </c>
       <c r="N158" s="1">
-        <v>5380123.01</v>
+        <v>19981620.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B159" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="C159" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.375</v>
+        <v>99.8842</v>
       </c>
       <c r="E159" s="1">
-        <v>98.33</v>
+        <v>99.8291812</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>13274550.0</v>
+        <v>19965836.24</v>
       </c>
       <c r="I159" s="1">
-        <v>6075.0</v>
+        <v>11003.76</v>
       </c>
       <c r="J159" s="1">
-        <v>0.045764263195363</v>
+        <v>0.055112943268336</v>
       </c>
       <c r="K159">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>13280625.0</v>
+        <v>19976840.0</v>
       </c>
       <c r="N159" s="1">
-        <v>13284138.7</v>
+        <v>19976840.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B160" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C160" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.551</v>
+        <v>100.0389</v>
       </c>
       <c r="E160" s="1">
-        <v>98.926908</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>24731727.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>156023.0</v>
+        <v>15560.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.6308617267205</v>
+        <v>0.0389</v>
       </c>
       <c r="K160">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="M160" s="1">
-        <v>24887750.0</v>
+        <v>40015560.0</v>
       </c>
       <c r="N160" s="1">
-        <v>25042544.52</v>
+        <v>40620306.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B161" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C161" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.42</v>
+        <v>100.0389</v>
       </c>
       <c r="E161" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>14407500.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>505500.0</v>
+        <v>23340.0</v>
       </c>
       <c r="J161" s="1">
-        <v>3.5085892764185</v>
+        <v>0.0389</v>
       </c>
       <c r="K161">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>14913000.0</v>
+        <v>60023340.0</v>
       </c>
       <c r="N161" s="1">
-        <v>14914097.26</v>
+        <v>60922952.83</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B162" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C162" s="1">
-        <v>3900000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.952</v>
+        <v>100.0364</v>
       </c>
       <c r="E162" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>3792750.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>105378.0</v>
+        <v>18200.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.7784061696658</v>
+        <v>0.0364</v>
       </c>
       <c r="K162">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="M162" s="1">
-        <v>3898128.0</v>
+        <v>50018200.0</v>
       </c>
       <c r="N162" s="1">
-        <v>3912312.25</v>
+        <v>50671154.17</v>
       </c>
       <c r="O162" s="1">
-        <v>0.07</v>
+        <v>0.84</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B163" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C163" s="1">
-        <v>34500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.614</v>
+        <v>99.6038</v>
       </c>
       <c r="E163" s="1">
-        <v>98.79801159</v>
+        <v>99.49610747</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>34085314.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I163" s="1">
-        <v>281516.0</v>
+        <v>16153.88</v>
       </c>
       <c r="J163" s="1">
-        <v>0.82591581817319</v>
+        <v>0.10823793621214</v>
       </c>
       <c r="K163">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>34366830.0</v>
+        <v>14940570.0</v>
       </c>
       <c r="N163" s="1">
-        <v>34617782.05</v>
+        <v>14940570.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.66</v>
+        <v>0.25</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B164" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C164" s="1">
-        <v>31000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.138</v>
+        <v>99.5562</v>
       </c>
       <c r="E164" s="1">
-        <v>97.49172258</v>
+        <v>99.4890821</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>30222434.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I164" s="1">
-        <v>200346.0</v>
+        <v>13423.58</v>
       </c>
       <c r="J164" s="1">
-        <v>0.66290491361483</v>
+        <v>0.06746257838879</v>
       </c>
       <c r="K164">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>30422780.0</v>
+        <v>19911240.0</v>
       </c>
       <c r="N164" s="1">
-        <v>30568437.53</v>
+        <v>19911240.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B165" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="C165" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.889</v>
+        <v>99.5144</v>
       </c>
       <c r="E165" s="1">
-        <v>98.78216</v>
+        <v>99.4820302</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>24695540.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I165" s="1">
-        <v>276710.0</v>
+        <v>3236.98</v>
       </c>
       <c r="J165" s="1">
-        <v>1.120485723333</v>
+        <v>0.032538338768241</v>
       </c>
       <c r="K165">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>24972250.0</v>
+        <v>9951440.0</v>
       </c>
       <c r="N165" s="1">
-        <v>25269852.74</v>
+        <v>9951440.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>8000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.279</v>
+        <v>98.5028</v>
       </c>
       <c r="E166" s="1">
-        <v>101.1</v>
+        <v>97.8384763</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>8088000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I166" s="1">
-        <v>-65680.0</v>
+        <v>199297.11</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.81206726013848</v>
+        <v>0.67900045577468</v>
       </c>
       <c r="K166">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>8022320.0</v>
+        <v>29550840.0</v>
       </c>
       <c r="N166" s="1">
-        <v>8253525.48</v>
+        <v>29550840.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="B167" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="C167" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.525</v>
+        <v>100.0058</v>
       </c>
       <c r="E167" s="1">
-        <v>98.92166667</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>14838250.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>90500.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.60991019830506</v>
+        <v>0.0058</v>
       </c>
       <c r="K167">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="M167" s="1">
-        <v>14928750.0</v>
+        <v>30001740.0</v>
       </c>
       <c r="N167" s="1">
-        <v>14993732.88</v>
+        <v>30484365.83</v>
       </c>
       <c r="O167" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="B168" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="C168" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.85</v>
+        <v>99.7349</v>
       </c>
       <c r="E168" s="1">
-        <v>98.19733333</v>
+        <v>99.47897885</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>4418880.0</v>
+        <v>19895795.77</v>
       </c>
       <c r="I168" s="1">
-        <v>74370.0</v>
+        <v>51184.23</v>
       </c>
       <c r="J168" s="1">
-        <v>1.6830056484901</v>
+        <v>0.25726153701868</v>
       </c>
       <c r="K168">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>4493250.0</v>
+        <v>19946980.0</v>
       </c>
       <c r="N168" s="1">
-        <v>4536523.97</v>
+        <v>19946980.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B169" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="C169" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.078</v>
+        <v>100.0056</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>10530.0</v>
+        <v>1120.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.078</v>
+        <v>0.0056</v>
       </c>
       <c r="K169">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="M169" s="1">
-        <v>13510530.0</v>
+        <v>20001120.0</v>
       </c>
       <c r="N169" s="1">
-        <v>13540953.75</v>
+        <v>20056585.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B170" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="C170" s="1">
-        <v>2800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.916</v>
+        <v>100.0125</v>
       </c>
       <c r="E170" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2826600.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-952.0</v>
+        <v>2500.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.033680039623576</v>
+        <v>0.0125</v>
       </c>
       <c r="K170">
-        <v>0.65</v>
+        <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="M170" s="1">
-        <v>2825648.0</v>
+        <v>20002500.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2843905.53</v>
+        <v>20015131.11</v>
       </c>
       <c r="O170" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B171" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.075</v>
+        <v>98.599</v>
       </c>
       <c r="E171" s="1">
-        <v>101.13</v>
+        <v>98.38921708</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15169500.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-8250.0</v>
+        <v>58949.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.054385444477405</v>
+        <v>0.2132173874043</v>
       </c>
       <c r="K171">
-        <v>0.67</v>
+        <v>0.07</v>
       </c>
       <c r="L171" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="M171" s="1">
-        <v>15161250.0</v>
+        <v>27706319.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15261421.23</v>
+        <v>27727105.3</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="B172" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="C172" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.15</v>
+        <v>102.663</v>
       </c>
       <c r="E172" s="1">
-        <v>98.09</v>
+        <v>102.74379333</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1177080.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I172" s="1">
-        <v>720.0</v>
+        <v>-12119.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.061168314812927</v>
+        <v>-0.078635731378161</v>
       </c>
       <c r="K172">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="L172" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="M172" s="1">
-        <v>1177800.0</v>
+        <v>15399450.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1185595.89</v>
+        <v>15471778.77</v>
       </c>
       <c r="O172" s="1">
-        <v>0.02</v>
+        <v>0.26</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B173" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="C173" s="1">
-        <v>7500000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.877</v>
+        <v>98.958</v>
       </c>
       <c r="E173" s="1">
-        <v>97.68589333</v>
+        <v>98.74687695</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>7326442.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I173" s="1">
-        <v>164333.0</v>
+        <v>13520.32</v>
       </c>
       <c r="J173" s="1">
-        <v>2.2430123653473</v>
+        <v>0.21380225340976</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="L173" t="s">
+        <v>437</v>
       </c>
       <c r="M173" s="1">
-        <v>7490775.0</v>
+        <v>6337270.32</v>
       </c>
       <c r="N173" s="1">
-        <v>7490775.0</v>
+        <v>6410697.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="B174" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C174" s="1">
-        <v>6600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.921</v>
+        <v>100.0</v>
       </c>
       <c r="E174" s="1">
-        <v>102.17515152</v>
+        <v>99.24</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>6743560.0</v>
+        <v>9924000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-82774.0</v>
+        <v>76000.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.2274525621482</v>
+        <v>0.7658202337767</v>
       </c>
       <c r="K174">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="L174" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="M174" s="1">
-        <v>6660786.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N174" s="1">
-        <v>6749772.99</v>
+        <v>10124657.53</v>
       </c>
       <c r="O174" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="B175" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C175" s="1">
-        <v>11000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.762</v>
+        <v>101.507</v>
       </c>
       <c r="E175" s="1">
-        <v>97.43991173</v>
+        <v>101.60704918</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>10718390.29</v>
+        <v>12396060.0</v>
       </c>
       <c r="I175" s="1">
-        <v>255429.71</v>
+        <v>-12206.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.3830976768807</v>
+        <v>-0.098466770893332</v>
       </c>
       <c r="K175">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="L175" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="M175" s="1">
-        <v>10973820.0</v>
+        <v>12383854.0</v>
       </c>
       <c r="N175" s="1">
-        <v>10993167.95</v>
+        <v>12393472.49</v>
       </c>
       <c r="O175" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B176" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C176" s="1">
-        <v>4700000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.367</v>
+        <v>101.671</v>
       </c>
       <c r="E176" s="1">
-        <v>101.44351064</v>
+        <v>101.93998551</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4767845.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3596.0</v>
+        <v>-92800.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.075421914932218</v>
+        <v>-0.26386653471444</v>
       </c>
       <c r="K176">
-        <v>0.22</v>
+        <v>0.49</v>
       </c>
       <c r="L176" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="M176" s="1">
-        <v>4764249.0</v>
+        <v>35076495.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4774727.42</v>
+        <v>35245214.18</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.58</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="B177" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="C177" s="1">
-        <v>10997000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.983</v>
+        <v>101.488</v>
       </c>
       <c r="E177" s="1">
-        <v>101.38580613</v>
+        <v>101.5</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>11149397.1</v>
+        <v>4060000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-44296.59</v>
+        <v>-480.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.39730031680368</v>
+        <v>-0.011822660098522</v>
       </c>
       <c r="K177">
-        <v>0.78</v>
+        <v>1.19</v>
       </c>
       <c r="L177" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="M177" s="1">
-        <v>11105100.51</v>
+        <v>4059520.0</v>
       </c>
       <c r="N177" s="1">
-        <v>11191381.77</v>
+        <v>4106985.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="B178" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="C178" s="1">
-        <v>25600000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.225</v>
+        <v>100.128</v>
       </c>
       <c r="E178" s="1">
-        <v>102.00832031</v>
+        <v>101.32059615</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>26114130.0</v>
+        <v>5268671.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-200530.0</v>
+        <v>-62015.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.7678984519109</v>
+        <v>-1.1770520497484</v>
       </c>
       <c r="K178">
-        <v>1.39</v>
+        <v>3.64</v>
       </c>
       <c r="L178" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="M178" s="1">
-        <v>25913600.0</v>
+        <v>5206656.0</v>
       </c>
       <c r="N178" s="1">
-        <v>26269457.53</v>
+        <v>5395886.14</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B179" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C179" s="1">
-        <v>4992000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.91</v>
+        <v>102.292</v>
       </c>
       <c r="E179" s="1">
-        <v>99.11557212</v>
+        <v>102.4148</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4947849.36</v>
+        <v>15362220.0</v>
       </c>
       <c r="I179" s="1">
-        <v>39657.84</v>
+        <v>-18420.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.80151672200465</v>
+        <v>-0.11990454504622</v>
       </c>
       <c r="K179">
-        <v>0.59</v>
+        <v>3.68</v>
       </c>
       <c r="L179" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="M179" s="1">
-        <v>4987507.2</v>
+        <v>15343800.0</v>
       </c>
       <c r="N179" s="1">
-        <v>5016826.65</v>
+        <v>15896231.51</v>
       </c>
       <c r="O179" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="B180" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C180" s="1">
-        <v>6120000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.286</v>
+        <v>98.505</v>
       </c>
       <c r="E180" s="1">
-        <v>99.295</v>
+        <v>98.37645614</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>6076854.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-550.8</v>
+        <v>36635.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.0090639004985145</v>
+        <v>0.13066526757757</v>
       </c>
       <c r="K180">
-        <v>1.47</v>
+        <v>0.06</v>
       </c>
       <c r="L180" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="M180" s="1">
-        <v>6076303.2</v>
+        <v>28073925.0</v>
       </c>
       <c r="N180" s="1">
-        <v>6166091.15</v>
+        <v>28091883.9</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="B181" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C181" s="1">
-        <v>13900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.898</v>
+        <v>99.642</v>
       </c>
       <c r="E181" s="1">
-        <v>98.855</v>
+        <v>98.926908</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>13740845.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I181" s="1">
-        <v>5977.0</v>
+        <v>178773.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.043498052703455</v>
+        <v>0.72284883299901</v>
       </c>
       <c r="K181">
-        <v>0.18</v>
+        <v>0.69</v>
       </c>
       <c r="L181" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="M181" s="1">
-        <v>13746822.0</v>
+        <v>24910500.0</v>
       </c>
       <c r="N181" s="1">
-        <v>13771575.42</v>
+        <v>25083787.67</v>
       </c>
       <c r="O181" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="B182" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="C182" s="1">
-        <v>6299000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.019</v>
+        <v>99.578</v>
       </c>
       <c r="E182" s="1">
-        <v>100.18117098</v>
+        <v>96.05</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>6310411.96</v>
+        <v>14407500.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10215.15</v>
+        <v>529200.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.16187770409842</v>
+        <v>3.6730869338886</v>
       </c>
       <c r="K182">
-        <v>1.95</v>
+        <v>0.01</v>
       </c>
       <c r="L182" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="M182" s="1">
-        <v>6300196.81</v>
+        <v>14936700.0</v>
       </c>
       <c r="N182" s="1">
-        <v>6422746.88</v>
+        <v>14937908.22</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="B183" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="C183" s="1">
-        <v>1000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.26</v>
+        <v>98.618</v>
       </c>
       <c r="E183" s="1">
-        <v>98.02</v>
+        <v>98.63558929</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>980200.0</v>
+        <v>11047186.0</v>
       </c>
       <c r="I183" s="1">
-        <v>12400.0</v>
+        <v>-1970.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.2650479493981</v>
+        <v>-0.017832595558724</v>
       </c>
       <c r="K183">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>784.25</v>
+        <v>0.96</v>
+      </c>
+      <c r="L183" t="s">
+        <v>467</v>
       </c>
       <c r="M183" s="1">
-        <v>992600.0</v>
+        <v>11045216.0</v>
       </c>
       <c r="N183" s="1">
-        <v>993384.25</v>
+        <v>11152483.12</v>
       </c>
       <c r="O183" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B184" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="C184" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.62</v>
+        <v>100.722</v>
       </c>
       <c r="E184" s="1">
-        <v>97.37396836</v>
+        <v>100.747</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>24343492.09</v>
+        <v>20149400.0</v>
       </c>
       <c r="I184" s="1">
-        <v>561507.91</v>
+        <v>-5000.0</v>
       </c>
       <c r="J184" s="1">
-        <v>2.306603785209</v>
+        <v>-0.024814634678948</v>
       </c>
       <c r="K184">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="L184" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="M184" s="1">
-        <v>24905000.0</v>
+        <v>20144400.0</v>
       </c>
       <c r="N184" s="1">
-        <v>24942178.08</v>
+        <v>20320701.37</v>
       </c>
       <c r="O184" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="B185" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C185" s="1">
-        <v>32391000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.236</v>
+        <v>100.14</v>
       </c>
       <c r="E185" s="1">
-        <v>97.79440718</v>
+        <v>100.16216667</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>31676586.43</v>
+        <v>6009730.0</v>
       </c>
       <c r="I185" s="1">
-        <v>466946.33</v>
+        <v>-1330.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.4741055859408</v>
+        <v>-0.022130777921803</v>
       </c>
       <c r="K185">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="L185" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="M185" s="1">
-        <v>32143532.76</v>
+        <v>6008400.0</v>
       </c>
       <c r="N185" s="1">
-        <v>32168935.29</v>
+        <v>6029497.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="B186" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="C186" s="1">
-        <v>5709000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.083</v>
+        <v>100.851</v>
       </c>
       <c r="E186" s="1">
-        <v>98.76817691</v>
+        <v>100.855</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5638675.22</v>
+        <v>5042750.0</v>
       </c>
       <c r="I186" s="1">
-        <v>17973.25</v>
+        <v>-200.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.3187495164866</v>
+        <v>-0.0039660899310892</v>
       </c>
       <c r="K186">
-        <v>1.27</v>
+        <v>1.53</v>
       </c>
       <c r="L186" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="M186" s="1">
-        <v>5656648.47</v>
+        <v>5042550.0</v>
       </c>
       <c r="N186" s="1">
-        <v>5729125.4</v>
+        <v>5118988.36</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B187" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C187" s="1">
-        <v>18216000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.738</v>
+        <v>99.697</v>
       </c>
       <c r="E187" s="1">
-        <v>98.71901845</v>
+        <v>98.79801159</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>17982656.4</v>
+        <v>34085314.0</v>
       </c>
       <c r="I187" s="1">
-        <v>185617.68</v>
+        <v>310151.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.0322038961941</v>
+        <v>0.90992560608361</v>
       </c>
       <c r="K187">
-        <v>0.22</v>
+        <v>0.81</v>
       </c>
       <c r="L187" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="M187" s="1">
-        <v>18168274.08</v>
+        <v>34395465.0</v>
       </c>
       <c r="N187" s="1">
-        <v>18207575.72</v>
+        <v>34675127.67</v>
       </c>
       <c r="O187" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B188" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C188" s="1">
-        <v>9100000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.159</v>
+        <v>98.28</v>
       </c>
       <c r="E188" s="1">
-        <v>98.67873626</v>
+        <v>97.49172258</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8979765.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I188" s="1">
-        <v>43704.0</v>
+        <v>244366.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.48669425090746</v>
+        <v>0.80855830473482</v>
       </c>
       <c r="K188">
-        <v>0.29</v>
+        <v>0.01</v>
       </c>
       <c r="L188" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="M188" s="1">
-        <v>9023469.0</v>
+        <v>30466800.0</v>
       </c>
       <c r="N188" s="1">
-        <v>9049896.4</v>
+        <v>30468923.29</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="B189" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C189" s="1">
-        <v>5300000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.881</v>
+        <v>99.949</v>
       </c>
       <c r="E189" s="1">
-        <v>97.14377358</v>
+        <v>98.78216</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>5148620.0</v>
+        <v>24695540.0</v>
       </c>
       <c r="I189" s="1">
-        <v>145073.0</v>
+        <v>291710.0</v>
       </c>
       <c r="J189" s="1">
-        <v>2.8177064922251</v>
+        <v>1.1812254358479</v>
       </c>
       <c r="K189">
-        <v>0.12</v>
+        <v>1.29</v>
       </c>
       <c r="L189" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="M189" s="1">
-        <v>5293693.0</v>
+        <v>24987250.0</v>
       </c>
       <c r="N189" s="1">
-        <v>5299918.68</v>
+        <v>25310280.82</v>
       </c>
       <c r="O189" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="B190" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="C190" s="1">
-        <v>29500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.552</v>
+        <v>100.182</v>
       </c>
       <c r="E190" s="1">
-        <v>98.3307661</v>
+        <v>101.1</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>29007576.0</v>
+        <v>8088000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>65264.0</v>
+        <v>-73440.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.22498949929494</v>
+        <v>-0.9080118694362</v>
       </c>
       <c r="K190">
-        <v>0.02</v>
+        <v>3.16</v>
       </c>
       <c r="L190" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="M190" s="1">
-        <v>29072840.0</v>
+        <v>8014560.0</v>
       </c>
       <c r="N190" s="1">
-        <v>29077689.32</v>
+        <v>8267217.53</v>
       </c>
       <c r="O190" s="1">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.687</v>
+        <v>99.643</v>
       </c>
       <c r="E191" s="1">
-        <v>100.59</v>
+        <v>98.92166667</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>15088500.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I191" s="1">
-        <v>14550.0</v>
+        <v>108200.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.096431056765086</v>
+        <v>0.72919650228295</v>
       </c>
       <c r="K191">
-        <v>2.92</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="M191" s="1">
-        <v>15103050.0</v>
+        <v>14946450.0</v>
       </c>
       <c r="N191" s="1">
-        <v>15540721.23</v>
+        <v>15018367.81</v>
       </c>
       <c r="O191" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="B192" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.724</v>
+        <v>99.928</v>
       </c>
       <c r="E192" s="1">
-        <v>99.71</v>
+        <v>98.19733333</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>19942000.0</v>
+        <v>4418880.0</v>
       </c>
       <c r="I192" s="1">
-        <v>2800.0</v>
+        <v>77880.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.014040718082439</v>
+        <v>1.7624375407343</v>
       </c>
       <c r="K192">
-        <v>0.95</v>
+        <v>1.04</v>
       </c>
       <c r="L192" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="M192" s="1">
-        <v>19944800.0</v>
+        <v>4496760.0</v>
       </c>
       <c r="N192" s="1">
-        <v>20135484.93</v>
+        <v>4543778.84</v>
       </c>
       <c r="O192" s="1">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B193" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="C193" s="1">
-        <v>7969000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.357</v>
+        <v>100.036</v>
       </c>
       <c r="E193" s="1">
-        <v>97.83736655</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>7796659.74</v>
+        <v>13500000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>121099.59</v>
+        <v>4860.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.5532239964085</v>
+        <v>0.036</v>
       </c>
       <c r="K193">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L193" t="s">
+        <v>497</v>
       </c>
       <c r="M193" s="1">
-        <v>7917759.33</v>
+        <v>13504860.0</v>
       </c>
       <c r="N193" s="1">
-        <v>7917759.33</v>
+        <v>13558753.5</v>
       </c>
       <c r="O193" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B194" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="C194" s="1">
-        <v>5000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.777</v>
+        <v>100.79</v>
       </c>
       <c r="E194" s="1">
-        <v>101.91</v>
+        <v>100.95</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5095500.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-56650.0</v>
+        <v>-4480.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.1117652830929</v>
+        <v>-0.15849430411095</v>
       </c>
       <c r="K194">
-        <v>1.67</v>
+        <v>0.91</v>
       </c>
       <c r="L194" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="M194" s="1">
-        <v>5038850.0</v>
+        <v>2822120.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5122189.04</v>
+        <v>2847626.85</v>
       </c>
       <c r="O194" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B195" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C195" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.8634506</v>
+        <v>100.961</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0</v>
+        <v>101.13</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>0.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-6827.47</v>
+        <v>-25350.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0</v>
+        <v>-0.16711163848512</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="L195" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="M195" s="1">
-        <v>-6827.47</v>
+        <v>15144150.0</v>
       </c>
       <c r="N195" s="1">
-        <v>-10312.47</v>
+        <v>15285930.82</v>
       </c>
       <c r="O195" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="B196" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="C196" s="1">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.868375</v>
+        <v>98.232</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0</v>
+        <v>98.09</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>0.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2106.0</v>
+        <v>1704.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0</v>
+        <v>0.14476501172393</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="L196" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="M196" s="1">
-        <v>-2106.0</v>
+        <v>1178784.0</v>
       </c>
       <c r="N196" s="1">
-        <v>-3180.2</v>
+        <v>1187356.6</v>
       </c>
       <c r="O196" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="B197" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="C197" s="1">
-        <v>15000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.9480926</v>
+        <v>100.777</v>
       </c>
       <c r="E197" s="1">
-        <v>0.0</v>
+        <v>102.17515152</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>0.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-7786.11</v>
+        <v>-92278.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0</v>
+        <v>-1.3683870240644</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
+        <v>1.63</v>
       </c>
       <c r="L197" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="M197" s="1">
-        <v>-7786.11</v>
+        <v>6651282.0</v>
       </c>
       <c r="N197" s="1">
-        <v>-27456.32</v>
+        <v>6759187.48</v>
       </c>
       <c r="O197" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>510</v>
+      </c>
+      <c r="B198" t="s">
+        <v>511</v>
       </c>
       <c r="C198" s="1">
-        <v>5000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0067998</v>
+        <v>99.903</v>
       </c>
       <c r="E198" s="1">
-        <v>0.0</v>
+        <v>97.43991173</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>0.0</v>
+        <v>10718390.29</v>
       </c>
       <c r="I198" s="1">
-        <v>339.99</v>
+        <v>270939.71</v>
       </c>
       <c r="J198" s="1">
-        <v>0</v>
+        <v>2.5278022414689</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>228.86</v>
+        <v>0.19</v>
+      </c>
+      <c r="L198" t="s">
+        <v>512</v>
       </c>
       <c r="M198" s="1">
-        <v>339.99</v>
+        <v>10989330.0</v>
       </c>
       <c r="N198" s="1">
-        <v>568.85</v>
+        <v>11010305.34</v>
       </c>
       <c r="O198" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>2624616572</v>
+        <v>513</v>
+      </c>
+      <c r="B199" t="s">
+        <v>514</v>
       </c>
       <c r="C199" s="1">
-        <v>3900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.99599051</v>
+        <v>100.441</v>
       </c>
       <c r="E199" s="1">
-        <v>0.0</v>
+        <v>100.493844</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>0.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I199" s="1">
-        <v>-156.37</v>
+        <v>-2642.2</v>
       </c>
       <c r="J199" s="1">
-        <v>0</v>
+        <v>-0.052584315512898</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>798.53</v>
+        <v>1.38</v>
+      </c>
+      <c r="L199" t="s">
+        <v>515</v>
       </c>
       <c r="M199" s="1">
-        <v>-156.37</v>
+        <v>5022050.0</v>
       </c>
       <c r="N199" s="1">
-        <v>642.16</v>
+        <v>5090971.23</v>
       </c>
       <c r="O199" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>2631260012</v>
+        <v>516</v>
+      </c>
+      <c r="B200" t="s">
+        <v>517</v>
       </c>
       <c r="C200" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.98499267</v>
+        <v>99.233</v>
       </c>
       <c r="E200" s="1">
-        <v>0.0</v>
+        <v>99.2</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>0.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-675.33</v>
+        <v>6600.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0</v>
+        <v>0.033266129032258</v>
       </c>
       <c r="K200">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M200" s="1">
-        <v>-675.33</v>
+        <v>19846600.0</v>
       </c>
       <c r="N200" s="1">
-        <v>-2150.8</v>
+        <v>19922764.38</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>2642155372</v>
+        <v>519</v>
+      </c>
+      <c r="B201" t="s">
+        <v>520</v>
       </c>
       <c r="C201" s="1">
-        <v>5300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.99230189</v>
+        <v>101.239</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0</v>
+        <v>101.44351064</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>0.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-408.0</v>
+        <v>-9612.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0</v>
+        <v>-0.20160051343951</v>
       </c>
       <c r="K201">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-255.28</v>
+        <v>0.51</v>
+      </c>
+      <c r="L201" t="s">
+        <v>521</v>
       </c>
       <c r="M201" s="1">
-        <v>-408.0</v>
+        <v>4758233.0</v>
       </c>
       <c r="N201" s="1">
-        <v>-663.28</v>
+        <v>4782183.68</v>
       </c>
       <c r="O201" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>522</v>
+      </c>
+      <c r="B202" t="s">
+        <v>523</v>
+      </c>
+      <c r="C202" s="1">
+        <v>10997000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.844</v>
+      </c>
+      <c r="E202" s="1">
+        <v>101.38580613</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>11149397.1</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-59582.42</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-0.53440037578355</v>
+      </c>
+      <c r="K202">
+        <v>1.05</v>
+      </c>
+      <c r="L202" t="s">
         <v>524</v>
       </c>
-      <c r="B202">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>-3144.38</v>
+        <v>11089814.68</v>
       </c>
       <c r="N202" s="1">
-        <v>-13173.18</v>
+        <v>11205584.47</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>525</v>
+      </c>
+      <c r="B203" t="s">
         <v>526</v>
       </c>
-      <c r="B203">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="1">
-        <v>25000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.99047828</v>
+        <v>101.095</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0</v>
+        <v>102.00832031</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2380.43</v>
+        <v>-233810.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0</v>
+        <v>-0.89533903675903</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-650.0</v>
+        <v>1.7</v>
+      </c>
+      <c r="L203" t="s">
+        <v>527</v>
       </c>
       <c r="M203" s="1">
-        <v>-2380.43</v>
+        <v>25880320.0</v>
       </c>
       <c r="N203" s="1">
-        <v>-3030.43</v>
+        <v>26314292.6</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>528</v>
+      </c>
+      <c r="B204" t="s">
+        <v>529</v>
       </c>
       <c r="C204" s="1">
-        <v>10000000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.9710803</v>
+        <v>101.731</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>101.82132558</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>8756634.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-2891.97</v>
+        <v>-7768.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-0.088709885556482</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>1.43</v>
       </c>
       <c r="L204" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M204" s="1">
-        <v>-2891.97</v>
+        <v>8748866.0</v>
       </c>
       <c r="N204" s="1">
-        <v>-9053.52</v>
+        <v>8871769.42</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>531</v>
+      </c>
+      <c r="B205" t="s">
+        <v>532</v>
       </c>
       <c r="C205" s="1">
-        <v>5200000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.98323577</v>
+        <v>99.077</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-871.74</v>
+        <v>1821.25</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>0.029443682613575</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L205" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="M205" s="1">
-        <v>-871.74</v>
+        <v>6187358.65</v>
       </c>
       <c r="N205" s="1">
-        <v>-2927.17</v>
+        <v>6193988.62</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>2679849762</v>
+        <v>534</v>
+      </c>
+      <c r="B206" t="s">
+        <v>535</v>
       </c>
       <c r="C206" s="1">
-        <v>11000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.98746682</v>
+        <v>100.905</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-1378.65</v>
+        <v>-10650.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>-0.081122460638468</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L206" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="M206" s="1">
-        <v>-1378.65</v>
+        <v>13117650.0</v>
       </c>
       <c r="N206" s="1">
-        <v>-3943.85</v>
+        <v>13145297.26</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>2680113432</v>
+        <v>537</v>
+      </c>
+      <c r="B207" t="s">
+        <v>538</v>
       </c>
       <c r="C207" s="1">
-        <v>15000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.9954318</v>
+        <v>99.312</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-685.23</v>
+        <v>1040.4</v>
       </c>
       <c r="J207" s="1">
-        <v>0</v>
+        <v>0.017120700941639</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>612.5</v>
+        <v>1.6</v>
+      </c>
+      <c r="L207" t="s">
+        <v>539</v>
       </c>
       <c r="M207" s="1">
-        <v>-685.23</v>
+        <v>6077894.4</v>
       </c>
       <c r="N207" s="1">
-        <v>-72.73</v>
+        <v>6175604.81</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>2681106792</v>
+        <v>540</v>
+      </c>
+      <c r="B208" t="s">
+        <v>541</v>
       </c>
       <c r="C208" s="1">
-        <v>50000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.9941979</v>
+        <v>99.042</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2901.05</v>
+        <v>25993.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>0.18916595012898</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L208" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="M208" s="1">
-        <v>-2901.05</v>
+        <v>13766838.0</v>
       </c>
       <c r="N208" s="1">
-        <v>-16657.99</v>
+        <v>13798017.79</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>2690521412</v>
+        <v>543</v>
+      </c>
+      <c r="B209" t="s">
+        <v>544</v>
       </c>
       <c r="C209" s="1">
-        <v>10000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.9905512</v>
+        <v>100.012</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>100.18117098</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>6310411.96</v>
       </c>
       <c r="I209" s="1">
-        <v>-944.88</v>
+        <v>-10656.08</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>-0.16886504506435</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
+        <v>2.12</v>
       </c>
       <c r="L209" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="M209" s="1">
-        <v>-944.88</v>
+        <v>6299755.88</v>
       </c>
       <c r="N209" s="1">
-        <v>-4401.55</v>
+        <v>6433372.34</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>2699033282</v>
+        <v>546</v>
+      </c>
+      <c r="B210" t="s">
+        <v>547</v>
       </c>
       <c r="C210" s="1">
-        <v>7500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.99202827</v>
+        <v>99.403</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-597.88</v>
+        <v>13830.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>1.4109365435625</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.09</v>
+      </c>
+      <c r="L210">
+        <v>876.71</v>
       </c>
       <c r="M210" s="1">
-        <v>-597.88</v>
+        <v>994030.0</v>
       </c>
       <c r="N210" s="1">
-        <v>-2659.73</v>
+        <v>994906.71</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>2706544722</v>
+        <v>548</v>
+      </c>
+      <c r="B211" t="s">
+        <v>549</v>
       </c>
       <c r="C211" s="1">
-        <v>50000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.98084932</v>
+        <v>100.899</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-9575.34</v>
+        <v>-3572.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.037647245311432</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>1.73</v>
       </c>
       <c r="L211" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="M211" s="1">
-        <v>-9575.34</v>
+        <v>9484506.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-54488.54</v>
+        <v>9647042.3</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>2708509122</v>
+        <v>551</v>
+      </c>
+      <c r="B212" t="s">
+        <v>552</v>
       </c>
       <c r="C212" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.98196128</v>
+        <v>99.763</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>97.37396836</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>24343492.09</v>
       </c>
       <c r="I212" s="1">
-        <v>-2254.84</v>
+        <v>597257.91</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>2.4534602833147</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L212" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="M212" s="1">
-        <v>-2254.84</v>
+        <v>24940750.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-11603.59</v>
+        <v>24981330.82</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>554</v>
+      </c>
+      <c r="B213" t="s">
+        <v>555</v>
       </c>
       <c r="C213" s="1">
-        <v>10000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.9504474</v>
+        <v>99.155</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I213" s="1">
-        <v>-4955.26</v>
+        <v>-3708.63</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.02555898167911</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>1.46</v>
       </c>
       <c r="L213" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="M213" s="1">
-        <v>-4955.26</v>
+        <v>14506376.5</v>
       </c>
       <c r="N213" s="1">
-        <v>-14026.65</v>
+        <v>14720445.92</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>2715298442</v>
+        <v>557</v>
+      </c>
+      <c r="B214" t="s">
+        <v>558</v>
       </c>
       <c r="C214" s="1">
-        <v>30000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.98145313</v>
+        <v>99.389</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I214" s="1">
-        <v>-5564.06</v>
+        <v>516504.56</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>1.630556250565</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L214" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="M214" s="1">
-        <v>-5564.06</v>
+        <v>32193090.99</v>
       </c>
       <c r="N214" s="1">
-        <v>-25015.06</v>
+        <v>32221488.58</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>560</v>
+      </c>
+      <c r="B215" t="s">
+        <v>561</v>
       </c>
       <c r="C215" s="1">
-        <v>50000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.03731682</v>
+        <v>99.136</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I215" s="1">
-        <v>18658.41</v>
+        <v>32902.7</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>0.1300231264024</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>1.37</v>
       </c>
       <c r="L215" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="M215" s="1">
-        <v>18658.41</v>
+        <v>25338170.24</v>
       </c>
       <c r="N215" s="1">
-        <v>94400.22</v>
+        <v>25688643.65</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>563</v>
+      </c>
+      <c r="B216" t="s">
+        <v>564</v>
       </c>
       <c r="C216" s="1">
-        <v>50000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.05969768</v>
+        <v>98.87</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I216" s="1">
-        <v>29848.84</v>
+        <v>-1312.5</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>-0.015169135864894</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L216" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="M216" s="1">
-        <v>29848.84</v>
+        <v>8651125.0</v>
       </c>
       <c r="N216" s="1">
-        <v>131163.84</v>
+        <v>8654630.99</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>566</v>
+      </c>
+      <c r="B217" t="s">
+        <v>567</v>
       </c>
       <c r="C217" s="1">
-        <v>10000000.0</v>
+        <v>18216000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.057766</v>
+        <v>99.875</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.71901845</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>17982656.4</v>
       </c>
       <c r="I217" s="1">
-        <v>5776.6</v>
+        <v>210573.6</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>1.1709816131503</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L217" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
       <c r="M217" s="1">
-        <v>5776.6</v>
+        <v>18193230.0</v>
       </c>
       <c r="N217" s="1">
-        <v>24886.6</v>
+        <v>18235900.36</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>569</v>
+      </c>
+      <c r="B218" t="s">
+        <v>570</v>
       </c>
       <c r="C218" s="1">
-        <v>30000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.0385607</v>
+        <v>99.203</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I218" s="1">
-        <v>11568.21</v>
+        <v>47708.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>0.53128339104642</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="L218" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="M218" s="1">
-        <v>11568.21</v>
+        <v>9027473.0</v>
       </c>
       <c r="N218" s="1">
-        <v>43149.21</v>
+        <v>9060631.9</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>572</v>
+      </c>
+      <c r="B219" t="s">
+        <v>573</v>
       </c>
       <c r="C219" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.0510811</v>
+        <v>98.205</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>98.22</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>3928800.0</v>
       </c>
       <c r="I219" s="1">
-        <v>5108.11</v>
+        <v>-600.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-0.015271838729383</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.02</v>
+      </c>
+      <c r="L219">
+        <v>780.82</v>
       </c>
       <c r="M219" s="1">
-        <v>5108.11</v>
+        <v>3928200.0</v>
       </c>
       <c r="N219" s="1">
-        <v>12633.11</v>
+        <v>3928980.82</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2782643402</v>
+        <v>574</v>
+      </c>
+      <c r="B220" t="s">
+        <v>575</v>
       </c>
       <c r="C220" s="1">
-        <v>3216000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.02262189</v>
+        <v>101.192</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I220" s="1">
-        <v>727.52</v>
+        <v>-3357.57</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.027642516891533</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>1.23</v>
       </c>
       <c r="L220" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="M220" s="1">
-        <v>727.52</v>
+        <v>12143040.0</v>
       </c>
       <c r="N220" s="1">
-        <v>4294.5</v>
+        <v>12290327.67</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>2786856992</v>
+        <v>577</v>
+      </c>
+      <c r="B221" t="s">
+        <v>578</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0137396</v>
+        <v>98.631</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1373.96</v>
+        <v>87457.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>0.24153553377193</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L221" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
       <c r="M221" s="1">
-        <v>1373.96</v>
+        <v>36296208.0</v>
       </c>
       <c r="N221" s="1">
-        <v>12329.96</v>
+        <v>36322823.75</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>580</v>
+      </c>
+      <c r="B222" t="s">
+        <v>581</v>
       </c>
       <c r="C222" s="1">
-        <v>7969000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.05438487</v>
+        <v>100.634</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>100.63928788</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>33210965.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4333.93</v>
+        <v>-1745.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>-0.0052542887567404</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L222" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="M222" s="1">
-        <v>4333.93</v>
+        <v>33209220.0</v>
       </c>
       <c r="N222" s="1">
-        <v>14319.79</v>
+        <v>33255987.13</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>583</v>
+      </c>
+      <c r="B223" t="s">
+        <v>584</v>
       </c>
       <c r="C223" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.07493704</v>
+        <v>99.069</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I223" s="1">
-        <v>18734.26</v>
+        <v>4810.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>0.024281904327278</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L223" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
       <c r="M223" s="1">
-        <v>18734.26</v>
+        <v>19813800.0</v>
       </c>
       <c r="N223" s="1">
-        <v>55454.4</v>
+        <v>19822347.95</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>586</v>
+      </c>
+      <c r="B224" t="s">
+        <v>587</v>
       </c>
       <c r="C224" s="1">
-        <v>6299000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.03917606</v>
+        <v>99.773</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I224" s="1">
-        <v>2467.7</v>
+        <v>13000.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.052145485905677</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>1.06</v>
       </c>
       <c r="L224" t="s">
-        <v>567</v>
+        <v>588</v>
       </c>
       <c r="M224" s="1">
-        <v>2467.7</v>
+        <v>24943250.0</v>
       </c>
       <c r="N224" s="1">
-        <v>10579.83</v>
+        <v>25209345.89</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>589</v>
+      </c>
+      <c r="B225" t="s">
+        <v>590</v>
       </c>
       <c r="C225" s="1">
-        <v>15000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0888922</v>
+        <v>99.519</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>97.83736655</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>7796659.74</v>
       </c>
       <c r="I225" s="1">
-        <v>13333.83</v>
+        <v>134009.37</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>1.7188049045218</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225" t="s">
-        <v>569</v>
+      <c r="L225">
+        <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>13333.83</v>
+        <v>7930669.11</v>
       </c>
       <c r="N225" s="1">
-        <v>33159.37</v>
+        <v>7930669.11</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>591</v>
+      </c>
+      <c r="B226" t="s">
+        <v>592</v>
       </c>
       <c r="C226" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.070642</v>
+        <v>100.643</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I226" s="1">
-        <v>3532.1</v>
+        <v>-63350.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-1.2432538514375</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>1.95</v>
       </c>
       <c r="L226" t="s">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="M226" s="1">
-        <v>3532.1</v>
+        <v>5032150.0</v>
       </c>
       <c r="N226" s="1">
-        <v>8962.37</v>
+        <v>5129821.23</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>594</v>
+      </c>
+      <c r="B227" t="s">
+        <v>595</v>
       </c>
       <c r="C227" s="1">
-        <v>5997000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.14116642</v>
+        <v>99.88403</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>8465.75</v>
+        <v>-5798.5</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="M227" s="1">
-        <v>8465.75</v>
+        <v>-5798.5</v>
       </c>
       <c r="N227" s="1">
-        <v>10812.84</v>
+        <v>-10015.17</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2807665232</v>
+        <v>597</v>
+      </c>
+      <c r="B228" t="s">
+        <v>598</v>
       </c>
       <c r="C228" s="1">
-        <v>30000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.05583267</v>
+        <v>99.8884025</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>16749.8</v>
+        <v>-1785.56</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="M228" s="1">
-        <v>16749.8</v>
+        <v>-1785.56</v>
       </c>
       <c r="N228" s="1">
-        <v>50569.8</v>
+        <v>-3084.89</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2813843002</v>
+        <v>600</v>
+      </c>
+      <c r="B229" t="s">
+        <v>601</v>
       </c>
       <c r="C229" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0626019</v>
+        <v>99.9626998</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>12520.38</v>
+        <v>-5595.03</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="M229" s="1">
-        <v>12520.38</v>
+        <v>-5595.03</v>
       </c>
       <c r="N229" s="1">
-        <v>30666.93</v>
+        <v>-27381.28</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="B230">
-        <v>2818053312</v>
+        <v>2621898882</v>
       </c>
       <c r="C230" s="1">
-        <v>3884000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.06998429</v>
+        <v>100.0103004</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>2718.19</v>
+        <v>515.02</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230" t="s">
-        <v>579</v>
+      <c r="L230">
+        <v>311.72</v>
       </c>
       <c r="M230" s="1">
-        <v>2718.19</v>
+        <v>515.02</v>
       </c>
       <c r="N230" s="1">
-        <v>6756.54</v>
+        <v>826.74</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="B231">
-        <v>2820060352</v>
+        <v>2631260012</v>
       </c>
       <c r="C231" s="1">
-        <v>7500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.02379853</v>
+        <v>99.99260689</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1784.89</v>
+        <v>-332.69</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="M231" s="1">
-        <v>1784.89</v>
+        <v>-332.69</v>
       </c>
       <c r="N231" s="1">
-        <v>8028.16</v>
+        <v>-2138.69</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="B232">
-        <v>2820282912</v>
+        <v>2669237042</v>
       </c>
       <c r="C232" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.05676305</v>
+        <v>99.97490213</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>11352.61</v>
+        <v>-2007.83</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="M232" s="1">
-        <v>11352.61</v>
+        <v>-2007.83</v>
       </c>
       <c r="N232" s="1">
-        <v>30954.95</v>
+        <v>-13158.83</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="B233">
-        <v>2821297082</v>
+        <v>2674133282</v>
       </c>
       <c r="C233" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.07096184</v>
+        <v>99.99579136</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>8870.23</v>
+        <v>-1052.16</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="M233" s="1">
-        <v>8870.23</v>
+        <v>-1052.16</v>
       </c>
       <c r="N233" s="1">
-        <v>22497.86</v>
+        <v>-2959.03</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="B234">
-        <v>2829527952</v>
+        <v>2675905932</v>
       </c>
       <c r="C234" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0378717</v>
+        <v>99.9784068</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>3787.17</v>
+        <v>-2159.32</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="M234" s="1">
-        <v>3787.17</v>
+        <v>-2159.32</v>
       </c>
       <c r="N234" s="1">
-        <v>13649.95</v>
+        <v>-8904.87</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="B235">
-        <v>2833851572</v>
+        <v>2677223842</v>
       </c>
       <c r="C235" s="1">
-        <v>10000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0689719</v>
+        <v>99.98986019</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>6897.19</v>
+        <v>-527.27</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="M235" s="1">
-        <v>6897.19</v>
+        <v>-527.27</v>
       </c>
       <c r="N235" s="1">
-        <v>16347.19</v>
+        <v>-2911.21</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="B236">
-        <v>2834781292</v>
+        <v>2679849762</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.04295585</v>
+        <v>99.994968</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>8591.17</v>
+        <v>-553.52</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="M236" s="1">
-        <v>8591.17</v>
+        <v>-553.52</v>
       </c>
       <c r="N236" s="1">
-        <v>23527.23</v>
+        <v>-3926.86</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="B237">
-        <v>2837008342</v>
+        <v>2706544722</v>
       </c>
       <c r="C237" s="1">
-        <v>24000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01933279</v>
+        <v>99.99428784</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>4639.87</v>
+        <v>-2856.08</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="M237" s="1">
-        <v>4639.87</v>
+        <v>-2856.08</v>
       </c>
       <c r="N237" s="1">
-        <v>22698.2</v>
+        <v>-54531.64</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="B238">
-        <v>2837532542</v>
+        <v>2708509122</v>
       </c>
       <c r="C238" s="1">
-        <v>3507000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.07171286</v>
+        <v>99.99400872</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>2514.97</v>
+        <v>-748.91</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="M238" s="1">
-        <v>2514.97</v>
+        <v>-748.91</v>
       </c>
       <c r="N238" s="1">
-        <v>5921.39</v>
+        <v>-11607.98</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="B239">
-        <v>2838401762</v>
+        <v>2715283662</v>
       </c>
       <c r="C239" s="1">
-        <v>3849000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.00985581</v>
+        <v>99.9616811</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>379.35</v>
+        <v>-3831.89</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="M239" s="1">
-        <v>379.35</v>
+        <v>-3831.89</v>
       </c>
       <c r="N239" s="1">
-        <v>3051.2</v>
+        <v>-13860.53</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B240">
-        <v>2838692972</v>
+        <v>2715298442</v>
       </c>
       <c r="C240" s="1">
-        <v>1143000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.01013036</v>
+        <v>99.99241063</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>115.79</v>
+        <v>-2276.81</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240">
-        <v>818.33</v>
+      <c r="L240" t="s">
+        <v>623</v>
       </c>
       <c r="M240" s="1">
-        <v>115.79</v>
+        <v>-2276.81</v>
       </c>
       <c r="N240" s="1">
-        <v>934.12</v>
+        <v>-24989.31</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>599</v>
+        <v>624</v>
       </c>
       <c r="B241">
-        <v>2842055272</v>
+        <v>2753099542</v>
       </c>
       <c r="C241" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.0794178</v>
+        <v>100.02539948</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>7941.78</v>
+        <v>12699.74</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>600</v>
+        <v>625</v>
       </c>
       <c r="M241" s="1">
-        <v>7941.78</v>
+        <v>12699.74</v>
       </c>
       <c r="N241" s="1">
-        <v>18170.89</v>
+        <v>94763.63</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>601</v>
+        <v>626</v>
       </c>
       <c r="B242">
-        <v>2842080562</v>
+        <v>2760392002</v>
       </c>
       <c r="C242" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0246448</v>
+        <v>100.04215294</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>3696.72</v>
+        <v>21076.47</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>602</v>
+        <v>627</v>
       </c>
       <c r="M242" s="1">
-        <v>3696.72</v>
+        <v>21076.47</v>
       </c>
       <c r="N242" s="1">
-        <v>15976.43</v>
+        <v>131629.38</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>603</v>
+        <v>628</v>
       </c>
       <c r="B243">
-        <v>2844936832</v>
+        <v>2763112582</v>
       </c>
       <c r="C243" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0760045</v>
+        <v>100.041042</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>9120.54</v>
+        <v>4104.2</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="M243" s="1">
-        <v>9120.54</v>
+        <v>4104.2</v>
       </c>
       <c r="N243" s="1">
-        <v>21676.44</v>
+        <v>24979.2</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>605</v>
+        <v>630</v>
       </c>
       <c r="B244">
-        <v>2855281262</v>
+        <v>2773882062</v>
       </c>
       <c r="C244" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.05781005</v>
+        <v>100.02924457</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>12371.35</v>
+        <v>8773.37</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="M244" s="1">
-        <v>12371.35</v>
+        <v>8773.37</v>
       </c>
       <c r="N244" s="1">
-        <v>25712.83</v>
+        <v>43453.37</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="B245">
-        <v>2861772472</v>
+        <v>2777134362</v>
       </c>
       <c r="C245" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0025638</v>
+        <v>100.0428001</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>128.19</v>
+        <v>4280.01</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>608</v>
+        <v>633</v>
       </c>
       <c r="M245" s="1">
-        <v>128.19</v>
+        <v>4280.01</v>
       </c>
       <c r="N245" s="1">
-        <v>1360.69</v>
+        <v>12841.01</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>609</v>
+        <v>634</v>
       </c>
       <c r="B246">
-        <v>2862709272</v>
+        <v>2782643402</v>
       </c>
       <c r="C246" s="1">
-        <v>12500000.0</v>
+        <v>3216000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.05423496</v>
+        <v>100.0114176</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>6779.37</v>
+        <v>367.19</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="M246" s="1">
-        <v>6779.37</v>
+        <v>367.19</v>
       </c>
       <c r="N246" s="1">
-        <v>12571.14</v>
+        <v>4310.82</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>611</v>
+        <v>636</v>
       </c>
       <c r="B247">
-        <v>2863882182</v>
+        <v>2786856992</v>
       </c>
       <c r="C247" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0592861</v>
+        <v>100.0017688</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>17785.83</v>
+        <v>176.88</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>612</v>
+        <v>637</v>
       </c>
       <c r="M247" s="1">
-        <v>17785.83</v>
+        <v>176.88</v>
       </c>
       <c r="N247" s="1">
-        <v>32443.33</v>
+        <v>12343.88</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="B248">
-        <v>2863986052</v>
+        <v>2788199742</v>
       </c>
       <c r="C248" s="1">
-        <v>30000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.01117757</v>
+        <v>100.04161664</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>3353.27</v>
+        <v>3316.43</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>614</v>
+        <v>639</v>
       </c>
       <c r="M248" s="1">
-        <v>3353.27</v>
+        <v>3316.43</v>
       </c>
       <c r="N248" s="1">
-        <v>13124.94</v>
+        <v>14413.82</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>615</v>
+        <v>640</v>
       </c>
       <c r="B249">
-        <v>2870136642</v>
+        <v>2792185192</v>
       </c>
       <c r="C249" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.0049278</v>
+        <v>100.05949588</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>246.39</v>
+        <v>14873.97</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>616</v>
+        <v>641</v>
       </c>
       <c r="M249" s="1">
-        <v>246.39</v>
+        <v>14873.97</v>
       </c>
       <c r="N249" s="1">
-        <v>1608.18</v>
+        <v>55859.11</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>617</v>
+        <v>642</v>
       </c>
       <c r="B250">
-        <v>2870139172</v>
+        <v>2798428702</v>
       </c>
       <c r="C250" s="1">
-        <v>9100000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.08024407</v>
+        <v>100.024291</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>7302.21</v>
+        <v>1530.09</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>618</v>
+        <v>643</v>
       </c>
       <c r="M250" s="1">
-        <v>7302.21</v>
+        <v>1530.09</v>
       </c>
       <c r="N250" s="1">
-        <v>10411.68</v>
+        <v>10618.15</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="B251">
-        <v>2874445782</v>
+        <v>2798594422</v>
       </c>
       <c r="C251" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0278316</v>
+        <v>100.07383293</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4174.74</v>
+        <v>11074.94</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>620</v>
+        <v>645</v>
       </c>
       <c r="M251" s="1">
-        <v>4174.74</v>
+        <v>11074.94</v>
       </c>
       <c r="N251" s="1">
-        <v>9192.87</v>
+        <v>33508.61</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>621</v>
+        <v>646</v>
       </c>
       <c r="B252">
-        <v>2874472682</v>
+        <v>2805968982</v>
       </c>
       <c r="C252" s="1">
-        <v>11100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.06761486</v>
+        <v>100.05852</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>7505.25</v>
+        <v>2926.0</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>622</v>
+        <v>647</v>
       </c>
       <c r="M252" s="1">
-        <v>7505.25</v>
+        <v>2926.0</v>
       </c>
       <c r="N252" s="1">
-        <v>11423.55</v>
+        <v>9068.27</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
       <c r="B253">
-        <v>2874671822</v>
+        <v>2806083582</v>
       </c>
       <c r="C253" s="1">
-        <v>2600000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.06594654</v>
+        <v>100.1341339</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1714.61</v>
+        <v>8044.01</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253">
-        <v>896.14</v>
+      <c r="L253" t="s">
+        <v>649</v>
       </c>
       <c r="M253" s="1">
-        <v>1714.61</v>
+        <v>8044.01</v>
       </c>
       <c r="N253" s="1">
-        <v>2610.75</v>
+        <v>11274.4</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>624</v>
+        <v>650</v>
       </c>
       <c r="B254">
-        <v>2874739212</v>
+        <v>2807665232</v>
       </c>
       <c r="C254" s="1">
-        <v>3500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.06628029</v>
+        <v>100.04222903</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>2319.81</v>
+        <v>12668.71</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>625</v>
+        <v>651</v>
       </c>
       <c r="M254" s="1">
-        <v>2319.81</v>
+        <v>12668.71</v>
       </c>
       <c r="N254" s="1">
-        <v>3531.98</v>
+        <v>50897.46</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>626</v>
+        <v>652</v>
       </c>
       <c r="B255">
-        <v>2877251822</v>
+        <v>2813843002</v>
       </c>
       <c r="C255" s="1">
-        <v>6300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.09956429</v>
+        <v>100.05250845</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>6272.55</v>
+        <v>10501.69</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255">
-        <v>85.4</v>
+      <c r="L255" t="s">
+        <v>653</v>
       </c>
       <c r="M255" s="1">
-        <v>6272.55</v>
+        <v>10501.69</v>
       </c>
       <c r="N255" s="1">
-        <v>6357.95</v>
+        <v>31113.24</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="B256">
-        <v>2880689472</v>
+        <v>2818053312</v>
       </c>
       <c r="C256" s="1">
-        <v>50000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0511378</v>
+        <v>100.0579915</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>25568.9</v>
+        <v>2252.39</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>628</v>
+        <v>655</v>
       </c>
       <c r="M256" s="1">
-        <v>25568.9</v>
+        <v>2252.39</v>
       </c>
       <c r="N256" s="1">
-        <v>43370.01</v>
+        <v>6838.48</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>629</v>
+        <v>656</v>
       </c>
       <c r="B257">
-        <v>2892744262</v>
+        <v>2820060352</v>
       </c>
       <c r="C257" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.04969487</v>
+        <v>100.01271227</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>14908.46</v>
+        <v>953.42</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="M257" s="1">
-        <v>14908.46</v>
+        <v>953.42</v>
       </c>
       <c r="N257" s="1">
-        <v>24258.71</v>
+        <v>8065.0</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="B258">
-        <v>2892891122</v>
+        <v>2820282912</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.04907647</v>
+        <v>100.0447247</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>7361.47</v>
+        <v>8944.94</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="M258" s="1">
-        <v>7361.47</v>
+        <v>8944.94</v>
       </c>
       <c r="N258" s="1">
-        <v>11979.51</v>
+        <v>31230.28</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="B259">
-        <v>2922922912</v>
+        <v>2821297082</v>
       </c>
       <c r="C259" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.00630253</v>
+        <v>100.05780728</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>945.38</v>
+        <v>7225.91</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="M259" s="1">
-        <v>945.38</v>
+        <v>7225.91</v>
       </c>
       <c r="N259" s="1">
-        <v>2060.72</v>
+        <v>22731.92</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="B260">
-        <v>2922947892</v>
+        <v>2829527952</v>
       </c>
       <c r="C260" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0315973</v>
+        <v>100.0242408</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>3159.73</v>
+        <v>2424.08</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="M260" s="1">
-        <v>3159.73</v>
+        <v>2424.08</v>
       </c>
       <c r="N260" s="1">
-        <v>4837.12</v>
+        <v>13708.3</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="B261">
-        <v>2922949092</v>
+        <v>2833851572</v>
       </c>
       <c r="C261" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0347493</v>
+        <v>100.0571723</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>3474.93</v>
+        <v>5717.23</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="M261" s="1">
-        <v>3474.93</v>
+        <v>5717.23</v>
       </c>
       <c r="N261" s="1">
-        <v>5197.74</v>
+        <v>16556.48</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="B262">
-        <v>2923119892</v>
+        <v>2834781292</v>
       </c>
       <c r="C262" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.04348864</v>
+        <v>100.03271095</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>4783.75</v>
+        <v>6542.19</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262">
-        <v>216.45</v>
+      <c r="L262" t="s">
+        <v>667</v>
       </c>
       <c r="M262" s="1">
-        <v>4783.75</v>
+        <v>6542.19</v>
       </c>
       <c r="N262" s="1">
-        <v>5000.2</v>
+        <v>23730.75</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="B263">
-        <v>2924236522</v>
+        <v>2837008342</v>
       </c>
       <c r="C263" s="1">
-        <v>6400000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.04541594</v>
+        <v>100.00822104</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2906.62</v>
+        <v>1973.05</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="M263" s="1">
-        <v>2906.62</v>
+        <v>1973.05</v>
       </c>
       <c r="N263" s="1">
-        <v>4189.18</v>
+        <v>22775.18</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>642</v>
+        <v>670</v>
       </c>
       <c r="B264">
-        <v>2924470782</v>
+        <v>2837532542</v>
       </c>
       <c r="C264" s="1">
-        <v>1700000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05178882</v>
+        <v>100.05938067</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>880.41</v>
+        <v>2082.48</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>371.28</v>
+      <c r="L264" t="s">
+        <v>671</v>
       </c>
       <c r="M264" s="1">
-        <v>880.41</v>
+        <v>2082.48</v>
       </c>
       <c r="N264" s="1">
-        <v>1251.69</v>
+        <v>5995.05</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>672</v>
       </c>
       <c r="B265">
-        <v>2925413132</v>
+        <v>2842055272</v>
       </c>
       <c r="C265" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.008701</v>
+        <v>100.0661367</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>870.1</v>
+        <v>6613.67</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="M265" s="1">
-        <v>870.1</v>
+        <v>6613.67</v>
       </c>
       <c r="N265" s="1">
-        <v>1874.71</v>
+        <v>18397.78</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>645</v>
+        <v>674</v>
       </c>
       <c r="B266">
-        <v>2926627572</v>
+        <v>2842080562</v>
       </c>
       <c r="C266" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.06092965</v>
+        <v>100.01244987</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>12185.93</v>
+        <v>1867.48</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="M266" s="1">
-        <v>12185.93</v>
+        <v>1867.48</v>
       </c>
       <c r="N266" s="1">
-        <v>17791.54</v>
+        <v>16046.57</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>647</v>
+        <v>676</v>
       </c>
       <c r="B267">
-        <v>2926707222</v>
+        <v>2844936832</v>
       </c>
       <c r="C267" s="1">
-        <v>8400000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.05799667</v>
+        <v>100.06184817</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>4871.72</v>
+        <v>7421.78</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>648</v>
+        <v>677</v>
       </c>
       <c r="M267" s="1">
-        <v>4871.72</v>
+        <v>7421.78</v>
       </c>
       <c r="N267" s="1">
-        <v>7166.97</v>
+        <v>21900.98</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>649</v>
+        <v>678</v>
       </c>
       <c r="B268">
-        <v>2935657822</v>
+        <v>2855281262</v>
       </c>
       <c r="C268" s="1">
-        <v>40000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.06706178</v>
+        <v>100.05005636</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>26824.71</v>
+        <v>10712.06</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>650</v>
+        <v>679</v>
       </c>
       <c r="M268" s="1">
-        <v>26824.71</v>
+        <v>10712.06</v>
       </c>
       <c r="N268" s="1">
-        <v>37876.93</v>
+        <v>26306.95</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="B269">
-        <v>2937267392</v>
+        <v>2862709272</v>
       </c>
       <c r="C269" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0254009</v>
+        <v>100.05042616</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2540.09</v>
+        <v>6303.27</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="M269" s="1">
-        <v>2540.09</v>
+        <v>6303.27</v>
       </c>
       <c r="N269" s="1">
-        <v>4133.97</v>
+        <v>13142.86</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>653</v>
+        <v>682</v>
       </c>
       <c r="B270">
-        <v>2947946482</v>
+        <v>2863882182</v>
       </c>
       <c r="C270" s="1">
-        <v>22900000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.04631472</v>
+        <v>100.05513487</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>10606.07</v>
+        <v>16540.46</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>654</v>
+        <v>683</v>
       </c>
       <c r="M270" s="1">
-        <v>10606.07</v>
+        <v>16540.46</v>
       </c>
       <c r="N270" s="1">
-        <v>14234.13</v>
+        <v>33868.46</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>655</v>
+        <v>684</v>
       </c>
       <c r="B271">
-        <v>2949187922</v>
+        <v>2863986052</v>
       </c>
       <c r="C271" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0343194</v>
+        <v>100.00514923</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>10295.82</v>
+        <v>1544.77</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>656</v>
+        <v>685</v>
       </c>
       <c r="M271" s="1">
-        <v>10295.82</v>
+        <v>1544.77</v>
       </c>
       <c r="N271" s="1">
-        <v>14222.82</v>
+        <v>13211.69</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>2949233212</v>
+        <v>2870139172</v>
       </c>
       <c r="C272" s="1">
-        <v>25000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.03203104</v>
+        <v>100.07810835</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>8007.76</v>
+        <v>7107.86</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="M272" s="1">
-        <v>8007.76</v>
+        <v>7107.86</v>
       </c>
       <c r="N272" s="1">
-        <v>11105.26</v>
+        <v>11092.6</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="B273">
-        <v>2962036302</v>
+        <v>2874445782</v>
       </c>
       <c r="C273" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.014606</v>
+        <v>100.02227773</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>584.24</v>
+        <v>3341.66</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>290.31</v>
+      <c r="L273" t="s">
+        <v>689</v>
       </c>
       <c r="M273" s="1">
-        <v>584.24</v>
+        <v>3341.66</v>
       </c>
       <c r="N273" s="1">
-        <v>874.55</v>
+        <v>9370.41</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>660</v>
+        <v>690</v>
       </c>
       <c r="B274">
-        <v>2962647782</v>
+        <v>2874472682</v>
       </c>
       <c r="C274" s="1">
-        <v>20000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.0121256</v>
+        <v>100.06554324</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2425.12</v>
+        <v>7275.3</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="M274" s="1">
-        <v>2425.12</v>
+        <v>7275.3</v>
       </c>
       <c r="N274" s="1">
-        <v>3462.51</v>
+        <v>12152.27</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>692</v>
       </c>
       <c r="B275">
-        <v>2962651672</v>
+        <v>2874671822</v>
       </c>
       <c r="C275" s="1">
-        <v>40000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.01699425</v>
+        <v>100.06405885</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>6797.7</v>
+        <v>1665.53</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>663</v>
+        <v>693</v>
       </c>
       <c r="M275" s="1">
-        <v>6797.7</v>
+        <v>1665.53</v>
       </c>
       <c r="N275" s="1">
-        <v>9424.7</v>
+        <v>2781.34</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>664</v>
+        <v>694</v>
       </c>
       <c r="B276">
-        <v>2963783942</v>
+        <v>2874739212</v>
       </c>
       <c r="C276" s="1">
-        <v>14000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.01814864</v>
+        <v>100.06435571</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>2540.81</v>
+        <v>2252.45</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>947.34</v>
+      <c r="L276" t="s">
+        <v>695</v>
       </c>
       <c r="M276" s="1">
-        <v>2540.81</v>
+        <v>2252.45</v>
       </c>
       <c r="N276" s="1">
-        <v>3488.15</v>
+        <v>3761.65</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>665</v>
+        <v>696</v>
       </c>
       <c r="B277">
-        <v>2963841042</v>
+        <v>2877251822</v>
       </c>
       <c r="C277" s="1">
-        <v>1709000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.01998245</v>
+        <v>100.09579349</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>341.5</v>
+        <v>6034.99</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
-        <v>138.91</v>
+        <v>654.26</v>
       </c>
       <c r="M277" s="1">
-        <v>341.5</v>
+        <v>6034.99</v>
       </c>
       <c r="N277" s="1">
-        <v>480.41</v>
+        <v>6689.25</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>666</v>
+        <v>697</v>
       </c>
       <c r="B278">
-        <v>2979716682</v>
+        <v>2880689472</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0108883</v>
+        <v>100.04918896</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1088.83</v>
+        <v>24594.48</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278">
-        <v>418.44</v>
+      <c r="L278" t="s">
+        <v>698</v>
       </c>
       <c r="M278" s="1">
-        <v>1088.83</v>
+        <v>24594.48</v>
       </c>
       <c r="N278" s="1">
-        <v>1507.27</v>
+        <v>46056.29</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>667</v>
+        <v>699</v>
       </c>
       <c r="B279">
-        <v>2983096372</v>
+        <v>2892744262</v>
       </c>
       <c r="C279" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.00049043</v>
+        <v>100.048546</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>34.33</v>
+        <v>14563.8</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>235.59</v>
+      <c r="L279" t="s">
+        <v>700</v>
       </c>
       <c r="M279" s="1">
-        <v>34.33</v>
+        <v>14563.8</v>
       </c>
       <c r="N279" s="1">
-        <v>269.92</v>
+        <v>25989.13</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>668</v>
+        <v>701</v>
       </c>
       <c r="B280">
-        <v>2984931932</v>
+        <v>2892891122</v>
       </c>
       <c r="C280" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.96696147</v>
+        <v>100.0480012</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-4955.78</v>
+        <v>7200.18</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>-216.75</v>
+      <c r="L280" t="s">
+        <v>702</v>
       </c>
       <c r="M280" s="1">
-        <v>-4955.78</v>
+        <v>7200.18</v>
       </c>
       <c r="N280" s="1">
-        <v>-5172.53</v>
+        <v>12844.52</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>669</v>
+        <v>703</v>
       </c>
       <c r="B281">
-        <v>2991145112</v>
+        <v>2922922912</v>
       </c>
       <c r="C281" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.96150156</v>
+        <v>100.0042798</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-3464.86</v>
+        <v>641.97</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>-82.88</v>
+      <c r="L281" t="s">
+        <v>704</v>
       </c>
       <c r="M281" s="1">
-        <v>-3464.86</v>
+        <v>641.97</v>
       </c>
       <c r="N281" s="1">
-        <v>-3547.74</v>
+        <v>2118.85</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>705</v>
+      </c>
+      <c r="B282">
+        <v>2922947892</v>
       </c>
       <c r="C282" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.98574462</v>
+        <v>100.0324769</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-1853.2</v>
+        <v>3247.69</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>17.2</v>
+      <c r="L282" t="s">
+        <v>706</v>
       </c>
       <c r="M282" s="1">
-        <v>-1853.2</v>
+        <v>3247.69</v>
       </c>
       <c r="N282" s="1">
-        <v>-1836.0</v>
+        <v>5397.24</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>707</v>
+      </c>
+      <c r="B283">
+        <v>2922949092</v>
       </c>
       <c r="C283" s="1">
-        <v>4700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.99320043</v>
+        <v>100.0370013</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-319.58</v>
+        <v>3700.13</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283">
-        <v>24.37</v>
+      <c r="L283" t="s">
+        <v>708</v>
       </c>
       <c r="M283" s="1">
-        <v>-319.58</v>
+        <v>3700.13</v>
       </c>
       <c r="N283" s="1">
-        <v>-295.21</v>
+        <v>5906.35</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>709</v>
+      </c>
+      <c r="B284">
+        <v>2923119892</v>
       </c>
       <c r="C284" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>99.98705044</v>
+        <v>100.04424891</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-3237.39</v>
+        <v>4867.38</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>51.83</v>
+        <v>745.44</v>
       </c>
       <c r="M284" s="1">
-        <v>-3237.39</v>
+        <v>4867.38</v>
       </c>
       <c r="N284" s="1">
-        <v>-3185.56</v>
+        <v>5612.82</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>710</v>
+      </c>
+      <c r="B285">
+        <v>2924236522</v>
       </c>
       <c r="C285" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.9855396</v>
+        <v>100.04433141</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-2169.06</v>
+        <v>2837.21</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>16.7</v>
+        <v>22.9</v>
       </c>
       <c r="M285" s="1">
-        <v>-2169.06</v>
+        <v>2837.21</v>
       </c>
       <c r="N285" s="1">
-        <v>-2152.36</v>
+        <v>2860.11</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>711</v>
+      </c>
+      <c r="B286">
+        <v>2924470782</v>
       </c>
       <c r="C286" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.98793347</v>
+        <v>100.05026588</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-3619.96</v>
+        <v>854.52</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>11.47</v>
+        <v>6.65</v>
       </c>
       <c r="M286" s="1">
-        <v>-3619.96</v>
+        <v>854.52</v>
       </c>
       <c r="N286" s="1">
-        <v>-3608.49</v>
+        <v>861.17</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>712</v>
+      </c>
+      <c r="B287">
+        <v>2925413132</v>
       </c>
       <c r="C287" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.98516738</v>
+        <v>100.0059953</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-1928.24</v>
+        <v>599.53</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287">
-        <v>13.61</v>
+      <c r="L287" t="s">
+        <v>713</v>
       </c>
       <c r="M287" s="1">
-        <v>-1928.24</v>
+        <v>599.53</v>
       </c>
       <c r="N287" s="1">
-        <v>-1914.63</v>
+        <v>1917.2</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>714</v>
+      </c>
+      <c r="B288">
+        <v>2926627572</v>
       </c>
       <c r="C288" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>99.98560928</v>
+        <v>100.0604526</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-3597.68</v>
+        <v>12090.52</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288">
-        <v>30.0</v>
+      <c r="L288" t="s">
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>-3597.68</v>
+        <v>12090.52</v>
       </c>
       <c r="N288" s="1">
-        <v>-3567.68</v>
+        <v>19229.74</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>716</v>
+      </c>
+      <c r="B289">
+        <v>2926707222</v>
       </c>
       <c r="C289" s="1">
-        <v>5000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>99.991687</v>
+        <v>100.05698155</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-415.65</v>
+        <v>4786.45</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289">
-        <v>5.24</v>
+      <c r="L289" t="s">
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>-415.65</v>
+        <v>4786.45</v>
       </c>
       <c r="N289" s="1">
-        <v>-410.41</v>
+        <v>7715.99</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>718</v>
+      </c>
+      <c r="B290">
+        <v>2935657822</v>
       </c>
       <c r="C290" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.9896002</v>
+        <v>100.06652395</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-1559.97</v>
+        <v>26609.58</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290">
-        <v>15.76</v>
+      <c r="L290" t="s">
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>-1559.97</v>
+        <v>26609.58</v>
       </c>
       <c r="N290" s="1">
-        <v>-1544.21</v>
+        <v>40929.03</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>720</v>
+      </c>
+      <c r="B291">
+        <v>2937267392</v>
       </c>
       <c r="C291" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.98567633</v>
+        <v>100.0225788</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-2148.55</v>
+        <v>2257.88</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291">
-        <v>9.09</v>
+      <c r="L291" t="s">
+        <v>721</v>
       </c>
       <c r="M291" s="1">
-        <v>-2148.55</v>
+        <v>2257.88</v>
       </c>
       <c r="N291" s="1">
-        <v>-2139.46</v>
+        <v>4355.6</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>722</v>
+      </c>
+      <c r="B292">
+        <v>2947946482</v>
       </c>
       <c r="C292" s="1">
-        <v>6120000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>99.96919167</v>
+        <v>100.04532048</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-1885.47</v>
+        <v>10378.39</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>-0.88</v>
+        <v>83.21</v>
       </c>
       <c r="M292" s="1">
-        <v>-1885.47</v>
+        <v>10378.39</v>
       </c>
       <c r="N292" s="1">
-        <v>-1886.35</v>
+        <v>10461.6</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>723</v>
+      </c>
+      <c r="B293">
+        <v>2949187922</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.00202047</v>
+        <v>100.03743647</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>303.07</v>
+        <v>11230.94</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293">
-        <v>0.0</v>
+      <c r="L293" t="s">
+        <v>724</v>
       </c>
       <c r="M293" s="1">
-        <v>303.07</v>
+        <v>11230.94</v>
       </c>
       <c r="N293" s="1">
-        <v>303.07</v>
+        <v>16558.94</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>725</v>
+      </c>
+      <c r="B294">
+        <v>2949233212</v>
       </c>
       <c r="C294" s="1">
-        <v>13500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.97599363</v>
+        <v>100.035369</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-3240.86</v>
+        <v>8842.25</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>-5.92</v>
+      <c r="L294" t="s">
+        <v>726</v>
       </c>
       <c r="M294" s="1">
-        <v>-3240.86</v>
+        <v>8842.25</v>
       </c>
       <c r="N294" s="1">
-        <v>-3246.78</v>
+        <v>13051.0</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>727</v>
+      </c>
+      <c r="B295">
+        <v>2962036302</v>
       </c>
       <c r="C295" s="1">
-        <v>1200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.971755</v>
+        <v>100.0155745</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-338.94</v>
+        <v>622.98</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>-0.21</v>
+        <v>417.04</v>
       </c>
       <c r="M295" s="1">
-        <v>-338.94</v>
+        <v>622.98</v>
       </c>
       <c r="N295" s="1">
-        <v>-339.15</v>
+        <v>1040.02</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>728</v>
+      </c>
+      <c r="B296">
+        <v>2962647782</v>
       </c>
       <c r="C296" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.95728654</v>
+        <v>100.0144658</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-2735.37</v>
+        <v>2893.16</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>-61.98</v>
+      <c r="L296" t="s">
+        <v>729</v>
       </c>
       <c r="M296" s="1">
-        <v>-2735.37</v>
+        <v>2893.16</v>
       </c>
       <c r="N296" s="1">
-        <v>-2797.35</v>
+        <v>4406.72</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>730</v>
+      </c>
+      <c r="B297">
+        <v>2962651672</v>
       </c>
       <c r="C297" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.98612923</v>
+        <v>100.02144815</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-4161.23</v>
+        <v>8579.26</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>40.58</v>
+      <c r="L297" t="s">
+        <v>731</v>
       </c>
       <c r="M297" s="1">
-        <v>-4161.23</v>
+        <v>8579.26</v>
       </c>
       <c r="N297" s="1">
-        <v>-4120.65</v>
+        <v>12368.59</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>732</v>
+      </c>
+      <c r="B298">
+        <v>2963783942</v>
       </c>
       <c r="C298" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.9945266</v>
+        <v>100.02245321</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-2189.36</v>
+        <v>3143.45</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>269.6</v>
+      <c r="L298" t="s">
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>-2189.36</v>
+        <v>3143.45</v>
       </c>
       <c r="N298" s="1">
-        <v>-1919.76</v>
+        <v>4512.77</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>734</v>
+      </c>
+      <c r="B299">
+        <v>2963841042</v>
       </c>
       <c r="C299" s="1">
-        <v>25000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.99159888</v>
+        <v>100.02058923</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-2100.28</v>
+        <v>351.87</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>60.86</v>
+        <v>199.39</v>
       </c>
       <c r="M299" s="1">
-        <v>-2100.28</v>
+        <v>351.87</v>
       </c>
       <c r="N299" s="1">
-        <v>-2039.42</v>
+        <v>551.26</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>735</v>
+      </c>
+      <c r="B300">
+        <v>2979716682</v>
       </c>
       <c r="C300" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.98967084</v>
+        <v>100.0153461</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-2582.29</v>
+        <v>1534.61</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>60.86</v>
+        <v>650.16</v>
       </c>
       <c r="M300" s="1">
-        <v>-2582.29</v>
+        <v>1534.61</v>
       </c>
       <c r="N300" s="1">
-        <v>-2521.43</v>
+        <v>2184.77</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>736</v>
+      </c>
+      <c r="B301">
+        <v>2983096372</v>
       </c>
       <c r="C301" s="1">
-        <v>25000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.99410724</v>
+        <v>100.002964</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1473.19</v>
+        <v>207.48</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>60.86</v>
+        <v>12.78</v>
       </c>
       <c r="M301" s="1">
-        <v>-1473.19</v>
+        <v>207.48</v>
       </c>
       <c r="N301" s="1">
-        <v>-1412.33</v>
+        <v>220.26</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>737</v>
+      </c>
+      <c r="B302">
+        <v>2984931932</v>
       </c>
       <c r="C302" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.9702158</v>
+        <v>99.97225833</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-2978.42</v>
+        <v>-4161.25</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>708</v>
+      <c r="L302">
+        <v>-69.42</v>
       </c>
       <c r="M302" s="1">
-        <v>-2978.42</v>
+        <v>-4161.25</v>
       </c>
       <c r="N302" s="1">
-        <v>-12225.75</v>
+        <v>-4230.67</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>738</v>
+      </c>
+      <c r="B303">
+        <v>2991145112</v>
       </c>
       <c r="C303" s="1">
-        <v>5000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.9661408</v>
+        <v>99.96873478</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-1692.96</v>
+        <v>-2813.87</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
-      <c r="L303" t="s">
-        <v>711</v>
+      <c r="L303">
+        <v>-227.85</v>
       </c>
       <c r="M303" s="1">
-        <v>-1692.96</v>
+        <v>-2813.87</v>
       </c>
       <c r="N303" s="1">
-        <v>-7145.16</v>
+        <v>-3041.72</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>739</v>
+      </c>
+      <c r="B304" t="s">
+        <v>740</v>
+      </c>
+      <c r="C304" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.990649</v>
+      </c>
+      <c r="E304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-1215.63</v>
+      </c>
+      <c r="J304" s="1">
+        <v>0</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304">
+        <v>49.27</v>
+      </c>
+      <c r="M304" s="1">
+        <v>-1215.63</v>
+      </c>
+      <c r="N304" s="1">
+        <v>-1166.36</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>741</v>
+      </c>
+      <c r="B305" t="s">
+        <v>742</v>
+      </c>
+      <c r="C305" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.99731362</v>
+      </c>
+      <c r="E305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-126.26</v>
+      </c>
+      <c r="J305" s="1">
+        <v>0</v>
+      </c>
+      <c r="K305">
+        <v>0.0</v>
+      </c>
+      <c r="L305">
+        <v>64.46</v>
+      </c>
+      <c r="M305" s="1">
+        <v>-126.26</v>
+      </c>
+      <c r="N305" s="1">
+        <v>-61.8</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>743</v>
+      </c>
+      <c r="B306" t="s">
+        <v>744</v>
+      </c>
+      <c r="C306" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.99185176</v>
+      </c>
+      <c r="E306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-2037.06</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306">
+        <v>139.69</v>
+      </c>
+      <c r="M306" s="1">
+        <v>-2037.06</v>
+      </c>
+      <c r="N306" s="1">
+        <v>-1897.37</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>745</v>
+      </c>
+      <c r="B307" t="s">
+        <v>746</v>
+      </c>
+      <c r="C307" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.99024887</v>
+      </c>
+      <c r="E307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-1462.67</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0</v>
+      </c>
+      <c r="K307">
+        <v>0.0</v>
+      </c>
+      <c r="L307">
+        <v>53.49</v>
+      </c>
+      <c r="M307" s="1">
+        <v>-1462.67</v>
+      </c>
+      <c r="N307" s="1">
+        <v>-1409.18</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>747</v>
+      </c>
+      <c r="B308" t="s">
+        <v>748</v>
+      </c>
+      <c r="C308" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.99466703</v>
+      </c>
+      <c r="E308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1599.89</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0</v>
+      </c>
+      <c r="K308">
+        <v>0.0</v>
+      </c>
+      <c r="L308">
+        <v>46.64</v>
+      </c>
+      <c r="M308" s="1">
+        <v>-1599.89</v>
+      </c>
+      <c r="N308" s="1">
+        <v>-1553.25</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>749</v>
+      </c>
+      <c r="B309" t="s">
+        <v>750</v>
+      </c>
+      <c r="C309" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.98956238</v>
+      </c>
+      <c r="E309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-1356.89</v>
+      </c>
+      <c r="J309" s="1">
+        <v>0</v>
+      </c>
+      <c r="K309">
+        <v>0.0</v>
+      </c>
+      <c r="L309">
+        <v>44.31</v>
+      </c>
+      <c r="M309" s="1">
+        <v>-1356.89</v>
+      </c>
+      <c r="N309" s="1">
+        <v>-1312.58</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>751</v>
+      </c>
+      <c r="B310" t="s">
+        <v>750</v>
+      </c>
+      <c r="C310" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.9899106</v>
+      </c>
+      <c r="E310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-2522.35</v>
+      </c>
+      <c r="J310" s="1">
+        <v>0</v>
+      </c>
+      <c r="K310">
+        <v>0.0</v>
+      </c>
+      <c r="L310">
+        <v>98.41</v>
+      </c>
+      <c r="M310" s="1">
+        <v>-2522.35</v>
+      </c>
+      <c r="N310" s="1">
+        <v>-2423.94</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>752</v>
+      </c>
+      <c r="B311" t="s">
+        <v>750</v>
+      </c>
+      <c r="C311" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>99.9980254</v>
+      </c>
+      <c r="E311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-98.73</v>
+      </c>
+      <c r="J311" s="1">
+        <v>0</v>
+      </c>
+      <c r="K311">
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>17.04</v>
+      </c>
+      <c r="M311" s="1">
+        <v>-98.73</v>
+      </c>
+      <c r="N311" s="1">
+        <v>-81.69</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>753</v>
+      </c>
+      <c r="B312" t="s">
+        <v>754</v>
+      </c>
+      <c r="C312" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.99322373</v>
+      </c>
+      <c r="E312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-1016.44</v>
+      </c>
+      <c r="J312" s="1">
+        <v>0</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>104.89</v>
+      </c>
+      <c r="M312" s="1">
+        <v>-1016.44</v>
+      </c>
+      <c r="N312" s="1">
+        <v>-911.55</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>755</v>
+      </c>
+      <c r="B313" t="s">
+        <v>754</v>
+      </c>
+      <c r="C313" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.98959427</v>
+      </c>
+      <c r="E313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-1560.86</v>
+      </c>
+      <c r="J313" s="1">
+        <v>0</v>
+      </c>
+      <c r="K313">
+        <v>0.0</v>
+      </c>
+      <c r="L313">
+        <v>53.22</v>
+      </c>
+      <c r="M313" s="1">
+        <v>-1560.86</v>
+      </c>
+      <c r="N313" s="1">
+        <v>-1507.64</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>756</v>
+      </c>
+      <c r="B314" t="s">
+        <v>757</v>
+      </c>
+      <c r="C314" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.96735572</v>
+      </c>
+      <c r="E314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-1997.83</v>
+      </c>
+      <c r="J314" s="1">
+        <v>0</v>
+      </c>
+      <c r="K314">
+        <v>0.0</v>
+      </c>
+      <c r="L314">
+        <v>-30.21</v>
+      </c>
+      <c r="M314" s="1">
+        <v>-1997.83</v>
+      </c>
+      <c r="N314" s="1">
+        <v>-2028.04</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>758</v>
+      </c>
+      <c r="B315" t="s">
+        <v>759</v>
+      </c>
+      <c r="C315" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0044564</v>
+      </c>
+      <c r="E315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>668.46</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0</v>
+      </c>
+      <c r="K315">
+        <v>0.0</v>
+      </c>
+      <c r="L315">
+        <v>230.71</v>
+      </c>
+      <c r="M315" s="1">
+        <v>668.46</v>
+      </c>
+      <c r="N315" s="1">
+        <v>899.17</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>760</v>
+      </c>
+      <c r="B316" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.9886596</v>
+      </c>
+      <c r="E316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-2268.08</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0</v>
+      </c>
+      <c r="K316">
+        <v>0.0</v>
+      </c>
+      <c r="L316">
+        <v>53.68</v>
+      </c>
+      <c r="M316" s="1">
+        <v>-2268.08</v>
+      </c>
+      <c r="N316" s="1">
+        <v>-2214.4</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>762</v>
+      </c>
+      <c r="B317" t="s">
+        <v>763</v>
+      </c>
+      <c r="C317" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.9983183</v>
+      </c>
+      <c r="E317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-336.34</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0</v>
+      </c>
+      <c r="K317">
+        <v>0.0</v>
+      </c>
+      <c r="L317">
+        <v>167.08</v>
+      </c>
+      <c r="M317" s="1">
+        <v>-336.34</v>
+      </c>
+      <c r="N317" s="1">
+        <v>-169.26</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>764</v>
+      </c>
+      <c r="B318" t="s">
+        <v>765</v>
+      </c>
+      <c r="C318" s="1">
+        <v>19100000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>99.99985047</v>
+      </c>
+      <c r="E318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-28.56</v>
+      </c>
+      <c r="J318" s="1">
+        <v>0</v>
+      </c>
+      <c r="K318">
+        <v>0.0</v>
+      </c>
+      <c r="L318">
+        <v>140.1</v>
+      </c>
+      <c r="M318" s="1">
+        <v>-28.56</v>
+      </c>
+      <c r="N318" s="1">
+        <v>111.54</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>766</v>
+      </c>
+      <c r="B319" t="s">
+        <v>767</v>
+      </c>
+      <c r="C319" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>100.0033195</v>
+      </c>
+      <c r="E319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>663.9</v>
+      </c>
+      <c r="J319" s="1">
+        <v>0</v>
+      </c>
+      <c r="K319">
+        <v>0.0</v>
+      </c>
+      <c r="L319">
+        <v>111.45</v>
+      </c>
+      <c r="M319" s="1">
+        <v>663.9</v>
+      </c>
+      <c r="N319" s="1">
+        <v>775.35</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>768</v>
+      </c>
+      <c r="B320" t="s">
+        <v>767</v>
+      </c>
+      <c r="C320" s="1">
+        <v>9609000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.00317952</v>
+      </c>
+      <c r="E320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>305.52</v>
+      </c>
+      <c r="J320" s="1">
+        <v>0</v>
+      </c>
+      <c r="K320">
+        <v>0.0</v>
+      </c>
+      <c r="L320">
+        <v>100.52</v>
+      </c>
+      <c r="M320" s="1">
+        <v>305.52</v>
+      </c>
+      <c r="N320" s="1">
+        <v>406.04</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>769</v>
+      </c>
+      <c r="B321" t="s">
+        <v>770</v>
+      </c>
+      <c r="C321" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.99802085</v>
+      </c>
+      <c r="E321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-395.83</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0</v>
+      </c>
+      <c r="K321">
+        <v>0.0</v>
+      </c>
+      <c r="L321">
+        <v>130.15</v>
+      </c>
+      <c r="M321" s="1">
+        <v>-395.83</v>
+      </c>
+      <c r="N321" s="1">
+        <v>-265.68</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>771</v>
+      </c>
+      <c r="B322" t="s">
+        <v>772</v>
+      </c>
+      <c r="C322" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.98132874</v>
+      </c>
+      <c r="E322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-2520.62</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0</v>
+      </c>
+      <c r="K322">
+        <v>0.0</v>
+      </c>
+      <c r="L322">
+        <v>-73.57</v>
+      </c>
+      <c r="M322" s="1">
+        <v>-2520.62</v>
+      </c>
+      <c r="N322" s="1">
+        <v>-2594.19</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>773</v>
+      </c>
+      <c r="B323" t="s">
+        <v>774</v>
+      </c>
+      <c r="C323" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.99816255</v>
+      </c>
+      <c r="E323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-367.49</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>0.0</v>
+      </c>
+      <c r="L323">
+        <v>179.78</v>
+      </c>
+      <c r="M323" s="1">
+        <v>-367.49</v>
+      </c>
+      <c r="N323" s="1">
+        <v>-187.71</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>775</v>
+      </c>
+      <c r="B324" t="s">
+        <v>776</v>
+      </c>
+      <c r="C324" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.02350887</v>
+      </c>
+      <c r="E324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>3526.33</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0</v>
+      </c>
+      <c r="K324">
+        <v>0.0</v>
+      </c>
+      <c r="L324">
+        <v>64.77</v>
+      </c>
+      <c r="M324" s="1">
+        <v>3526.33</v>
+      </c>
+      <c r="N324" s="1">
+        <v>3591.1</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>777</v>
+      </c>
+      <c r="B325" t="s">
+        <v>778</v>
+      </c>
+      <c r="C325" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.0001381</v>
+      </c>
+      <c r="E325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>13.81</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0</v>
+      </c>
+      <c r="K325">
+        <v>0.0</v>
+      </c>
+      <c r="L325">
+        <v>16.59</v>
+      </c>
+      <c r="M325" s="1">
+        <v>13.81</v>
+      </c>
+      <c r="N325" s="1">
+        <v>30.4</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>779</v>
+      </c>
+      <c r="B326" t="s">
+        <v>780</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.96451167</v>
+      </c>
+      <c r="E326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-425.86</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0</v>
+      </c>
+      <c r="K326">
+        <v>0.0</v>
+      </c>
+      <c r="L326">
+        <v>-4.07</v>
+      </c>
+      <c r="M326" s="1">
+        <v>-425.86</v>
+      </c>
+      <c r="N326" s="1">
+        <v>-429.93</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>781</v>
+      </c>
+      <c r="B327" t="s">
+        <v>782</v>
+      </c>
+      <c r="C327" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.99596288</v>
+      </c>
+      <c r="E327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-322.97</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0</v>
+      </c>
+      <c r="K327">
+        <v>0.0</v>
+      </c>
+      <c r="L327">
+        <v>49.24</v>
+      </c>
+      <c r="M327" s="1">
+        <v>-322.97</v>
+      </c>
+      <c r="N327" s="1">
+        <v>-273.73</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>783</v>
+      </c>
+      <c r="B328" t="s">
+        <v>782</v>
+      </c>
+      <c r="C328" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.99755116</v>
+      </c>
+      <c r="E328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-152.93</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0</v>
+      </c>
+      <c r="K328">
+        <v>0.0</v>
+      </c>
+      <c r="L328">
+        <v>41.39</v>
+      </c>
+      <c r="M328" s="1">
+        <v>-152.93</v>
+      </c>
+      <c r="N328" s="1">
+        <v>-111.54</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>784</v>
+      </c>
+      <c r="B329" t="s">
+        <v>785</v>
+      </c>
+      <c r="C329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0044814</v>
+      </c>
+      <c r="E329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>672.21</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0</v>
+      </c>
+      <c r="K329">
+        <v>0.0</v>
+      </c>
+      <c r="L329">
+        <v>123.34</v>
+      </c>
+      <c r="M329" s="1">
+        <v>672.21</v>
+      </c>
+      <c r="N329" s="1">
+        <v>795.55</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>786</v>
+      </c>
+      <c r="B330" t="s">
+        <v>787</v>
+      </c>
+      <c r="C330" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.9917678</v>
+      </c>
+      <c r="E330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1234.83</v>
+      </c>
+      <c r="J330" s="1">
+        <v>0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330">
+        <v>82.65</v>
+      </c>
+      <c r="M330" s="1">
+        <v>-1234.83</v>
+      </c>
+      <c r="N330" s="1">
+        <v>-1152.18</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>788</v>
+      </c>
+      <c r="B331" t="s">
+        <v>789</v>
+      </c>
+      <c r="C331" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>100.00688347</v>
+      </c>
+      <c r="E331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>516.26</v>
+      </c>
+      <c r="J331" s="1">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>0.0</v>
+      </c>
+      <c r="L331">
+        <v>40.63</v>
+      </c>
+      <c r="M331" s="1">
+        <v>516.26</v>
+      </c>
+      <c r="N331" s="1">
+        <v>556.89</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>790</v>
+      </c>
+      <c r="B332" t="s">
+        <v>789</v>
+      </c>
+      <c r="C332" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.0057816</v>
+      </c>
+      <c r="E332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>289.08</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0</v>
+      </c>
+      <c r="K332">
+        <v>0.0</v>
+      </c>
+      <c r="L332">
+        <v>20.84</v>
+      </c>
+      <c r="M332" s="1">
+        <v>289.08</v>
+      </c>
+      <c r="N332" s="1">
+        <v>309.92</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>791</v>
+      </c>
+      <c r="B333" t="s">
+        <v>792</v>
+      </c>
+      <c r="C333" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.00067497</v>
+      </c>
+      <c r="E333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0</v>
+      </c>
+      <c r="K333">
+        <v>0.0</v>
+      </c>
+      <c r="L333">
+        <v>5.18</v>
+      </c>
+      <c r="M333" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="N333" s="1">
+        <v>64.24</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>793</v>
+      </c>
+      <c r="B334" t="s">
+        <v>792</v>
+      </c>
+      <c r="C334" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.999979</v>
+      </c>
+      <c r="E334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-2.1</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0</v>
+      </c>
+      <c r="K334">
+        <v>0.0</v>
+      </c>
+      <c r="L334">
+        <v>5.22</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-2.1</v>
+      </c>
+      <c r="N334" s="1">
+        <v>3.12</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>794</v>
+      </c>
+      <c r="B335" t="s">
+        <v>795</v>
+      </c>
+      <c r="C335" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.99637388</v>
+      </c>
+      <c r="E335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-290.09</v>
+      </c>
+      <c r="J335" s="1">
+        <v>0</v>
+      </c>
+      <c r="K335">
+        <v>0.0</v>
+      </c>
+      <c r="L335">
+        <v>0.0</v>
+      </c>
+      <c r="M335" s="1">
+        <v>-290.09</v>
+      </c>
+      <c r="N335" s="1">
+        <v>-290.09</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>796</v>
+      </c>
+      <c r="B336" t="s">
+        <v>797</v>
+      </c>
+      <c r="C336" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.999709</v>
+      </c>
+      <c r="E336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-11.64</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0</v>
+      </c>
+      <c r="K336">
+        <v>0.0</v>
+      </c>
+      <c r="L336">
+        <v>0.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>-11.64</v>
+      </c>
+      <c r="N336" s="1">
+        <v>-11.64</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>798</v>
+      </c>
+      <c r="B337" t="s">
+        <v>799</v>
+      </c>
+      <c r="C337" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.94742989</v>
+      </c>
+      <c r="E337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-3366.59</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0</v>
+      </c>
+      <c r="K337">
+        <v>0.0</v>
+      </c>
+      <c r="L337">
+        <v>-132.63</v>
+      </c>
+      <c r="M337" s="1">
+        <v>-3366.59</v>
+      </c>
+      <c r="N337" s="1">
+        <v>-3499.22</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>800</v>
+      </c>
+      <c r="B338" t="s">
+        <v>801</v>
+      </c>
+      <c r="C338" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>99.99045063</v>
+      </c>
+      <c r="E338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-2864.81</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>133.92</v>
+      </c>
+      <c r="M338" s="1">
+        <v>-2864.81</v>
+      </c>
+      <c r="N338" s="1">
+        <v>-2730.89</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>802</v>
+      </c>
+      <c r="B339" t="s">
+        <v>803</v>
+      </c>
+      <c r="C339" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.00402929</v>
+      </c>
+      <c r="E339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>564.1</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>120.55</v>
+      </c>
+      <c r="M339" s="1">
+        <v>564.1</v>
+      </c>
+      <c r="N339" s="1">
+        <v>684.65</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>804</v>
+      </c>
+      <c r="B340" t="s">
+        <v>805</v>
+      </c>
+      <c r="C340" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.00411913</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>617.87</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>100.77</v>
+      </c>
+      <c r="M340" s="1">
+        <v>617.87</v>
+      </c>
+      <c r="N340" s="1">
+        <v>718.64</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>806</v>
+      </c>
+      <c r="B341" t="s">
+        <v>805</v>
+      </c>
+      <c r="C341" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.003454</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>172.7</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>39.01</v>
+      </c>
+      <c r="M341" s="1">
+        <v>172.7</v>
+      </c>
+      <c r="N341" s="1">
+        <v>211.71</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>807</v>
+      </c>
+      <c r="B342" t="s">
+        <v>808</v>
+      </c>
+      <c r="C342" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0130609</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>2612.18</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>162.85</v>
+      </c>
+      <c r="M342" s="1">
+        <v>2612.18</v>
+      </c>
+      <c r="N342" s="1">
+        <v>2775.03</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>809</v>
+      </c>
+      <c r="B343" t="s">
+        <v>810</v>
+      </c>
+      <c r="C343" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.0061156</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>305.78</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343">
+        <v>0.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>305.78</v>
+      </c>
+      <c r="N343" s="1">
+        <v>305.78</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>811</v>
+      </c>
+      <c r="B344" t="s">
+        <v>812</v>
+      </c>
+      <c r="C344" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.99705836</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-214.74</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>0.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>-214.74</v>
+      </c>
+      <c r="N344" s="1">
+        <v>-214.74</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>813</v>
+      </c>
+      <c r="B345" t="s">
+        <v>812</v>
+      </c>
+      <c r="C345" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.99506003</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-327.52</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345">
+        <v>0.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>-327.52</v>
+      </c>
+      <c r="N345" s="1">
+        <v>-327.52</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>814</v>
+      </c>
+      <c r="B346" t="s">
+        <v>812</v>
+      </c>
+      <c r="C346" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.99629096</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-192.87</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346">
+        <v>0.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-192.87</v>
+      </c>
+      <c r="N346" s="1">
+        <v>-192.87</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>815</v>
+      </c>
+      <c r="B347" t="s">
+        <v>816</v>
+      </c>
+      <c r="C347" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.99873905</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-504.38</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>650.17</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-504.38</v>
+      </c>
+      <c r="N347" s="1">
+        <v>145.79</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>817</v>
+      </c>
+      <c r="B348" t="s">
+        <v>818</v>
+      </c>
+      <c r="C348" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.99805672</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-485.82</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>171.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-485.82</v>
+      </c>
+      <c r="N348" s="1">
+        <v>-314.82</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>819</v>
+      </c>
+      <c r="B349" t="s">
+        <v>820</v>
+      </c>
+      <c r="C349" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.00007528</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>18.82</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>171.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>18.82</v>
+      </c>
+      <c r="N349" s="1">
+        <v>189.82</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>821</v>
+      </c>
+      <c r="B350" t="s">
+        <v>820</v>
+      </c>
+      <c r="C350" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.99546336</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1134.16</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>171.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-1134.16</v>
+      </c>
+      <c r="N350" s="1">
+        <v>-963.16</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>822</v>
+      </c>
+      <c r="B351" t="s">
+        <v>823</v>
+      </c>
+      <c r="C351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.99739145</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-521.71</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>117.78</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-521.71</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-403.93</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>824</v>
+      </c>
+      <c r="B352" t="s">
+        <v>825</v>
+      </c>
+      <c r="C352" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.9816574</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-1834.26</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>826</v>
+      </c>
+      <c r="M352" s="1">
+        <v>-1834.26</v>
+      </c>
+      <c r="N352" s="1">
+        <v>-12204.59</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>827</v>
+      </c>
+      <c r="B353" t="s">
+        <v>828</v>
+      </c>
+      <c r="C353" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.9790902</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1045.49</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>829</v>
+      </c>
+      <c r="M353" s="1">
+        <v>-1045.49</v>
+      </c>
+      <c r="N353" s="1">
+        <v>-7136.07</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>830</v>
+      </c>
+      <c r="B354" t="s">
+        <v>831</v>
+      </c>
+      <c r="C354" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.9991577</v>
+      </c>
+      <c r="E354" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-86.26</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354">
+        <v>88.93</v>
+      </c>
+      <c r="M354" s="1">
+        <v>-86.26</v>
+      </c>
+      <c r="N354" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>