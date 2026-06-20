--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -154,390 +154,384 @@
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>151 827.75</t>
+    <t>184 846.83</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>58 010.67</t>
-[...5 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>68 922.50</t>
+  </si>
+  <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>201 342.22</t>
+    <t>246 753.11</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>1 064 705.56</t>
+    <t>560 704.86</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>35 876.67</t>
+    <t>62 813.33</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>150 340.00</t>
+    <t>184 248.17</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>300 130.83</t>
+    <t>339 445.17</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>414 168.33</t>
+    <t>448 292.83</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>362 912.00</t>
+    <t>397 145.00</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3300295444</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/03/2026</t>
+    <t>XS3309627399</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 02/04/2026</t>
+  </si>
+  <si>
+    <t>XS3314075261</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 07/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6370368878</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6372104776</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>21 466.28</t>
+    <t>44 208.89</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>20 521.83</t>
+    <t>42 264.44</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>20 805.17</t>
+    <t>42 847.78</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>203 120.00</t>
-[...5 lines deleted...]
-    <t>EURO DASSAULT SYSTEMES 16/03/2026</t>
+    <t>248 930.89</t>
   </si>
   <si>
     <t>FR0129062362</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129450609</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
   </si>
   <si>
-    <t>ES05306747F6</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 11/03/2026</t>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747J8</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/04/2026</t>
   </si>
   <si>
     <t>XS3307922990</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
     <t>XS3307208754</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 31/03/2026</t>
   </si>
   <si>
+    <t>FR0129648921</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+  </si>
+  <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>671 155.00</t>
+    <t>716 352.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>242 309.17</t>
+    <t>275 995.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>39 868.44</t>
+    <t>62 327.78</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -568,209 +562,176 @@
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129572360</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 424 487.17</t>
-[...5 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 20/03/2026</t>
+    <t>1 505 564.67</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>20 049.61</t>
+    <t>41 292.22</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>204 822.00</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>239 074.50</t>
+  </si>
+  <si>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
-    <t>FR0129634335</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
@@ -781,1485 +742,1374 @@
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
     <t>FR0129622058</t>
   </si>
   <si>
     <t>EURO UNION FINANCES GRAINS 17/04/2026</t>
   </si>
   <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129549632</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 13/04/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>64 601.11</t>
+    <t>86 580.56</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>558 620.33</t>
+    <t>593 030.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129163756</t>
-[...16 lines deleted...]
-  <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>81 751.94</t>
+    <t>110 099.31</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>80 668.61</t>
+    <t>108 640.97</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>22 629.00</t>
-[...8 lines deleted...]
-    <t>465 128.89</t>
+    <t>45 272.00</t>
+  </si>
+  <si>
+    <t>FR0129671345</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
+  </si>
+  <si>
+    <t>10 052.44</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>171 508.47</t>
+    <t>199 927.99</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>21 929.00</t>
+    <t>43 872.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>39 086.25</t>
+    <t>55 862.50</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>481 057.50</t>
+    <t>223 154.75</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>31 565.28</t>
+    <t>54 316.17</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>97 669.00</t>
+    <t>131 535.83</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>169 185.00</t>
+    <t>197 478.75</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>168 435.00</t>
+    <t>196 603.75</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>22 329.00</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>44 672.00</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
-    <t>BE6371696574</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 05/03/2026</t>
+    <t>BE6372411932</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129520278</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>83 695.83</t>
+    <t>112 170.14</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>79 585.28</t>
-[...17 lines deleted...]
-    <t>409 585.00</t>
+    <t>107 182.64</t>
+  </si>
+  <si>
+    <t>FR0129671998</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
+  </si>
+  <si>
+    <t>10 994.38</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>610 146.00</t>
+    <t>655 690.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>688 583.11</t>
+    <t>367 188.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>176 136.28</t>
+    <t>198 405.67</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...14 lines deleted...]
-    <t>NEUCP ESSILORLUXOTTICA SA 13/03/2026</t>
+    <t>FR0129649382</t>
+  </si>
+  <si>
+    <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>509 637.33</t>
+    <t>543 532.50</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>540 875.42</t>
+    <t>574 823.33</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>136 534.44</t>
-[...8 lines deleted...]
-    <t>669 016.00</t>
+    <t>181 291.44</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>43 322.22</t>
+    <t>65 634.61</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>28 771.88</t>
+    <t>45 502.63</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>27 738.54</t>
+    <t>43 869.29</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>28 255.21</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/03/2026</t>
+    <t>44 685.96</t>
+  </si>
+  <si>
+    <t>FR0129654796</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>604 746.00</t>
+    <t>649 890.00</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>899 612.83</t>
+    <t>967 321.83</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>652 954.17</t>
+    <t>709 333.33</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>55 465.00</t>
+    <t>77 686.00</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>12 631.11</t>
+    <t>35 365.56</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>20 786.30</t>
+    <t>29 100.82</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>72 328.77</t>
+    <t>101 917.81</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>73 426.68</t>
-[...8 lines deleted...]
-    <t>124 657.53</t>
+    <t>78 163.89</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>9 618.49</t>
+    <t>32 380.14</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>168 719.18</t>
+    <t>241 027.40</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>47 465.75</t>
+    <t>55 616.44</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>189 230.14</t>
+    <t>199 808.22</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>552 431.51</t>
+    <t>587 568.49</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>17 958.90</t>
+    <t>24 986.30</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>173 287.67</t>
+    <t>185 616.44</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 282.19</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>107 267.12</t>
+    <t>161 722.60</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>176 301.37</t>
+    <t>208 356.16</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>21 097.00</t>
+    <t>28 543.00</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>76 438.36</t>
+    <t>83 835.62</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>279 662.67</t>
+    <t>298 803.08</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>2 123.29</t>
-[...17 lines deleted...]
-    <t>252 657.53</t>
+    <t>9 767.12</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>71 917.81</t>
+    <t>76 541.10</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>47 018.84</t>
+    <t>49 515.41</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>53 893.50</t>
+    <t>69 540.00</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>25 506.85</t>
+    <t>30 339.73</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>141 780.82</t>
+    <t>169 520.55</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>8 572.60</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>107 905.48</t>
-[...8 lines deleted...]
-    <t>20 975.34</t>
+    <t>120 517.81</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>68 921.23</t>
+    <t>76 626.71</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>76 164.38</t>
+    <t>86 027.40</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>23 950.68</t>
+    <t>32 932.19</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>115 769.79</t>
+    <t>135 428.81</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>433 972.60</t>
+    <t>486 049.32</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>122 903.42</t>
+    <t>268 792.81</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>6 629.97</t>
+    <t>10 479.62</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>27 647.26</t>
+    <t>49 284.25</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>97 710.41</t>
+    <t>102 992.05</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>31 179.79</t>
-[...8 lines deleted...]
-    <t>133 616.46</t>
+    <t>35 464.04</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>162 536.30</t>
+    <t>181 658.22</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>40 580.82</t>
+    <t>42 849.32</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>214 069.42</t>
+    <t>225 540.49</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>28 397.59</t>
+    <t>30 394.29</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>350 473.41</t>
+    <t>16 368.26</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>3 505.99</t>
-[...8 lines deleted...]
-    <t>42 670.36</t>
+    <t>8 360.45</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>33 158.90</t>
+    <t>37 646.58</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
+    <t>2 293.15</t>
+  </si>
+  <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>147 287.67</t>
+    <t>170 958.90</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>26 615.75</t>
+    <t>40 076.71</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>46 767.13</t>
+    <t>94 931.51</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>8 547.95</t>
+    <t>21 369.86</t>
+  </si>
+  <si>
+    <t>FR0011224963</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
+  </si>
+  <si>
+    <t>134 568.49</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>266 095.89</t>
+    <t>284 589.04</t>
   </si>
   <si>
     <t>XS2342706996</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 0 18/05/2026</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>97 671.23</t>
+    <t>107 226.03</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-4 216.67</t>
+    <t>-4 745.83</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 299.33</t>
+    <t>-1 462.00</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-21 786.25</t>
+    <t>-23 327.50</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
     <t>SWAP04577210</t>
   </si>
   <si>
-    <t>-1 806.00</t>
+    <t>-2 042.55</t>
   </si>
   <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-11 151.00</t>
+    <t>-11 970.66</t>
   </si>
   <si>
     <t>SWAP04617237</t>
   </si>
   <si>
-    <t>-1 906.87</t>
+    <t>-2 767.29</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 745.55</t>
+    <t>-7 155.56</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 383.94</t>
+    <t>-2 616.87</t>
   </si>
   <si>
     <t>SWAP04620737</t>
   </si>
   <si>
-    <t>-3 373.34</t>
-[...13 lines deleted...]
-  <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-10 028.64</t>
+    <t>-10 715.25</t>
   </si>
   <si>
     <t>SWAP04656972</t>
   </si>
   <si>
-    <t>-22 712.50</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>82 063.89</t>
+    <t>86 900.00</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>110 552.91</t>
+    <t>117 536.11</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>20 875.00</t>
+    <t>22 213.33</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>34 680.00</t>
+    <t>37 062.67</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>8 561.00</t>
+    <t>9 346.23</t>
   </si>
   <si>
     <t>SWAP04700859</t>
   </si>
   <si>
-    <t>3 943.63</t>
-[...5 lines deleted...]
-    <t>12 167.00</t>
+    <t>4 229.69</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>11 097.39</t>
+    <t>11 937.12</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>40 985.14</t>
+    <t>44 192.92</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>9 088.06</t>
+    <t>9 828.80</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>22 433.67</t>
+    <t>24 410.33</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>6 142.27</t>
+    <t>6 680.92</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>3 230.39</t>
+    <t>3 898.28</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>38 228.75</t>
+    <t>41 547.91</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>20 611.55</t>
+    <t>22 497.11</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 586.09</t>
+    <t>5 000.49</t>
   </si>
   <si>
     <t>SWAP04724797</t>
   </si>
   <si>
-    <t>7 111.58</t>
+    <t>7 777.00</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>22 285.34</t>
+    <t>24 332.00</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>15 506.01</t>
+    <t>16 919.68</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>11 284.22</t>
+    <t>12 355.00</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>10 839.25</t>
+    <t>11 890.30</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>17 188.56</t>
-[...5 lines deleted...]
-    <t>20 802.13</t>
+    <t>18 901.00</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 912.57</t>
+    <t>4 297.56</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>11 784.11</t>
+    <t>12 964.39</t>
   </si>
   <si>
     <t>SWAP04761279</t>
   </si>
   <si>
-    <t>14 179.09</t>
+    <t>15 628.66</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>14 479.20</t>
+    <t>15 930.00</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>15 594.89</t>
+    <t>17 310.22</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>6 839.59</t>
+    <t>7 642.50</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>17 328.00</t>
+    <t>19 380.33</t>
   </si>
   <si>
     <t>SWAP04780469</t>
   </si>
   <si>
-    <t>11 666.92</t>
+    <t>13 134.75</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>3 984.74</t>
+    <t>4 655.25</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>6 028.75</t>
+    <t>6 809.08</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>4 876.97</t>
+    <t>5 612.59</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 115.81</t>
+    <t>1 284.51</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 509.20</t>
+    <t>1 737.26</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
+    <t>1 090.64</t>
+  </si>
+  <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>21 461.81</t>
+    <t>24 293.75</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>11 425.33</t>
+    <t>13 033.33</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>5 644.34</t>
+    <t>6 440.00</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 476.88</t>
+    <t>1 782.13</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 149.55</t>
+    <t>2 526.33</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 206.22</t>
+    <t>2 591.33</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
+    <t>1 162.57</t>
+  </si>
+  <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 317.67</t>
+    <t>1 569.95</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>7 139.22</t>
+    <t>8 316.00</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>2 929.54</t>
+    <t>3 416.49</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>14 319.45</t>
+    <t>16 820.00</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 097.72</t>
+    <t>2 496.83</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>5 328.00</t>
+    <t>6 429.92</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>4 208.75</t>
+    <t>5 085.35</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 513.56</t>
+    <t>1 914.22</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>3 789.33</t>
+    <t>4 746.23</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 369.32</t>
+    <t>1 715.35</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
@@ -2269,65 +2119,65 @@
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04943177</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>SWAP04943174</t>
+  </si>
+  <si>
     <t>SWAP04943179</t>
   </si>
   <si>
-    <t>SWAP04943174</t>
+    <t>SWAP04947594</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
@@ -2353,50 +2203,56 @@
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>SWAP05009020</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
@@ -2461,93 +2317,126 @@
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
+    <t>SWAP05009423</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>SWAP05010420</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 025.11</t>
+  </si>
+  <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05002489</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
+    <t>SWAP04923569</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923562</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 370.33</t>
+    <t>-11 182.17</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 090.58</t>
+    <t>-6 553.45</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2917,241 +2806,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>966564.9266</v>
+        <v>769330.4857</v>
       </c>
       <c r="D2">
-        <v>4779.73</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4619914856.13</v>
+        <v>3681080654.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4619914856.13</v>
+        <v>3681080654.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1883806.8098</v>
+        <v>1806437.6583</v>
       </c>
       <c r="D3">
-        <v>106.65</v>
+        <v>106.76</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>200922130.68</v>
+        <v>192864602.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>200922130.68</v>
+        <v>192864602.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>992114.0064</v>
+        <v>995116.539</v>
       </c>
       <c r="D4">
-        <v>1070.28</v>
+        <v>1071.41</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1061840159.33</v>
+        <v>1066177857.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1061840159.33</v>
+        <v>1066177857.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1775537.0</v>
+        <v>1913238.0</v>
       </c>
       <c r="D5">
-        <v>103.12</v>
+        <v>103.23</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>183098616.39</v>
+        <v>197507444.45</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>183098616.39</v>
+        <v>197507444.45</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.23</v>
+        <v>101.34</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1012.34</v>
+        <v>1013.44</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1012.34</v>
+        <v>1013.44</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.49</v>
+        <v>100.59</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312138.66</v>
+        <v>312460.46</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312138.66</v>
+        <v>312460.46</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P354"/>
+  <dimension ref="A1:P341"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O354" sqref="O354"/>
+      <selection activeCell="O341" sqref="O341"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3170,17689 +3059,17039 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>25661.0</v>
+        <v>21653.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11579.68</v>
+        <v>11592.773</v>
       </c>
       <c r="E2" s="1">
-        <v>11558.447731187</v>
+        <v>11591.585831525</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>296601327.23</v>
+        <v>250992608.01</v>
       </c>
       <c r="I2" s="1">
-        <v>544841.25</v>
+        <v>25705.76</v>
       </c>
       <c r="J2" s="1">
-        <v>0.18369481185008</v>
+        <v>0.010241640263356</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>297146168.48</v>
+        <v>251018313.77</v>
       </c>
       <c r="N2" s="1">
-        <v>297146168.48</v>
+        <v>251018313.77</v>
       </c>
       <c r="O2" s="1">
-        <v>4.9</v>
+        <v>4.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1140.0</v>
+        <v>515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261256.59</v>
+        <v>261537.61</v>
       </c>
       <c r="E3" s="1">
-        <v>260735.51431579</v>
+        <v>261520.87349515</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>297238486.32</v>
+        <v>134683249.85</v>
       </c>
       <c r="I3" s="1">
-        <v>594026.28</v>
+        <v>8619.3</v>
       </c>
       <c r="J3" s="1">
-        <v>0.19984837339014</v>
+        <v>0.0063996822244782</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>297832512.6</v>
+        <v>134691869.15</v>
       </c>
       <c r="N3" s="1">
-        <v>297832512.6</v>
+        <v>134691869.15</v>
       </c>
       <c r="O3" s="1">
-        <v>4.91</v>
+        <v>2.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.9213</v>
+        <v>97.749</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>28172.33</v>
+        <v>-6287.67</v>
       </c>
       <c r="J4" s="1">
-        <v>0.14405913123011</v>
+        <v>-0.032151983086298</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19584260.0</v>
+        <v>19549800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19584260.0</v>
+        <v>19549800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8556</v>
+        <v>98.8689</v>
       </c>
       <c r="E5" s="1">
         <v>98.023359</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I5" s="1">
-        <v>83224.1</v>
+        <v>84554.1</v>
       </c>
       <c r="J5" s="1">
-        <v>0.84902313947434</v>
+        <v>0.86259133396969</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9885560.0</v>
+        <v>9886890.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9885560.0</v>
+        <v>9886890.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.6538</v>
+        <v>98.6344</v>
       </c>
       <c r="E6" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I6" s="1">
-        <v>84053.77</v>
+        <v>82113.77</v>
       </c>
       <c r="J6" s="1">
-        <v>0.8593289705664</v>
+        <v>0.83949525932538</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9865380.0</v>
+        <v>9863440.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9865380.0</v>
+        <v>9863440.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.6667</v>
+        <v>99.7541</v>
       </c>
       <c r="E7" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I7" s="1">
-        <v>176929.16</v>
+        <v>185669.16</v>
       </c>
       <c r="J7" s="1">
-        <v>1.8072915605394</v>
+        <v>1.8965686940493</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9966670.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9966670.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6127</v>
+        <v>100.0171</v>
       </c>
       <c r="E8" s="1">
-        <v>99.4822914</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19896458.28</v>
+        <v>30000000.0</v>
       </c>
       <c r="I8" s="1">
-        <v>26081.72</v>
+        <v>5130.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.13108724996658</v>
+        <v>0.0171</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>0.0</v>
+      <c r="L8" t="s">
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>19922540.0</v>
+        <v>30005130.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19922540.0</v>
+        <v>30189976.83</v>
       </c>
       <c r="O8" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0168</v>
+        <v>100.0108</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>100.0099729</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>30000000.0</v>
+        <v>10000997.29</v>
       </c>
       <c r="I9" s="1">
-        <v>5040.0</v>
+        <v>82.71</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0168</v>
+        <v>0.00082701752236951</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>30005040.0</v>
+        <v>10001080.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30156867.75</v>
+        <v>10070002.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0109</v>
+        <v>97.5388</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0099729</v>
+        <v>97.7707721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000997.29</v>
+        <v>19554154.42</v>
       </c>
       <c r="I10" s="1">
-        <v>92.71</v>
+        <v>-46394.42</v>
       </c>
       <c r="J10" s="1">
-        <v>0.000927007550464</v>
+        <v>-0.23726119270362</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>53</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10001090.0</v>
+        <v>19507760.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10059100.67</v>
+        <v>19507760.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8967</v>
+        <v>98.3597</v>
       </c>
       <c r="E11" s="1">
-        <v>98.75546173</v>
+        <v>97.78527223</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>29626638.52</v>
+        <v>39114108.89</v>
       </c>
       <c r="I11" s="1">
-        <v>342371.48</v>
+        <v>229771.11</v>
       </c>
       <c r="J11" s="1">
-        <v>1.1556204048221</v>
+        <v>0.58743792590592</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>29969010.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="N11" s="1">
-        <v>29969010.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4203</v>
+        <v>99.0235</v>
       </c>
       <c r="E12" s="1">
-        <v>97.78527223</v>
+        <v>98.3627117</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>39114108.89</v>
+        <v>19672542.34</v>
       </c>
       <c r="I12" s="1">
-        <v>254011.11</v>
+        <v>132157.66</v>
       </c>
       <c r="J12" s="1">
-        <v>0.64941044857842</v>
+        <v>0.67178739644283</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39368120.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39368120.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.9816</v>
+        <v>99.9226</v>
       </c>
       <c r="E13" s="1">
-        <v>98.3627117</v>
+        <v>99.62226557</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>19672542.34</v>
+        <v>29886679.67</v>
       </c>
       <c r="I13" s="1">
-        <v>123777.66</v>
+        <v>90100.33</v>
       </c>
       <c r="J13" s="1">
-        <v>0.62918995349332</v>
+        <v>0.30147320142238</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19796320.0</v>
+        <v>29976780.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19796320.0</v>
+        <v>29976780.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.8232</v>
+        <v>99.9952</v>
       </c>
       <c r="E14" s="1">
-        <v>99.62226558</v>
+        <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>59773359.35</v>
+        <v>40000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>120560.65</v>
+        <v>-1920.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.2016962929824</v>
+        <v>-0.0048</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" t="s">
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>59893920.0</v>
+        <v>39998080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>59893920.0</v>
+        <v>40244833.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.99</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9968</v>
+        <v>99.8796</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>40000000.0</v>
+        <v>14841309.3</v>
       </c>
       <c r="I15" s="1">
-        <v>-1280.0</v>
+        <v>140630.7</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.0032</v>
+        <v>0.94756262508457</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>64</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>39998720.0</v>
+        <v>14981940.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40200062.22</v>
+        <v>14981940.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.7768</v>
+        <v>100.0095</v>
       </c>
       <c r="E16" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>14841309.3</v>
+        <v>25000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>125210.7</v>
+        <v>2375.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.84366343608242</v>
+        <v>0.0095</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>14966520.0</v>
+        <v>25002375.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14966520.0</v>
+        <v>25563079.86</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0199</v>
+        <v>100.0148</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>9950.0</v>
+        <v>3700.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0199</v>
+        <v>0.0148</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>50009950.0</v>
+        <v>25003700.0</v>
       </c>
       <c r="N17" s="1">
-        <v>51074655.56</v>
+        <v>25066513.33</v>
       </c>
       <c r="O17" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0096</v>
+        <v>100.0244</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2400.0</v>
+        <v>7320.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0096</v>
+        <v>0.0244</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>25002400.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25038276.67</v>
+        <v>30191568.17</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0186</v>
+        <v>100.035</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>5580.0</v>
+        <v>12250.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0186</v>
+        <v>0.035</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>30005580.0</v>
+        <v>35012250.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30155920.0</v>
+        <v>35351695.17</v>
       </c>
       <c r="O19" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0317</v>
+        <v>100.0479</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>11095.0</v>
+        <v>14370.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0317</v>
+        <v>0.0479</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>35011095.0</v>
+        <v>30014370.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35311225.83</v>
+        <v>30462662.83</v>
       </c>
       <c r="O20" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0522</v>
+        <v>100.0385</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>15660.0</v>
+        <v>11550.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0522</v>
+        <v>0.0385</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>30015660.0</v>
+        <v>30011550.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30429828.33</v>
+        <v>30408695.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0279</v>
+        <v>97.9868</v>
       </c>
       <c r="E22" s="1">
-        <v>100.0</v>
+        <v>97.79494138</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>30000000.0</v>
+        <v>12713342.38</v>
       </c>
       <c r="I22" s="1">
-        <v>8370.0</v>
+        <v>24941.62</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0279</v>
+        <v>0.19618460082721</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>84</v>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>30008370.0</v>
+        <v>12738284.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30371282.0</v>
+        <v>12738284.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0583</v>
+        <v>99.2658</v>
       </c>
       <c r="E23" s="1">
-        <v>97.79494138</v>
+        <v>98.9520157</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>12713342.38</v>
+        <v>19790403.14</v>
       </c>
       <c r="I23" s="1">
-        <v>34236.62</v>
+        <v>62756.86</v>
       </c>
       <c r="J23" s="1">
-        <v>0.26929676694509</v>
+        <v>0.31710753720401</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>12747579.0</v>
+        <v>19853160.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12747579.0</v>
+        <v>19853160.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.1486</v>
+        <v>97.9331</v>
       </c>
       <c r="E24" s="1">
-        <v>98.9520157</v>
+        <v>97.81428547</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19790403.14</v>
+        <v>14672142.82</v>
       </c>
       <c r="I24" s="1">
-        <v>39316.86</v>
+        <v>17822.18</v>
       </c>
       <c r="J24" s="1">
-        <v>0.19866629154478</v>
+        <v>0.12146951006847</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19829720.0</v>
+        <v>14689965.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19829720.0</v>
+        <v>14689965.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.0143</v>
+        <v>99.6961</v>
       </c>
       <c r="E25" s="1">
-        <v>97.81428547</v>
+        <v>99.6192332</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14672142.82</v>
+        <v>9961923.32</v>
       </c>
       <c r="I25" s="1">
-        <v>30002.18</v>
+        <v>7686.68</v>
       </c>
       <c r="J25" s="1">
-        <v>0.20448396916573</v>
+        <v>0.077160601954924</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14702145.0</v>
+        <v>9969610.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14702145.0</v>
+        <v>9969610.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
         <v>7000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.3878</v>
+        <v>99.4715</v>
       </c>
       <c r="E26" s="1">
         <v>99.23194471</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>6946236.13</v>
       </c>
       <c r="I26" s="1">
-        <v>10909.87</v>
+        <v>16768.87</v>
       </c>
       <c r="J26" s="1">
-        <v>0.15706160567853</v>
+        <v>0.24140944370689</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6957146.0</v>
+        <v>6963005.0</v>
       </c>
       <c r="N26" s="1">
-        <v>6957146.0</v>
+        <v>6963005.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.5154</v>
+        <v>99.6068</v>
       </c>
       <c r="E27" s="1">
         <v>99.41494305</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>19882988.61</v>
       </c>
       <c r="I27" s="1">
-        <v>20091.39</v>
+        <v>38371.39</v>
       </c>
       <c r="J27" s="1">
-        <v>0.10104813916101</v>
+        <v>0.19298602817034</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19903080.0</v>
+        <v>19921360.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19903080.0</v>
+        <v>19921360.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9942</v>
+        <v>99.9187</v>
       </c>
       <c r="E28" s="1">
-        <v>99.92034129</v>
+        <v>99.8224962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>47961763.82</v>
+        <v>19964499.24</v>
       </c>
       <c r="I28" s="1">
-        <v>35452.18</v>
+        <v>19240.76</v>
       </c>
       <c r="J28" s="1">
-        <v>0.073917590130863</v>
+        <v>0.096374869054817</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>47997216.0</v>
+        <v>19983740.0</v>
       </c>
       <c r="N28" s="1">
-        <v>47997216.0</v>
+        <v>19983740.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.8768</v>
+        <v>99.8892</v>
       </c>
       <c r="E29" s="1">
-        <v>97.7369551</v>
+        <v>99.84200003</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9773695.51</v>
+        <v>29952600.01</v>
       </c>
       <c r="I29" s="1">
-        <v>13984.49</v>
+        <v>14159.99</v>
       </c>
       <c r="J29" s="1">
-        <v>0.14308293097214</v>
+        <v>0.04727466061468</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9787680.0</v>
+        <v>29966760.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9787680.0</v>
+        <v>29966760.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8493</v>
+        <v>97.7826</v>
       </c>
       <c r="E30" s="1">
-        <v>98.39941053</v>
+        <v>97.7369551</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>7379955.79</v>
+        <v>9773695.51</v>
       </c>
       <c r="I30" s="1">
-        <v>108741.71</v>
+        <v>4564.49</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4734737320154</v>
+        <v>0.046701782302608</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7488697.5</v>
+        <v>9778260.0</v>
       </c>
       <c r="N30" s="1">
-        <v>7488697.5</v>
+        <v>9778260.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9481</v>
+        <v>99.9537</v>
       </c>
       <c r="E31" s="1">
-        <v>99.84162623</v>
+        <v>98.39941053</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29952487.87</v>
+        <v>7379955.79</v>
       </c>
       <c r="I31" s="1">
-        <v>31942.13</v>
+        <v>116571.71</v>
       </c>
       <c r="J31" s="1">
-        <v>0.10664266066524</v>
+        <v>1.5795719285738</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29984430.0</v>
+        <v>7496527.5</v>
       </c>
       <c r="N31" s="1">
-        <v>29984430.0</v>
+        <v>7496527.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8652</v>
+        <v>99.9597</v>
       </c>
       <c r="E32" s="1">
         <v>99.836933</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>24959233.25</v>
+        <v>4991846.65</v>
       </c>
       <c r="I32" s="1">
-        <v>7066.75</v>
+        <v>6138.35</v>
       </c>
       <c r="J32" s="1">
-        <v>0.028313169436004</v>
+        <v>0.12296751944493</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>24966300.0</v>
+        <v>4997985.0</v>
       </c>
       <c r="N32" s="1">
-        <v>24966300.0</v>
+        <v>4997985.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.41</v>
+        <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8531</v>
+        <v>97.8077</v>
       </c>
       <c r="E33" s="1">
-        <v>99.836933</v>
+        <v>97.75144525</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4991846.65</v>
+        <v>19550289.05</v>
       </c>
       <c r="I33" s="1">
-        <v>808.35</v>
+        <v>11250.95</v>
       </c>
       <c r="J33" s="1">
-        <v>0.016193406101528</v>
+        <v>0.057548765500222</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4992655.0</v>
+        <v>19561540.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4992655.0</v>
+        <v>19561540.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.9096</v>
+        <v>97.5213</v>
       </c>
       <c r="E34" s="1">
-        <v>97.75144525</v>
+        <v>97.52492576</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>19550289.05</v>
+        <v>24381231.44</v>
       </c>
       <c r="I34" s="1">
-        <v>31630.95</v>
+        <v>-906.44</v>
       </c>
       <c r="J34" s="1">
-        <v>0.16179274853228</v>
+        <v>-0.003717777759629</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19581920.0</v>
+        <v>24380325.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19581920.0</v>
+        <v>24380325.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9486</v>
+        <v>98.432</v>
       </c>
       <c r="E35" s="1">
-        <v>97.5153099</v>
+        <v>98.14746657</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>48757654.95</v>
+        <v>29444239.97</v>
       </c>
       <c r="I35" s="1">
-        <v>1216645.05</v>
+        <v>85360.03</v>
       </c>
       <c r="J35" s="1">
-        <v>2.4952903318415</v>
+        <v>0.28990400189297</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>49974300.0</v>
+        <v>29529600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>49974300.0</v>
+        <v>29529600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.82</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.4436</v>
+        <v>98.877</v>
       </c>
       <c r="E36" s="1">
-        <v>98.14746657</v>
+        <v>97.87236357</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29444239.97</v>
+        <v>29361709.07</v>
       </c>
       <c r="I36" s="1">
-        <v>88840.03</v>
+        <v>301390.93</v>
       </c>
       <c r="J36" s="1">
-        <v>0.3017229518932</v>
+        <v>1.026476113095</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29533080.0</v>
+        <v>29663100.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29533080.0</v>
+        <v>29663100.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.8388</v>
+        <v>99.4649</v>
       </c>
       <c r="E37" s="1">
-        <v>97.87236357</v>
+        <v>99.30246913</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29361709.07</v>
+        <v>14895370.37</v>
       </c>
       <c r="I37" s="1">
-        <v>289930.93</v>
+        <v>24364.63</v>
       </c>
       <c r="J37" s="1">
-        <v>0.98744568754083</v>
+        <v>0.1635718306748</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29651640.0</v>
+        <v>14919735.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29651640.0</v>
+        <v>14919735.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.3832</v>
+        <v>97.9284</v>
       </c>
       <c r="E38" s="1">
-        <v>99.30246913</v>
+        <v>97.75627623</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14895370.37</v>
+        <v>29326882.87</v>
       </c>
       <c r="I38" s="1">
-        <v>12109.63</v>
+        <v>51637.13</v>
       </c>
       <c r="J38" s="1">
-        <v>0.081297944926495</v>
+        <v>0.17607438959298</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14907480.0</v>
+        <v>29378520.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14907480.0</v>
+        <v>29378520.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.25</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.014</v>
+        <v>99.4339</v>
       </c>
       <c r="E39" s="1">
-        <v>97.75627623</v>
+        <v>97.8675211</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29326882.87</v>
+        <v>19573504.22</v>
       </c>
       <c r="I39" s="1">
-        <v>77317.13</v>
+        <v>313275.78</v>
       </c>
       <c r="J39" s="1">
-        <v>0.26363909980727</v>
+        <v>1.6005094257976</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29404200.0</v>
+        <v>19886780.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29404200.0</v>
+        <v>19886780.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.3537</v>
+        <v>99.9993</v>
       </c>
       <c r="E40" s="1">
-        <v>97.8675211</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19573504.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>297235.78</v>
+        <v>-140.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5185619123646</v>
+        <v>-0.0007</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" t="s">
+        <v>121</v>
       </c>
       <c r="M40" s="1">
-        <v>19870740.0</v>
+        <v>19999860.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19870740.0</v>
+        <v>20044068.89</v>
       </c>
       <c r="O40" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.9871</v>
+        <v>100.0001</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-2580.0</v>
+        <v>20.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.0129</v>
+        <v>0.0001</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M41" s="1">
-        <v>19997420.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20018886.28</v>
+        <v>20042284.44</v>
       </c>
       <c r="O41" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9929</v>
+        <v>99.9951</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1420.0</v>
+        <v>-980.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.0071</v>
+        <v>-0.0049</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M42" s="1">
-        <v>19998580.0</v>
+        <v>19999020.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20019101.83</v>
+        <v>20041867.78</v>
       </c>
       <c r="O42" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.9867</v>
+        <v>100.0232</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-2660.0</v>
+        <v>9280.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.0133</v>
+        <v>0.0232</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M43" s="1">
-        <v>19997340.0</v>
+        <v>40009280.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20018145.17</v>
+        <v>40258210.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0165</v>
+        <v>99.9193</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>99.71430467</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>40000000.0</v>
+        <v>29914291.4</v>
       </c>
       <c r="I44" s="1">
-        <v>6600.0</v>
+        <v>61498.6</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0165</v>
+        <v>0.20558267343749</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>132</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>40006600.0</v>
+        <v>29975790.0</v>
       </c>
       <c r="N44" s="1">
-        <v>40209720.0</v>
+        <v>29975790.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>133</v>
       </c>
       <c r="B45" t="s">
         <v>134</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.9136</v>
+        <v>99.8898</v>
       </c>
       <c r="E45" s="1">
-        <v>99.7033272</v>
+        <v>99.57426469</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29910998.16</v>
+        <v>34850992.64</v>
       </c>
       <c r="I45" s="1">
-        <v>63081.84</v>
+        <v>110437.36</v>
       </c>
       <c r="J45" s="1">
-        <v>0.21089847842109</v>
+        <v>0.31688440309515</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29974080.0</v>
+        <v>34961430.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29974080.0</v>
+        <v>34961430.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.8147</v>
+        <v>99.5325</v>
       </c>
       <c r="E46" s="1">
-        <v>99.71430467</v>
+        <v>99.43839407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29914291.4</v>
+        <v>29831518.22</v>
       </c>
       <c r="I46" s="1">
-        <v>30118.6</v>
+        <v>28231.78</v>
       </c>
       <c r="J46" s="1">
-        <v>0.10068297990839</v>
+        <v>0.094637422714451</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29944410.0</v>
+        <v>29859750.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29944410.0</v>
+        <v>29859750.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7857</v>
+        <v>99.8715</v>
       </c>
       <c r="E47" s="1">
-        <v>99.57426469</v>
+        <v>99.8248905</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>34850992.64</v>
+        <v>9982489.05</v>
       </c>
       <c r="I47" s="1">
-        <v>74002.36</v>
+        <v>4660.95</v>
       </c>
       <c r="J47" s="1">
-        <v>0.21233931774748</v>
+        <v>0.046691260833389</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>34924995.0</v>
+        <v>9987150.0</v>
       </c>
       <c r="N47" s="1">
-        <v>34924995.0</v>
+        <v>9987150.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.942</v>
+        <v>99.9538</v>
       </c>
       <c r="E48" s="1">
-        <v>99.8373206</v>
+        <v>99.82630224</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9983732.06</v>
+        <v>24956575.56</v>
       </c>
       <c r="I48" s="1">
-        <v>10467.94</v>
+        <v>31874.44</v>
       </c>
       <c r="J48" s="1">
-        <v>0.10484996930096</v>
+        <v>0.12771960609487</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9994200.0</v>
+        <v>24988450.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9994200.0</v>
+        <v>24988450.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.845</v>
+        <v>99.9307</v>
       </c>
       <c r="E49" s="1">
-        <v>99.82630224</v>
+        <v>99.79641532</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24956575.56</v>
+        <v>49898207.66</v>
       </c>
       <c r="I49" s="1">
-        <v>4674.44</v>
+        <v>67142.34</v>
       </c>
       <c r="J49" s="1">
-        <v>0.018730294101295</v>
+        <v>0.13455862073744</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24961250.0</v>
+        <v>49965350.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24961250.0</v>
+        <v>49965350.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.41</v>
+        <v>0.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>50000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8212</v>
+        <v>99.8106</v>
       </c>
       <c r="E50" s="1">
-        <v>99.79641532</v>
+        <v>99.71945589</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>49898207.66</v>
+        <v>8974751.03</v>
       </c>
       <c r="I50" s="1">
-        <v>12392.34</v>
+        <v>8202.97</v>
       </c>
       <c r="J50" s="1">
-        <v>0.024835240745399</v>
+        <v>0.091400529915313</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>49910600.0</v>
+        <v>8982954.0</v>
       </c>
       <c r="N50" s="1">
-        <v>49910600.0</v>
+        <v>8982954.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.7466</v>
+        <v>97.5268</v>
       </c>
       <c r="E51" s="1">
         <v>97.7369551</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>9773695.51</v>
       </c>
       <c r="I51" s="1">
-        <v>964.49</v>
+        <v>-21015.51</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0098682223015151</v>
+        <v>-0.21502112459405</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9774660.0</v>
+        <v>9752680.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9774660.0</v>
+        <v>9752680.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>11500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9536</v>
+        <v>99.6972</v>
       </c>
       <c r="E52" s="1">
-        <v>99.64711087</v>
+        <v>99.64625582</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>11459417.75</v>
+        <v>10961088.14</v>
       </c>
       <c r="I52" s="1">
-        <v>35246.25</v>
+        <v>5603.86</v>
       </c>
       <c r="J52" s="1">
-        <v>0.30757452751035</v>
+        <v>0.051125033650172</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>11494664.0</v>
+        <v>10966692.0</v>
       </c>
       <c r="N52" s="1">
-        <v>11494664.0</v>
+        <v>10966692.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.8895</v>
+        <v>100.0365</v>
       </c>
       <c r="E53" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>39866403.25</v>
+        <v>40000000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>89396.75</v>
+        <v>14600.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.22424082112298</v>
+        <v>0.0365</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" t="s">
+        <v>151</v>
       </c>
       <c r="M53" s="1">
-        <v>39955800.0</v>
+        <v>40014600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>39955800.0</v>
+        <v>40730952.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0401</v>
+        <v>100.0229</v>
       </c>
       <c r="E54" s="1">
         <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>16040.0</v>
+        <v>6870.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0401</v>
+        <v>0.0229</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M54" s="1">
-        <v>40016040.0</v>
+        <v>30006870.0</v>
       </c>
       <c r="N54" s="1">
-        <v>40687195.0</v>
+        <v>30282865.33</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.015</v>
+        <v>100.0051</v>
       </c>
       <c r="E55" s="1">
         <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>4500.0</v>
+        <v>1020.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.015</v>
+        <v>0.0051</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M55" s="1">
-        <v>30004500.0</v>
+        <v>20001020.0</v>
       </c>
       <c r="N55" s="1">
-        <v>30246809.17</v>
+        <v>20063347.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9972</v>
+        <v>99.8158</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>97.88689386</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>20000000.0</v>
+        <v>48943446.93</v>
       </c>
       <c r="I56" s="1">
-        <v>-560.0</v>
+        <v>964453.07</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.0028</v>
+        <v>1.9705458656792</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>159</v>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19999440.0</v>
+        <v>49907900.0</v>
       </c>
       <c r="N56" s="1">
-        <v>20039308.44</v>
+        <v>49907900.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>160</v>
       </c>
       <c r="B57" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7132</v>
+        <v>98.0169</v>
       </c>
       <c r="E57" s="1">
-        <v>97.88689386</v>
+        <v>97.78527224</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>48943446.93</v>
+        <v>24446318.06</v>
       </c>
       <c r="I57" s="1">
-        <v>913153.07</v>
+        <v>57906.94</v>
       </c>
       <c r="J57" s="1">
-        <v>1.8657310166691</v>
+        <v>0.23687387138577</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>49856600.0</v>
+        <v>24504225.0</v>
       </c>
       <c r="N57" s="1">
-        <v>49856600.0</v>
+        <v>24504225.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.82</v>
+        <v>0.48</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>162</v>
       </c>
       <c r="B58" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.0875</v>
+        <v>98.6803</v>
       </c>
       <c r="E58" s="1">
-        <v>97.78527224</v>
+        <v>98.376783</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24446318.06</v>
+        <v>24594195.75</v>
       </c>
       <c r="I58" s="1">
-        <v>75556.94</v>
+        <v>75879.25</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30907288293704</v>
+        <v>0.30852503074836</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24521875.0</v>
+        <v>24670075.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24521875.0</v>
+        <v>24670075.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>164</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.6565</v>
+        <v>98.4591</v>
       </c>
       <c r="E59" s="1">
-        <v>98.376783</v>
+        <v>98.185719</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24594195.75</v>
+        <v>24546429.75</v>
       </c>
       <c r="I59" s="1">
-        <v>69929.25</v>
+        <v>68345.25</v>
       </c>
       <c r="J59" s="1">
-        <v>0.28433233072889</v>
+        <v>0.27843254883126</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>24664125.0</v>
+        <v>24614775.0</v>
       </c>
       <c r="N59" s="1">
-        <v>24664125.0</v>
+        <v>24614775.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>166</v>
       </c>
       <c r="B60" t="s">
         <v>167</v>
       </c>
       <c r="C60" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.4631</v>
+        <v>98.2406</v>
       </c>
       <c r="E60" s="1">
-        <v>98.185719</v>
+        <v>97.990834</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>24546429.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I60" s="1">
-        <v>69345.25</v>
+        <v>62441.5</v>
       </c>
       <c r="J60" s="1">
-        <v>0.28250646104654</v>
+        <v>0.25488710505311</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>24615775.0</v>
+        <v>24560150.0</v>
       </c>
       <c r="N60" s="1">
-        <v>24615775.0</v>
+        <v>24560150.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>168</v>
       </c>
       <c r="B61" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.2755</v>
+        <v>97.7669</v>
       </c>
       <c r="E61" s="1">
-        <v>97.990834</v>
+        <v>97.79010655</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24497708.5</v>
+        <v>19558021.31</v>
       </c>
       <c r="I61" s="1">
-        <v>71166.5</v>
+        <v>-4641.31</v>
       </c>
       <c r="J61" s="1">
-        <v>0.2905026810977</v>
+        <v>-0.023730979358464</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>24568875.0</v>
+        <v>19553380.0</v>
       </c>
       <c r="N61" s="1">
-        <v>24568875.0</v>
+        <v>19553380.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>170</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.8799</v>
+        <v>99.0821</v>
       </c>
       <c r="E62" s="1">
-        <v>97.79010655</v>
+        <v>97.85057616</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>19558021.31</v>
+        <v>12231322.02</v>
       </c>
       <c r="I62" s="1">
-        <v>17958.69</v>
+        <v>153940.48</v>
       </c>
       <c r="J62" s="1">
-        <v>0.091822632337647</v>
+        <v>1.2585759719864</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>19575980.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="N62" s="1">
-        <v>19575980.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>172</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.011</v>
+        <v>98.8555</v>
       </c>
       <c r="E63" s="1">
-        <v>97.85057616</v>
+        <v>97.86267907</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>12231322.02</v>
+        <v>14679401.86</v>
       </c>
       <c r="I63" s="1">
-        <v>145052.98</v>
+        <v>148923.14</v>
       </c>
       <c r="J63" s="1">
-        <v>1.1859141617138</v>
+        <v>1.0145041427458</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>12376375.0</v>
+        <v>14828325.0</v>
       </c>
       <c r="N63" s="1">
-        <v>12376375.0</v>
+        <v>14828325.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.8115</v>
+        <v>99.0545</v>
       </c>
       <c r="E64" s="1">
-        <v>97.86267907</v>
+        <v>97.85299653</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14679401.86</v>
+        <v>29355898.96</v>
       </c>
       <c r="I64" s="1">
-        <v>142323.14</v>
+        <v>360451.04</v>
       </c>
       <c r="J64" s="1">
-        <v>0.96954318273565</v>
+        <v>1.2278657876945</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14821725.0</v>
+        <v>29716350.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14821725.0</v>
+        <v>29716350.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>176</v>
       </c>
       <c r="B65" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.9857</v>
+        <v>99.9264</v>
       </c>
       <c r="E65" s="1">
-        <v>97.85299653</v>
+        <v>99.507892</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29355898.96</v>
+        <v>9453249.74</v>
       </c>
       <c r="I65" s="1">
-        <v>339811.04</v>
+        <v>39758.26</v>
       </c>
       <c r="J65" s="1">
-        <v>1.157556239252</v>
+        <v>0.42057769649065</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>29695710.0</v>
+        <v>9493008.0</v>
       </c>
       <c r="N65" s="1">
-        <v>29695710.0</v>
+        <v>9493008.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>178</v>
       </c>
       <c r="B66" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>9500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.8195</v>
+        <v>98.6542</v>
       </c>
       <c r="E66" s="1">
-        <v>99.507892</v>
+        <v>98.5230842</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9453249.74</v>
+        <v>4926154.21</v>
       </c>
       <c r="I66" s="1">
-        <v>29602.76</v>
+        <v>6555.79</v>
       </c>
       <c r="J66" s="1">
-        <v>0.31314903143562</v>
+        <v>0.13308129872776</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9482852.5</v>
+        <v>4932710.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9482852.5</v>
+        <v>4932710.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.5423</v>
+        <v>99.4041</v>
       </c>
       <c r="E67" s="1">
-        <v>98.5230842</v>
+        <v>98.503513</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4926154.21</v>
+        <v>9850351.3</v>
       </c>
       <c r="I67" s="1">
-        <v>960.79</v>
+        <v>90058.7</v>
       </c>
       <c r="J67" s="1">
-        <v>0.019503855523841</v>
+        <v>0.91426891546497</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4927115.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="N67" s="1">
-        <v>4927115.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>182</v>
       </c>
       <c r="B68" t="s">
         <v>183</v>
       </c>
       <c r="C68" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.288</v>
+        <v>98.954</v>
       </c>
       <c r="E68" s="1">
-        <v>98.503513</v>
+        <v>97.87236356</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>9850351.3</v>
+        <v>48936181.78</v>
       </c>
       <c r="I68" s="1">
-        <v>78448.7</v>
+        <v>540818.22</v>
       </c>
       <c r="J68" s="1">
-        <v>0.79640509877044</v>
+        <v>1.1051500144235</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>9928800.0</v>
+        <v>49477000.0</v>
       </c>
       <c r="N68" s="1">
-        <v>9928800.0</v>
+        <v>49477000.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.16</v>
+        <v>0.96</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>184</v>
       </c>
       <c r="B69" t="s">
         <v>185</v>
       </c>
       <c r="C69" s="1">
-        <v>28000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8959</v>
+        <v>100.0243</v>
       </c>
       <c r="E69" s="1">
-        <v>99.68550607</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>27911941.7</v>
+        <v>70000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>58910.3</v>
+        <v>17010.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.21105769219918</v>
+        <v>0.0243</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>186</v>
       </c>
       <c r="M69" s="1">
-        <v>27970852.0</v>
+        <v>70017010.0</v>
       </c>
       <c r="N69" s="1">
-        <v>27970852.0</v>
+        <v>71522574.67</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>1.39</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.9128</v>
+        <v>98.5181</v>
       </c>
       <c r="E70" s="1">
-        <v>97.87236356</v>
+        <v>97.804612</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>48936181.78</v>
+        <v>24451153.0</v>
       </c>
       <c r="I70" s="1">
-        <v>520218.22</v>
+        <v>178372.0</v>
       </c>
       <c r="J70" s="1">
-        <v>1.0630543721999</v>
+        <v>0.72950343077891</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>49456400.0</v>
+        <v>24629525.0</v>
       </c>
       <c r="N70" s="1">
-        <v>49456400.0</v>
+        <v>24629525.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.82</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C71" s="1">
-        <v>70000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0346</v>
+        <v>98.0426</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>97.780438</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>70000000.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="I71" s="1">
-        <v>24220.0</v>
+        <v>104864.8</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0346</v>
+        <v>0.26811293277291</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>190</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>70024220.0</v>
+        <v>39217040.0</v>
       </c>
       <c r="N71" s="1">
-        <v>71448707.17</v>
+        <v>39217040.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.18</v>
+        <v>0.76</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>191</v>
       </c>
       <c r="B72" t="s">
         <v>192</v>
       </c>
       <c r="C72" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.8896</v>
+        <v>98.6838</v>
       </c>
       <c r="E72" s="1">
-        <v>99.86219018</v>
+        <v>97.8626791</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>49931095.09</v>
+        <v>19572535.82</v>
       </c>
       <c r="I72" s="1">
-        <v>13704.91</v>
+        <v>164224.18</v>
       </c>
       <c r="J72" s="1">
-        <v>0.027447645550928</v>
+        <v>0.83905418035914</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>49944800.0</v>
+        <v>19736760.0</v>
       </c>
       <c r="N72" s="1">
-        <v>49944800.0</v>
+        <v>19736760.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.82</v>
+        <v>0.38</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>193</v>
       </c>
       <c r="B73" t="s">
         <v>194</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.5122</v>
+        <v>100.0021</v>
       </c>
       <c r="E73" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>24451153.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>176897.0</v>
+        <v>420.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.72347099541686</v>
+        <v>0.0021</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" t="s">
+        <v>195</v>
       </c>
       <c r="M73" s="1">
-        <v>24628050.0</v>
+        <v>20000420.0</v>
       </c>
       <c r="N73" s="1">
-        <v>24628050.0</v>
+        <v>20041712.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.0959</v>
+        <v>99.5764</v>
       </c>
       <c r="E74" s="1">
-        <v>97.780438</v>
+        <v>97.96931384</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>39112175.2</v>
+        <v>24492328.46</v>
       </c>
       <c r="I74" s="1">
-        <v>126184.8</v>
+        <v>401771.54</v>
       </c>
       <c r="J74" s="1">
-        <v>0.32262281336887</v>
+        <v>1.6403974846906</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>39238360.0</v>
+        <v>24894100.0</v>
       </c>
       <c r="N74" s="1">
-        <v>39238360.0</v>
+        <v>24894100.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.65</v>
+        <v>0.48</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C75" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.6569</v>
+        <v>97.85</v>
       </c>
       <c r="E75" s="1">
-        <v>97.8626791</v>
+        <v>97.81428545</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19572535.82</v>
+        <v>19562857.09</v>
       </c>
       <c r="I75" s="1">
-        <v>158844.18</v>
+        <v>7142.91</v>
       </c>
       <c r="J75" s="1">
-        <v>0.81156668436231</v>
+        <v>0.036512611461294</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19731380.0</v>
+        <v>19570000.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19731380.0</v>
+        <v>19570000.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9961</v>
+        <v>98.0297</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I76" s="1">
-        <v>-780.0</v>
+        <v>38114.25</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0039</v>
+        <v>0.25987566121427</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>201</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19999220.0</v>
+        <v>14704455.0</v>
       </c>
       <c r="N76" s="1">
-        <v>20019269.61</v>
+        <v>14704455.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>202</v>
       </c>
       <c r="B77" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.4793</v>
+        <v>99.6767</v>
       </c>
       <c r="E77" s="1">
-        <v>97.96931384</v>
+        <v>98.1034157</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>24492328.46</v>
+        <v>29431024.71</v>
       </c>
       <c r="I77" s="1">
-        <v>377496.54</v>
+        <v>471985.29</v>
       </c>
       <c r="J77" s="1">
-        <v>1.5412848174746</v>
+        <v>1.603699818986</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>24869825.0</v>
+        <v>29903010.0</v>
       </c>
       <c r="N77" s="1">
-        <v>24869825.0</v>
+        <v>29903010.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>204</v>
       </c>
       <c r="B78" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.9514</v>
+        <v>100.0003</v>
       </c>
       <c r="E78" s="1">
-        <v>97.81428545</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19562857.09</v>
+        <v>30000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>27422.91</v>
+        <v>90.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.14017845079499</v>
+        <v>0.0003</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" t="s">
+        <v>206</v>
       </c>
       <c r="M78" s="1">
-        <v>19590280.0</v>
+        <v>30000090.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19590280.0</v>
+        <v>30239164.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.1042</v>
+        <v>99.8341</v>
       </c>
       <c r="E79" s="1">
-        <v>97.775605</v>
+        <v>99.7875357</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>14666340.75</v>
+        <v>19957507.14</v>
       </c>
       <c r="I79" s="1">
-        <v>49289.25</v>
+        <v>9312.86</v>
       </c>
       <c r="J79" s="1">
-        <v>0.33607053620379</v>
+        <v>0.046663443157861</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14715630.0</v>
+        <v>19966820.0</v>
       </c>
       <c r="N79" s="1">
-        <v>14715630.0</v>
+        <v>19966820.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.5766</v>
+        <v>99.6291</v>
       </c>
       <c r="E80" s="1">
-        <v>98.1034157</v>
+        <v>99.48788612</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>29431024.71</v>
+        <v>59692731.67</v>
       </c>
       <c r="I80" s="1">
-        <v>441955.29</v>
+        <v>84728.33</v>
       </c>
       <c r="J80" s="1">
-        <v>1.5016646357197</v>
+        <v>0.14194078178296</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>29872980.0</v>
+        <v>59777460.0</v>
       </c>
       <c r="N80" s="1">
-        <v>29872980.0</v>
+        <v>59777460.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.49</v>
+        <v>1.16</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C81" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.994</v>
+        <v>99.6168</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.46446673</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>30000000.0</v>
+        <v>29839340.02</v>
       </c>
       <c r="I81" s="1">
-        <v>-1800.0</v>
+        <v>45699.98</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.006</v>
+        <v>0.15315345436383</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>212</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>29998200.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="N81" s="1">
-        <v>30203022.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>26000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9708</v>
+        <v>99.5609</v>
       </c>
       <c r="E82" s="1">
-        <v>99.87881369</v>
+        <v>99.2427776</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25968491.56</v>
+        <v>9924277.76</v>
       </c>
       <c r="I82" s="1">
-        <v>23916.44</v>
+        <v>31812.24</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0920979177583</v>
+        <v>0.32054967393416</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>25992408.0</v>
+        <v>9956090.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25992408.0</v>
+        <v>9956090.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9416</v>
+        <v>98.632</v>
       </c>
       <c r="E83" s="1">
-        <v>99.45362665</v>
+        <v>97.9014285</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>19890725.33</v>
+        <v>39160571.4</v>
       </c>
       <c r="I83" s="1">
-        <v>97594.67</v>
+        <v>292228.6</v>
       </c>
       <c r="J83" s="1">
-        <v>0.49065415353559</v>
+        <v>0.74623170590407</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19988320.0</v>
+        <v>39452800.0</v>
       </c>
       <c r="N83" s="1">
-        <v>19988320.0</v>
+        <v>39452800.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>217</v>
       </c>
       <c r="B84" t="s">
         <v>218</v>
       </c>
       <c r="C84" s="1">
-        <v>60000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.5368</v>
+        <v>99.8086</v>
       </c>
       <c r="E84" s="1">
-        <v>99.48788612</v>
+        <v>99.49170793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>59692731.67</v>
+        <v>27857678.22</v>
       </c>
       <c r="I84" s="1">
-        <v>29348.33</v>
+        <v>88729.78</v>
       </c>
       <c r="J84" s="1">
-        <v>0.049165667542653</v>
+        <v>0.31851103778023</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>59722080.0</v>
+        <v>27946408.0</v>
       </c>
       <c r="N84" s="1">
-        <v>59722080.0</v>
+        <v>27946408.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.98</v>
+        <v>0.54</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>219</v>
       </c>
       <c r="B85" t="s">
         <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.5256</v>
+        <v>98.1643</v>
       </c>
       <c r="E85" s="1">
-        <v>99.46446673</v>
+        <v>98.20184247</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>29839340.02</v>
+        <v>14730276.37</v>
       </c>
       <c r="I85" s="1">
-        <v>18339.98</v>
+        <v>-5631.37</v>
       </c>
       <c r="J85" s="1">
-        <v>0.061462418363501</v>
+        <v>-0.038229900502539</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>29857680.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="N85" s="1">
-        <v>29857680.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C86" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.475</v>
+        <v>98.1643</v>
       </c>
       <c r="E86" s="1">
-        <v>99.2427776</v>
+        <v>98.15917464</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>9924277.76</v>
+        <v>12269896.83</v>
       </c>
       <c r="I86" s="1">
-        <v>23222.24</v>
+        <v>640.67</v>
       </c>
       <c r="J86" s="1">
-        <v>0.23399425692817</v>
+        <v>0.0052214782966517</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9947500.0</v>
+        <v>12270537.5</v>
       </c>
       <c r="N86" s="1">
-        <v>9947500.0</v>
+        <v>12270537.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.5937</v>
+        <v>99.6628</v>
       </c>
       <c r="E87" s="1">
-        <v>97.9014285</v>
+        <v>98.22903955</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>39160571.4</v>
+        <v>19645807.91</v>
       </c>
       <c r="I87" s="1">
-        <v>276908.6</v>
+        <v>286752.09</v>
       </c>
       <c r="J87" s="1">
-        <v>0.70711072413004</v>
+        <v>1.4596095579965</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>39437480.0</v>
+        <v>19932560.0</v>
       </c>
       <c r="N87" s="1">
-        <v>39437480.0</v>
+        <v>19932560.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.7034</v>
+        <v>99.5618</v>
       </c>
       <c r="E88" s="1">
-        <v>99.49170793</v>
+        <v>98.10119685</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>27857678.22</v>
+        <v>19620239.37</v>
       </c>
       <c r="I88" s="1">
-        <v>59273.78</v>
+        <v>292120.63</v>
       </c>
       <c r="J88" s="1">
-        <v>0.21277358267943</v>
+        <v>1.4888739351807</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>27916952.0</v>
+        <v>19912360.0</v>
       </c>
       <c r="N88" s="1">
-        <v>27916952.0</v>
+        <v>19912360.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.894</v>
+        <v>97.8048</v>
       </c>
       <c r="E89" s="1">
-        <v>99.85853376</v>
+        <v>97.80461245</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>24964633.44</v>
+        <v>19560922.49</v>
       </c>
       <c r="I89" s="1">
-        <v>8866.56</v>
+        <v>37.51</v>
       </c>
       <c r="J89" s="1">
-        <v>0.035516483834261</v>
+        <v>0.00019175987236377</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>24973500.0</v>
+        <v>19560960.0</v>
       </c>
       <c r="N89" s="1">
-        <v>24973500.0</v>
+        <v>19560960.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9445</v>
+        <v>97.9326</v>
       </c>
       <c r="E90" s="1">
-        <v>97.54416312</v>
+        <v>97.7852722</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>12193020.39</v>
+        <v>14667790.83</v>
       </c>
       <c r="I90" s="1">
-        <v>300042.11</v>
+        <v>22099.17</v>
       </c>
       <c r="J90" s="1">
-        <v>2.4607693615117</v>
+        <v>0.15066461102514</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>12493062.5</v>
+        <v>14689890.0</v>
       </c>
       <c r="N90" s="1">
-        <v>12493062.5</v>
+        <v>14689890.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91" t="s">
         <v>231</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.2762</v>
+        <v>99.8322</v>
       </c>
       <c r="E91" s="1">
-        <v>98.20184247</v>
+        <v>99.47362905</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14730276.37</v>
+        <v>19894725.81</v>
       </c>
       <c r="I91" s="1">
-        <v>11153.63</v>
+        <v>71714.19</v>
       </c>
       <c r="J91" s="1">
-        <v>0.075719081705186</v>
+        <v>0.36046835068193</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14741430.0</v>
+        <v>19966440.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14741430.0</v>
+        <v>19966440.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B92" t="s">
         <v>233</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.5597</v>
+        <v>99.3335</v>
       </c>
       <c r="E92" s="1">
-        <v>98.22903955</v>
+        <v>98.92074717</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19645807.91</v>
+        <v>29676224.15</v>
       </c>
       <c r="I92" s="1">
-        <v>266132.09</v>
+        <v>123825.85</v>
       </c>
       <c r="J92" s="1">
-        <v>1.3546507795413</v>
+        <v>0.41725608141425</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19911940.0</v>
+        <v>29800050.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19911940.0</v>
+        <v>29800050.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>234</v>
+      </c>
+      <c r="B93" t="s">
         <v>235</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9102</v>
+        <v>97.8998</v>
       </c>
       <c r="E93" s="1">
-        <v>98.56951</v>
+        <v>97.81428547</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>23656682.4</v>
+        <v>14672142.82</v>
       </c>
       <c r="I93" s="1">
-        <v>321765.6</v>
+        <v>12827.18</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3601467634363</v>
+        <v>0.08742540307415</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>23978448.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="N93" s="1">
-        <v>23978448.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>236</v>
+      </c>
+      <c r="B94" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C94" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.4633</v>
+        <v>99.7647</v>
       </c>
       <c r="E94" s="1">
-        <v>98.10119685</v>
+        <v>97.9881802</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>19620239.37</v>
+        <v>19597636.04</v>
       </c>
       <c r="I94" s="1">
-        <v>272420.63</v>
+        <v>355303.96</v>
       </c>
       <c r="J94" s="1">
-        <v>1.3884674129743</v>
+        <v>1.8129939716954</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19892660.0</v>
+        <v>19952940.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19892660.0</v>
+        <v>19952940.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>238</v>
+      </c>
+      <c r="B95" t="s">
         <v>239</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.891</v>
+        <v>99.648</v>
       </c>
       <c r="E95" s="1">
-        <v>97.80461245</v>
+        <v>99.47617503</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>19560922.49</v>
+        <v>29842852.51</v>
       </c>
       <c r="I95" s="1">
-        <v>17277.51</v>
+        <v>51547.49</v>
       </c>
       <c r="J95" s="1">
-        <v>0.088326662553019</v>
+        <v>0.17272976831798</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19578200.0</v>
+        <v>29894400.0</v>
       </c>
       <c r="N95" s="1">
-        <v>19578200.0</v>
+        <v>29894400.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>240</v>
+      </c>
+      <c r="B96" t="s">
         <v>241</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.0021</v>
+        <v>99.8296</v>
       </c>
       <c r="E96" s="1">
-        <v>97.7852722</v>
+        <v>99.65960714</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14667790.83</v>
+        <v>6976172.5</v>
       </c>
       <c r="I96" s="1">
-        <v>32524.17</v>
+        <v>11899.5</v>
       </c>
       <c r="J96" s="1">
-        <v>0.22173870882777</v>
+        <v>0.170573477075</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14700315.0</v>
+        <v>6988072.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14700315.0</v>
+        <v>6988072.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>242</v>
+      </c>
+      <c r="B97" t="s">
         <v>243</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.7294</v>
+        <v>99.7024</v>
       </c>
       <c r="E97" s="1">
-        <v>99.47362905</v>
+        <v>99.66048993</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19894725.81</v>
+        <v>14949073.49</v>
       </c>
       <c r="I97" s="1">
-        <v>51154.19</v>
+        <v>6286.51</v>
       </c>
       <c r="J97" s="1">
-        <v>0.25712437803133</v>
+        <v>0.04205284029278</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19945880.0</v>
+        <v>14955360.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19945880.0</v>
+        <v>14955360.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>244</v>
+      </c>
+      <c r="B98" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.2546</v>
+        <v>99.6647</v>
       </c>
       <c r="E98" s="1">
-        <v>98.92074717</v>
+        <v>99.57189617</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29676224.15</v>
+        <v>29871568.85</v>
       </c>
       <c r="I98" s="1">
-        <v>100155.85</v>
+        <v>27841.15</v>
       </c>
       <c r="J98" s="1">
-        <v>0.33749526049459</v>
+        <v>0.093202838256686</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29776380.0</v>
+        <v>29899410.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29776380.0</v>
+        <v>29899410.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" t="s">
         <v>247</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.0023</v>
+        <v>99.7958</v>
       </c>
       <c r="E99" s="1">
-        <v>97.81428547</v>
+        <v>99.6413465</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>14672142.82</v>
+        <v>29892403.95</v>
       </c>
       <c r="I99" s="1">
-        <v>28202.18</v>
+        <v>46336.05</v>
       </c>
       <c r="J99" s="1">
-        <v>0.19221582250111</v>
+        <v>0.1550094468063</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14700345.0</v>
+        <v>29938740.0</v>
       </c>
       <c r="N99" s="1">
-        <v>14700345.0</v>
+        <v>29938740.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>248</v>
+      </c>
+      <c r="B100" t="s">
         <v>249</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.6626</v>
+        <v>97.866</v>
       </c>
       <c r="E100" s="1">
-        <v>97.98818018</v>
+        <v>97.77932292</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>48994090.09</v>
+        <v>24444830.73</v>
       </c>
       <c r="I100" s="1">
-        <v>837209.91</v>
+        <v>21669.27</v>
       </c>
       <c r="J100" s="1">
-        <v>1.7087977518555</v>
+        <v>0.088645612806009</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>49831300.0</v>
+        <v>24466500.0</v>
       </c>
       <c r="N100" s="1">
-        <v>49831300.0</v>
+        <v>24466500.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.82</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101" t="s">
         <v>251</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.5353</v>
+        <v>99.8501</v>
       </c>
       <c r="E101" s="1">
-        <v>99.47617503</v>
+        <v>99.81013893</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>29842852.51</v>
+        <v>14971520.84</v>
       </c>
       <c r="I101" s="1">
-        <v>17737.49</v>
+        <v>5994.16</v>
       </c>
       <c r="J101" s="1">
-        <v>0.059436308891908</v>
+        <v>0.040037081496658</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29860590.0</v>
+        <v>14977515.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29860590.0</v>
+        <v>14977515.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>252</v>
+      </c>
+      <c r="B102" t="s">
         <v>253</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>7000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7223</v>
+        <v>99.331</v>
       </c>
       <c r="E102" s="1">
-        <v>99.65960714</v>
+        <v>98.04874822</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>6976172.5</v>
+        <v>20982432.12</v>
       </c>
       <c r="I102" s="1">
-        <v>4388.5</v>
+        <v>274401.88</v>
       </c>
       <c r="J102" s="1">
-        <v>0.062906988036778</v>
+        <v>1.3077696543026</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>6980561.0</v>
+        <v>21256834.0</v>
       </c>
       <c r="N102" s="1">
-        <v>6980561.0</v>
+        <v>21256834.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>254</v>
+      </c>
+      <c r="B103" t="s">
         <v>255</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.6942</v>
+        <v>97.9621</v>
       </c>
       <c r="E103" s="1">
-        <v>99.6413465</v>
+        <v>97.75025085</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>29892403.95</v>
+        <v>12707532.61</v>
       </c>
       <c r="I103" s="1">
-        <v>15856.05</v>
+        <v>27540.39</v>
       </c>
       <c r="J103" s="1">
-        <v>0.053043743241667</v>
+        <v>0.21672492092074</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29908260.0</v>
+        <v>12735073.0</v>
       </c>
       <c r="N103" s="1">
-        <v>29908260.0</v>
+        <v>12735073.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>256</v>
+      </c>
+      <c r="B104" t="s">
         <v>257</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.0371</v>
+        <v>99.5884</v>
       </c>
       <c r="E104" s="1">
-        <v>97.77932292</v>
+        <v>98.05766825</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>24444830.73</v>
+        <v>19611533.65</v>
       </c>
       <c r="I104" s="1">
-        <v>64444.27</v>
+        <v>306146.35</v>
       </c>
       <c r="J104" s="1">
-        <v>0.26363148393951</v>
+        <v>1.5610525696954</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>24509275.0</v>
+        <v>19917680.0</v>
       </c>
       <c r="N104" s="1">
-        <v>24509275.0</v>
+        <v>19917680.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>258</v>
+      </c>
+      <c r="B105" t="s">
         <v>259</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.0222</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>4440.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.0222</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>260</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>21244871.4</v>
+        <v>20004440.0</v>
       </c>
       <c r="N105" s="1">
-        <v>21244871.4</v>
+        <v>20091020.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>261</v>
       </c>
       <c r="B106" t="s">
         <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.0959</v>
+        <v>100.0275</v>
       </c>
       <c r="E106" s="1">
-        <v>97.75025085</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>12707532.61</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>44934.39</v>
+        <v>8250.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.35360436505699</v>
+        <v>0.0275</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>263</v>
       </c>
       <c r="M106" s="1">
-        <v>12752467.0</v>
+        <v>30008250.0</v>
       </c>
       <c r="N106" s="1">
-        <v>12752467.0</v>
+        <v>30601280.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B107" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.513</v>
+        <v>99.4281</v>
       </c>
       <c r="E107" s="1">
-        <v>98.05766825</v>
+        <v>99.1206757</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>19611533.65</v>
+        <v>49560337.85</v>
       </c>
       <c r="I107" s="1">
-        <v>291066.35</v>
+        <v>153712.15</v>
       </c>
       <c r="J107" s="1">
-        <v>1.4841590422991</v>
+        <v>0.31015153783904</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19902600.0</v>
+        <v>49714050.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19902600.0</v>
+        <v>49714050.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.019</v>
+        <v>99.6785</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I108" s="1">
-        <v>3800.0</v>
+        <v>541840.93</v>
       </c>
       <c r="J108" s="1">
-        <v>0.019</v>
+        <v>1.8453998325105</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>267</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>20003800.0</v>
+        <v>29903550.0</v>
       </c>
       <c r="N108" s="1">
-        <v>20068401.11</v>
+        <v>29903550.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>268</v>
       </c>
       <c r="B109" t="s">
         <v>269</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0362</v>
+        <v>99.9851</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>10860.0</v>
+        <v>-3725.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0362</v>
+        <v>-0.0149</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
         <v>270</v>
       </c>
       <c r="M109" s="1">
-        <v>30010860.0</v>
+        <v>24996275.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30569480.33</v>
+        <v>25106374.31</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>271</v>
       </c>
       <c r="B110" t="s">
         <v>272</v>
       </c>
       <c r="C110" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.3356</v>
+        <v>100.0011</v>
       </c>
       <c r="E110" s="1">
-        <v>99.1206757</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>49560337.85</v>
+        <v>25000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>107462.15</v>
+        <v>275.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.21683094720873</v>
+        <v>0.0011</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>273</v>
       </c>
       <c r="M110" s="1">
-        <v>49667800.0</v>
+        <v>25000275.0</v>
       </c>
       <c r="N110" s="1">
-        <v>49667800.0</v>
+        <v>25108915.97</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B111" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.5825</v>
+        <v>99.9726</v>
       </c>
       <c r="E111" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29361709.07</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>513040.93</v>
+        <v>-5480.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.7473128991806</v>
+        <v>-0.0274</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>276</v>
       </c>
       <c r="M111" s="1">
-        <v>29874750.0</v>
+        <v>19994520.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29874750.0</v>
+        <v>20039792.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B112" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C112" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0168</v>
+        <v>99.9543</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>5880.0</v>
+        <v>-9140.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0168</v>
+        <v>-0.0457</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M112" s="1">
-        <v>35005880.0</v>
+        <v>19990860.0</v>
       </c>
       <c r="N112" s="1">
-        <v>35691560.24</v>
+        <v>20000912.44</v>
       </c>
       <c r="O112" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B113" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0155</v>
+        <v>100.0067</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>3100.0</v>
+        <v>1675.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0155</v>
+        <v>0.0067</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M113" s="1">
-        <v>20003100.0</v>
+        <v>25001675.0</v>
       </c>
       <c r="N113" s="1">
-        <v>20428982.22</v>
+        <v>25201602.99</v>
       </c>
       <c r="O113" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B114" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C114" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.988</v>
+        <v>99.9879</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-3000.0</v>
+        <v>-2420.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.012</v>
+        <v>-0.0121</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M114" s="1">
-        <v>24997000.0</v>
+        <v>19997580.0</v>
       </c>
       <c r="N114" s="1">
-        <v>25078751.94</v>
+        <v>20041452.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C115" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9997</v>
+        <v>99.9983</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-75.0</v>
+        <v>-255.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0003</v>
+        <v>-0.0017</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M115" s="1">
-        <v>24999925.0</v>
+        <v>14999745.0</v>
       </c>
       <c r="N115" s="1">
-        <v>25080593.61</v>
+        <v>15055607.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B116" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9769</v>
+        <v>100.0268</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-4620.0</v>
+        <v>4020.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.0231</v>
+        <v>0.0268</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M116" s="1">
-        <v>19995380.0</v>
+        <v>15004020.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20018009.0</v>
+        <v>15227174.75</v>
       </c>
       <c r="O116" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B117" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0065</v>
+        <v>99.9926</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>1300.0</v>
+        <v>-1480.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0065</v>
+        <v>-0.0074</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M117" s="1">
-        <v>20001300.0</v>
+        <v>19998520.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20466428.89</v>
+        <v>20052836.17</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B118" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0048</v>
+        <v>100.018</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1200.0</v>
+        <v>5400.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0048</v>
+        <v>0.018</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M118" s="1">
-        <v>25001200.0</v>
+        <v>30005400.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25172708.47</v>
+        <v>30136935.83</v>
       </c>
       <c r="O118" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B119" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9865</v>
+        <v>100.0355</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-2700.0</v>
+        <v>8875.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.0135</v>
+        <v>0.0355</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M119" s="1">
-        <v>19997300.0</v>
+        <v>25008875.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20019229.0</v>
+        <v>25206353.75</v>
       </c>
       <c r="O119" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9963</v>
+        <v>100.037</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-555.0</v>
+        <v>9250.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0037</v>
+        <v>0.037</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M120" s="1">
-        <v>14999445.0</v>
+        <v>25009250.0</v>
       </c>
       <c r="N120" s="1">
-        <v>15038531.25</v>
+        <v>25205853.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C121" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0236</v>
+        <v>99.9964</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>8260.0</v>
+        <v>-720.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0236</v>
+        <v>-0.0036</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M121" s="1">
-        <v>35008260.0</v>
+        <v>19999280.0</v>
       </c>
       <c r="N121" s="1">
-        <v>35489317.5</v>
+        <v>20043952.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9806</v>
+        <v>99.9185</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>19965902.68</v>
       </c>
       <c r="I122" s="1">
-        <v>-3880.0</v>
+        <v>17797.32</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0194</v>
+        <v>0.089138569316116</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>307</v>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19996120.0</v>
+        <v>19983700.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20027685.28</v>
+        <v>19983700.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0099</v>
+        <v>99.8379</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>99.196295</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>30000000.0</v>
+        <v>19839259.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2970.0</v>
+        <v>128321.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0099</v>
+        <v>0.64680339119521</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123" t="s">
-        <v>310</v>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>30002970.0</v>
+        <v>19967580.0</v>
       </c>
       <c r="N123" s="1">
-        <v>30100639.0</v>
+        <v>19967580.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>311</v>
       </c>
       <c r="B124" t="s">
         <v>312</v>
       </c>
       <c r="C124" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0271</v>
+        <v>99.7878</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>99.4690838</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>25000000.0</v>
+        <v>9946908.38</v>
       </c>
       <c r="I124" s="1">
-        <v>6775.0</v>
+        <v>31871.62</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0271</v>
+        <v>0.32041734760605</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>313</v>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>25006775.0</v>
+        <v>9978780.0</v>
       </c>
       <c r="N124" s="1">
-        <v>25175960.0</v>
+        <v>9978780.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>313</v>
+      </c>
+      <c r="B125" t="s">
         <v>314</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0308</v>
+        <v>99.9193</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I125" s="1">
-        <v>7700.0</v>
+        <v>8275.46</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0308</v>
+        <v>0.082890087661226</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>316</v>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>25007700.0</v>
+        <v>9991930.0</v>
       </c>
       <c r="N125" s="1">
-        <v>25176135.0</v>
+        <v>9991930.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B126" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9866</v>
+        <v>98.3838</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>20000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I126" s="1">
-        <v>-2680.0</v>
+        <v>64201.53</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.0134</v>
+        <v>0.65684834993605</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>319</v>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>19997320.0</v>
+        <v>9838380.0</v>
       </c>
       <c r="N126" s="1">
-        <v>20019649.0</v>
+        <v>9838380.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B127" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>16000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9825</v>
+        <v>97.9227</v>
       </c>
       <c r="E127" s="1">
-        <v>98.9453525</v>
+        <v>97.7176416</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>15831256.4</v>
+        <v>4885882.08</v>
       </c>
       <c r="I127" s="1">
-        <v>165943.6</v>
+        <v>10252.92</v>
       </c>
       <c r="J127" s="1">
-        <v>1.0482023397713</v>
+        <v>0.20984788073313</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>15997200.0</v>
+        <v>4896135.0</v>
       </c>
       <c r="N127" s="1">
-        <v>15997200.0</v>
+        <v>4896135.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B128" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.7335</v>
+        <v>98.4735</v>
       </c>
       <c r="E128" s="1">
-        <v>99.196295</v>
+        <v>97.77077207</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>19839259.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I128" s="1">
-        <v>107441.0</v>
+        <v>98381.91</v>
       </c>
       <c r="J128" s="1">
-        <v>0.54155752490554</v>
+        <v>0.71875051580654</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>19946700.0</v>
+        <v>13786290.0</v>
       </c>
       <c r="N128" s="1">
-        <v>19946700.0</v>
+        <v>13786290.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B129" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C129" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.6866</v>
+        <v>99.9295</v>
       </c>
       <c r="E129" s="1">
-        <v>99.4690838</v>
+        <v>99.26572317</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>9946908.38</v>
+        <v>5955943.39</v>
       </c>
       <c r="I129" s="1">
-        <v>21751.62</v>
+        <v>39826.61</v>
       </c>
       <c r="J129" s="1">
-        <v>0.21867719264144</v>
+        <v>0.66868684593055</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>9968660.0</v>
+        <v>5995770.0</v>
       </c>
       <c r="N129" s="1">
-        <v>9968660.0</v>
+        <v>5995770.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9769</v>
+        <v>100.0099</v>
       </c>
       <c r="E130" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9983693.3</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>13996.7</v>
+        <v>2475.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.14019561277989</v>
+        <v>0.0099</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>9997690.0</v>
+        <v>25002475.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9997690.0</v>
+        <v>25114645.14</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>326</v>
+      </c>
+      <c r="B131" t="s">
+        <v>327</v>
+      </c>
+      <c r="C131" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0036</v>
+      </c>
+      <c r="E131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>900.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.0036</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>328</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>9826350.0</v>
+        <v>25000900.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9826350.0</v>
+        <v>25108082.64</v>
       </c>
       <c r="O131" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>329</v>
+      </c>
+      <c r="B132" t="s">
         <v>330</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.9731</v>
+      </c>
+      <c r="E132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-6725.0</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.0269</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" t="s">
         <v>331</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>4889760.0</v>
+        <v>24993275.0</v>
       </c>
       <c r="N132" s="1">
-        <v>4889760.0</v>
+        <v>25004269.38</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>332</v>
       </c>
       <c r="B133" t="s">
         <v>333</v>
       </c>
       <c r="C133" s="1">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.3551</v>
+        <v>100.0315</v>
       </c>
       <c r="E133" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>13687908.09</v>
+        <v>40000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>81805.91</v>
+        <v>12600.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.59765093001877</v>
+        <v>0.0315</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>334</v>
       </c>
       <c r="M133" s="1">
-        <v>13769714.0</v>
+        <v>40012600.0</v>
       </c>
       <c r="N133" s="1">
-        <v>13769714.0</v>
+        <v>40668290.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C134" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.819</v>
+        <v>100.0335</v>
       </c>
       <c r="E134" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>5955943.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>33196.61</v>
+        <v>6700.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.55736946821451</v>
+        <v>0.0335</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>337</v>
       </c>
       <c r="M134" s="1">
-        <v>5989140.0</v>
+        <v>20006700.0</v>
       </c>
       <c r="N134" s="1">
-        <v>5989140.0</v>
+        <v>20373888.33</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C135" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0015</v>
+        <v>100.0263</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>375.0</v>
+        <v>5260.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0015</v>
+        <v>0.0263</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="M135" s="1">
-        <v>25000375.0</v>
+        <v>20005260.0</v>
       </c>
       <c r="N135" s="1">
-        <v>25084070.83</v>
+        <v>20203665.67</v>
       </c>
       <c r="O135" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B136" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C136" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.9983</v>
+        <v>99.8764</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>25000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-425.0</v>
+        <v>60169.81</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.0017</v>
+        <v>0.40324803843253</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>341</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>24999575.0</v>
+        <v>14981460.0</v>
       </c>
       <c r="N136" s="1">
-        <v>25079160.28</v>
+        <v>14981460.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B137" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C137" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0079</v>
+        <v>99.5668</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.53694581</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>50000000.0</v>
+        <v>15925911.33</v>
       </c>
       <c r="I137" s="1">
-        <v>3950.0</v>
+        <v>4776.67</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0079</v>
+        <v>0.029993071674348</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>344</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>50003950.0</v>
+        <v>15930688.0</v>
       </c>
       <c r="N137" s="1">
-        <v>51159044.44</v>
+        <v>15930688.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>345</v>
       </c>
       <c r="B138" t="s">
         <v>346</v>
       </c>
       <c r="C138" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0258</v>
+        <v>99.6628</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.48082065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>30000000.0</v>
+        <v>39792328.26</v>
       </c>
       <c r="I138" s="1">
-        <v>7740.0</v>
+        <v>72791.74</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0258</v>
+        <v>0.18292908000855</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>347</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30007740.0</v>
+        <v>39865120.0</v>
       </c>
       <c r="N138" s="1">
-        <v>30417325.0</v>
+        <v>39865120.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>347</v>
+      </c>
+      <c r="B139" t="s">
         <v>348</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0256</v>
+        <v>100.0359</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>10240.0</v>
+        <v>10770.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0256</v>
+        <v>0.0359</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="M139" s="1">
-        <v>40010240.0</v>
+        <v>30010770.0</v>
       </c>
       <c r="N139" s="1">
-        <v>40620386.0</v>
+        <v>30554302.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>350</v>
+      </c>
+      <c r="B140" t="s">
         <v>351</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0355</v>
+        <v>100.031</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>14200.0</v>
+        <v>9300.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0355</v>
+        <v>0.031</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M140" s="1">
-        <v>40014200.0</v>
+        <v>30009300.0</v>
       </c>
       <c r="N140" s="1">
-        <v>40702783.11</v>
+        <v>30584123.33</v>
       </c>
       <c r="O140" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>353</v>
+      </c>
+      <c r="B141" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C141" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0219</v>
+        <v>99.689</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>99.4884085</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>20000000.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I141" s="1">
-        <v>4380.0</v>
+        <v>40118.3</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0219</v>
+        <v>0.20162298605872</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>356</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>20004380.0</v>
+        <v>19937800.0</v>
       </c>
       <c r="N141" s="1">
-        <v>20180516.28</v>
+        <v>19937800.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>355</v>
+      </c>
+      <c r="B142" t="s">
+        <v>356</v>
+      </c>
+      <c r="C142" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0266</v>
+      </c>
+      <c r="E142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>10640.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0.0266</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>357</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>14965065.0</v>
+        <v>40010640.0</v>
       </c>
       <c r="N142" s="1">
-        <v>14965065.0</v>
+        <v>40191931.44</v>
       </c>
       <c r="O142" s="1">
-        <v>0.25</v>
+        <v>0.78</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>358</v>
+      </c>
+      <c r="B143" t="s">
         <v>359</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.018</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.018</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" t="s">
         <v>360</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>29970570.0</v>
+        <v>20003600.0</v>
       </c>
       <c r="N143" s="1">
-        <v>29970570.0</v>
+        <v>20069234.61</v>
       </c>
       <c r="O143" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>361</v>
       </c>
       <c r="B144" t="s">
         <v>362</v>
       </c>
       <c r="C144" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.9878</v>
+        <v>100.0086</v>
       </c>
       <c r="E144" s="1">
-        <v>99.45300847</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>29835902.54</v>
+        <v>15000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>160437.46</v>
+        <v>1290.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.53773288669551</v>
+        <v>0.0086</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>0.0</v>
+      <c r="L144" t="s">
+        <v>363</v>
       </c>
       <c r="M144" s="1">
-        <v>29996340.0</v>
+        <v>15001290.0</v>
       </c>
       <c r="N144" s="1">
-        <v>29996340.0</v>
+        <v>15046792.63</v>
       </c>
       <c r="O144" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B145" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C145" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9304</v>
+        <v>100.0151</v>
       </c>
       <c r="E145" s="1">
-        <v>99.67410719</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15947857.15</v>
+        <v>15000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>41006.85</v>
+        <v>2265.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.25713078324131</v>
+        <v>0.0151</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" t="s">
+        <v>366</v>
       </c>
       <c r="M145" s="1">
-        <v>15988864.0</v>
+        <v>15002265.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15988864.0</v>
+        <v>15046134.29</v>
       </c>
       <c r="O145" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B146" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C146" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.557</v>
+        <v>100.0073</v>
       </c>
       <c r="E146" s="1">
-        <v>99.48082065</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>39792328.26</v>
+        <v>15000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>30471.74</v>
+        <v>1095.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.076576921563624</v>
+        <v>0.0073</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>0.0</v>
+      <c r="L146" t="s">
+        <v>369</v>
       </c>
       <c r="M146" s="1">
-        <v>39822800.0</v>
+        <v>15001095.0</v>
       </c>
       <c r="N146" s="1">
-        <v>39822800.0</v>
+        <v>15045780.96</v>
       </c>
       <c r="O146" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B147" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0399</v>
+        <v>99.8848</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.8141239</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>30000000.0</v>
+        <v>19962824.78</v>
       </c>
       <c r="I147" s="1">
-        <v>11970.0</v>
+        <v>14135.22</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0399</v>
+        <v>0.070807714618432</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>369</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>30011970.0</v>
+        <v>19976960.0</v>
       </c>
       <c r="N147" s="1">
-        <v>30521607.33</v>
+        <v>19976960.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B148" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C148" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.037</v>
+        <v>99.8717</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0</v>
+        <v>99.810914</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>30000000.0</v>
+        <v>9981091.4</v>
       </c>
       <c r="I148" s="1">
-        <v>11100.0</v>
+        <v>6078.6</v>
       </c>
       <c r="J148" s="1">
-        <v>0.037</v>
+        <v>0.060901155559</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>372</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>30011100.0</v>
+        <v>9987170.0</v>
       </c>
       <c r="N148" s="1">
-        <v>30551975.42</v>
+        <v>9987170.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B149" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.587</v>
+        <v>100.0345</v>
       </c>
       <c r="E149" s="1">
-        <v>99.4884085</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>19897681.7</v>
+        <v>40000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>19718.3</v>
+        <v>13800.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.099098479397225</v>
+        <v>0.0345</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>376</v>
       </c>
       <c r="M149" s="1">
-        <v>19917400.0</v>
+        <v>40013800.0</v>
       </c>
       <c r="N149" s="1">
-        <v>19917400.0</v>
+        <v>40663690.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B150" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0213</v>
+        <v>100.0347</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>40000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>8520.0</v>
+        <v>20820.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0213</v>
+        <v>0.0347</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>40008520.0</v>
+        <v>60020820.0</v>
       </c>
       <c r="N150" s="1">
-        <v>40145054.44</v>
+        <v>60988141.83</v>
       </c>
       <c r="O150" s="1">
-        <v>0.66</v>
+        <v>1.19</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B151" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C151" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0111</v>
+        <v>100.037</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>3330.0</v>
+        <v>18500.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0111</v>
+        <v>0.037</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M151" s="1">
-        <v>30003330.0</v>
+        <v>50018500.0</v>
       </c>
       <c r="N151" s="1">
-        <v>30672346.0</v>
+        <v>50727833.33</v>
       </c>
       <c r="O151" s="1">
-        <v>0.51</v>
+        <v>0.99</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B152" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C152" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0114</v>
+        <v>99.7121</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>99.49610747</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>20000000.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I152" s="1">
-        <v>2280.0</v>
+        <v>32398.88</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0114</v>
+        <v>0.21708641557228</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>383</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>20002280.0</v>
+        <v>14956815.0</v>
       </c>
       <c r="N152" s="1">
-        <v>20045602.22</v>
+        <v>14956815.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B153" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.9977</v>
+        <v>99.6642</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.4890821</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>15000000.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I153" s="1">
-        <v>-345.0</v>
+        <v>35023.58</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.0023</v>
+        <v>0.17601720339925</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>386</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>14999655.0</v>
+        <v>19932840.0</v>
       </c>
       <c r="N153" s="1">
-        <v>15028426.88</v>
+        <v>19932840.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>387</v>
       </c>
       <c r="B154" t="s">
         <v>388</v>
       </c>
       <c r="C154" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0109</v>
+        <v>99.6219</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>15000000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I154" s="1">
-        <v>1635.0</v>
+        <v>13986.98</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0109</v>
+        <v>0.1405980554667</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>389</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>15001635.0</v>
+        <v>9962190.0</v>
       </c>
       <c r="N154" s="1">
-        <v>15029373.54</v>
+        <v>9962190.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>389</v>
+      </c>
+      <c r="B155" t="s">
         <v>390</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0004</v>
+        <v>99.7144</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>99.63533466</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>15000000.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I155" s="1">
-        <v>60.0</v>
+        <v>5771.77</v>
       </c>
       <c r="J155" s="1">
-        <v>0.0004</v>
+        <v>0.07935472163316</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>392</v>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>15000060.0</v>
+        <v>7279151.2</v>
       </c>
       <c r="N155" s="1">
-        <v>15028315.21</v>
+        <v>7279151.2</v>
       </c>
       <c r="O155" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B156" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.9705</v>
+        <v>98.5289</v>
       </c>
       <c r="E156" s="1">
-        <v>99.8724407</v>
+        <v>97.8384763</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>19974488.14</v>
+        <v>29351542.89</v>
       </c>
       <c r="I156" s="1">
-        <v>19611.86</v>
+        <v>207127.11</v>
       </c>
       <c r="J156" s="1">
-        <v>0.098184543516418</v>
+        <v>0.70567707727067</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>19994100.0</v>
+        <v>29558670.0</v>
       </c>
       <c r="N156" s="1">
-        <v>19994100.0</v>
+        <v>29558670.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B157" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.9509</v>
+        <v>99.8365</v>
       </c>
       <c r="E157" s="1">
-        <v>99.829956</v>
+        <v>99.47897885</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>9982995.6</v>
+        <v>19895795.77</v>
       </c>
       <c r="I157" s="1">
-        <v>12094.4</v>
+        <v>71504.23</v>
       </c>
       <c r="J157" s="1">
-        <v>0.12115000832015</v>
+        <v>0.35939366701692</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>9995090.0</v>
+        <v>19967300.0</v>
       </c>
       <c r="N157" s="1">
-        <v>9995090.0</v>
+        <v>19967300.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B158" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C158" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.9081</v>
+        <v>99.9798</v>
       </c>
       <c r="E158" s="1">
-        <v>99.8291812</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>19965836.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>15783.76</v>
+        <v>-4040.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.079053838818824</v>
+        <v>-0.0202</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158">
-        <v>0.0</v>
+      <c r="L158" t="s">
+        <v>397</v>
       </c>
       <c r="M158" s="1">
-        <v>19981620.0</v>
+        <v>19995960.0</v>
       </c>
       <c r="N158" s="1">
-        <v>19981620.0</v>
+        <v>20073646.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>398</v>
+      </c>
+      <c r="B159" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="C159" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.8842</v>
+        <v>100.0002</v>
       </c>
       <c r="E159" s="1">
-        <v>99.8291812</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>19965836.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>11003.76</v>
+        <v>40.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.055112943268336</v>
+        <v>0.0002</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>400</v>
       </c>
       <c r="M159" s="1">
-        <v>19976840.0</v>
+        <v>20000040.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19976840.0</v>
+        <v>20035405.56</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>401</v>
       </c>
       <c r="B160" t="s">
         <v>402</v>
       </c>
       <c r="C160" s="1">
-        <v>40000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0389</v>
+        <v>98.459</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.38921708</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>40000000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I160" s="1">
-        <v>15560.0</v>
+        <v>19609.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.0389</v>
+        <v>0.070925371925069</v>
       </c>
       <c r="K160">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L160" t="s">
         <v>403</v>
       </c>
       <c r="M160" s="1">
-        <v>40015560.0</v>
+        <v>27666979.0</v>
       </c>
       <c r="N160" s="1">
-        <v>40620306.0</v>
+        <v>27696079.82</v>
       </c>
       <c r="O160" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>404</v>
       </c>
       <c r="B161" t="s">
         <v>405</v>
       </c>
       <c r="C161" s="1">
-        <v>60000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0389</v>
+        <v>101.754</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>102.74379333</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>60000000.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I161" s="1">
-        <v>23340.0</v>
+        <v>-148469.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.0389</v>
+        <v>-0.96336070649264</v>
       </c>
       <c r="K161">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="L161" t="s">
         <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>60023340.0</v>
+        <v>15263100.0</v>
       </c>
       <c r="N161" s="1">
-        <v>60922952.83</v>
+        <v>15365017.81</v>
       </c>
       <c r="O161" s="1">
-        <v>1.0</v>
+        <v>0.3</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>407</v>
       </c>
       <c r="B162" t="s">
         <v>408</v>
       </c>
       <c r="C162" s="1">
-        <v>50000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0364</v>
+        <v>98.594</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>98.74687695</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>50000000.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I162" s="1">
-        <v>18200.0</v>
+        <v>-9790.24</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0364</v>
+        <v>-0.154816999407</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
+        <v>1.22</v>
       </c>
       <c r="L162" t="s">
         <v>409</v>
       </c>
       <c r="M162" s="1">
-        <v>50018200.0</v>
+        <v>6313959.76</v>
       </c>
       <c r="N162" s="1">
-        <v>50671154.17</v>
+        <v>6392123.65</v>
       </c>
       <c r="O162" s="1">
-        <v>0.84</v>
+        <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>410</v>
       </c>
       <c r="B163" t="s">
         <v>411</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.6038</v>
+        <v>101.141</v>
       </c>
       <c r="E163" s="1">
-        <v>99.49610747</v>
+        <v>101.60704918</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>14924416.12</v>
+        <v>12396060.0</v>
       </c>
       <c r="I163" s="1">
-        <v>16153.88</v>
+        <v>-56858.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.10823793621214</v>
+        <v>-0.45867799929978</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L163" t="s">
+        <v>412</v>
       </c>
       <c r="M163" s="1">
-        <v>14940570.0</v>
+        <v>12339202.0</v>
       </c>
       <c r="N163" s="1">
-        <v>14940570.0</v>
+        <v>12371582.14</v>
       </c>
       <c r="O163" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B164" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.5562</v>
+        <v>101.356</v>
       </c>
       <c r="E164" s="1">
-        <v>99.4890821</v>
+        <v>101.93998551</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>19897816.42</v>
+        <v>35169295.0</v>
       </c>
       <c r="I164" s="1">
-        <v>13423.58</v>
+        <v>-201475.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.06746257838879</v>
+        <v>-0.57287187587923</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.7</v>
+      </c>
+      <c r="L164" t="s">
+        <v>415</v>
       </c>
       <c r="M164" s="1">
-        <v>19911240.0</v>
+        <v>34967820.0</v>
       </c>
       <c r="N164" s="1">
-        <v>19911240.0</v>
+        <v>35208847.4</v>
       </c>
       <c r="O164" s="1">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B165" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.5144</v>
+        <v>101.228</v>
       </c>
       <c r="E165" s="1">
-        <v>99.4820302</v>
+        <v>101.5</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>9948203.02</v>
+        <v>4060000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>3236.98</v>
+        <v>-10880.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.032538338768241</v>
+        <v>-0.2679802955665</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L165" t="s">
+        <v>418</v>
       </c>
       <c r="M165" s="1">
-        <v>9951440.0</v>
+        <v>4049120.0</v>
       </c>
       <c r="N165" s="1">
-        <v>9951440.0</v>
+        <v>4104736.44</v>
       </c>
       <c r="O165" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B166" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C166" s="1">
-        <v>30000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.5028</v>
+        <v>100.108</v>
       </c>
       <c r="E166" s="1">
-        <v>97.8384763</v>
+        <v>101.32059615</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>29351542.89</v>
+        <v>5268671.0</v>
       </c>
       <c r="I166" s="1">
-        <v>199297.11</v>
+        <v>-63055.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.67900045577468</v>
+        <v>-1.1967913730047</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.84</v>
+      </c>
+      <c r="L166" t="s">
+        <v>421</v>
       </c>
       <c r="M166" s="1">
-        <v>29550840.0</v>
+        <v>5205616.0</v>
       </c>
       <c r="N166" s="1">
-        <v>29550840.0</v>
+        <v>5405424.22</v>
       </c>
       <c r="O166" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B167" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C167" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0058</v>
+        <v>102.025</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>102.4148</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>30000000.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1740.0</v>
+        <v>-58470.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.0058</v>
+        <v>-0.38060905259787</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
+        <v>3.92</v>
       </c>
       <c r="L167" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="M167" s="1">
-        <v>30001740.0</v>
+        <v>15303750.0</v>
       </c>
       <c r="N167" s="1">
-        <v>30484365.83</v>
+        <v>15891318.49</v>
       </c>
       <c r="O167" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B168" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.7349</v>
+        <v>98.372</v>
       </c>
       <c r="E168" s="1">
-        <v>99.47897885</v>
+        <v>98.37645614</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>19895795.77</v>
+        <v>28037290.0</v>
       </c>
       <c r="I168" s="1">
-        <v>51184.23</v>
+        <v>-1270.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.25726153701868</v>
+        <v>-0.0045296817203089</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L168" t="s">
+        <v>427</v>
       </c>
       <c r="M168" s="1">
-        <v>19946980.0</v>
+        <v>28036020.0</v>
       </c>
       <c r="N168" s="1">
-        <v>19946980.0</v>
+        <v>28061006.3</v>
       </c>
       <c r="O168" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B169" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0056</v>
+        <v>99.655</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>98.926908</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>20000000.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1120.0</v>
+        <v>182023.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.0056</v>
+        <v>0.73598984818165</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L169" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M169" s="1">
-        <v>20001120.0</v>
+        <v>24913750.0</v>
       </c>
       <c r="N169" s="1">
-        <v>20056585.0</v>
+        <v>25099366.44</v>
       </c>
       <c r="O169" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B170" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0125</v>
+        <v>99.676</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>96.05</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>20000000.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I170" s="1">
-        <v>2500.0</v>
+        <v>543900.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.0125</v>
+        <v>3.7751171264966</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L170" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="M170" s="1">
-        <v>20002500.0</v>
+        <v>14951400.0</v>
       </c>
       <c r="N170" s="1">
-        <v>20015131.11</v>
+        <v>14952682.19</v>
       </c>
       <c r="O170" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B171" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C171" s="1">
-        <v>28100000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.599</v>
+        <v>98.315</v>
       </c>
       <c r="E171" s="1">
-        <v>98.38921708</v>
+        <v>98.63984906</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>27647370.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I171" s="1">
-        <v>58949.0</v>
+        <v>-51651.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.2132173874043</v>
+        <v>-0.32932842021824</v>
       </c>
       <c r="K171">
-        <v>0.07</v>
+        <v>1.02</v>
       </c>
       <c r="L171" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="M171" s="1">
-        <v>27706319.0</v>
+        <v>15632085.0</v>
       </c>
       <c r="N171" s="1">
-        <v>27727105.3</v>
+        <v>15793807.6</v>
       </c>
       <c r="O171" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B172" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.663</v>
+        <v>100.476</v>
       </c>
       <c r="E172" s="1">
-        <v>102.74379333</v>
+        <v>100.747</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>15411569.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-12119.0</v>
+        <v>-54200.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.078635731378161</v>
+        <v>-0.2689906399198</v>
       </c>
       <c r="K172">
-        <v>0.48</v>
+        <v>1.04</v>
       </c>
       <c r="L172" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M172" s="1">
-        <v>15399450.0</v>
+        <v>20095200.0</v>
       </c>
       <c r="N172" s="1">
-        <v>15471778.77</v>
+        <v>20303556.16</v>
       </c>
       <c r="O172" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B173" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C173" s="1">
-        <v>6404000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.958</v>
+        <v>100.125</v>
       </c>
       <c r="E173" s="1">
-        <v>98.74687695</v>
+        <v>100.16216667</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>6323750.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I173" s="1">
-        <v>13520.32</v>
+        <v>-2230.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.21380225340976</v>
+        <v>-0.037106492304979</v>
       </c>
       <c r="K173">
-        <v>1.15</v>
+        <v>0.48</v>
       </c>
       <c r="L173" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M173" s="1">
-        <v>6337270.32</v>
+        <v>6007500.0</v>
       </c>
       <c r="N173" s="1">
-        <v>6410697.0</v>
+        <v>6036043.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B174" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0</v>
+        <v>100.269</v>
       </c>
       <c r="E174" s="1">
-        <v>99.24</v>
+        <v>100.855</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>9924000.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I174" s="1">
-        <v>76000.0</v>
+        <v>-29300.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.7658202337767</v>
+        <v>-0.58103217490457</v>
       </c>
       <c r="K174">
-        <v>1.25</v>
+        <v>1.68</v>
       </c>
       <c r="L174" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M174" s="1">
-        <v>10000000.0</v>
+        <v>5013450.0</v>
       </c>
       <c r="N174" s="1">
-        <v>10124657.53</v>
+        <v>5097285.62</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B175" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C175" s="1">
-        <v>12200000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.507</v>
+        <v>99.708</v>
       </c>
       <c r="E175" s="1">
-        <v>101.60704918</v>
+        <v>98.79801159</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>12396060.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-12206.0</v>
+        <v>313946.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.098466770893332</v>
+        <v>0.92105943339703</v>
       </c>
       <c r="K175">
-        <v>0.08</v>
+        <v>0.87</v>
       </c>
       <c r="L175" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M175" s="1">
-        <v>12383854.0</v>
+        <v>34399260.0</v>
       </c>
       <c r="N175" s="1">
-        <v>12393472.49</v>
+        <v>34698063.08</v>
       </c>
       <c r="O175" s="1">
-        <v>0.2</v>
+        <v>0.68</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B176" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C176" s="1">
-        <v>34500000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.671</v>
+        <v>98.109</v>
       </c>
       <c r="E176" s="1">
-        <v>101.93998551</v>
+        <v>97.49172258</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>35169295.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-92800.0</v>
+        <v>191356.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.26386653471444</v>
+        <v>0.63315879852695</v>
       </c>
       <c r="K176">
-        <v>0.49</v>
+        <v>0.03</v>
       </c>
       <c r="L176" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="M176" s="1">
-        <v>35076495.0</v>
+        <v>30413790.0</v>
       </c>
       <c r="N176" s="1">
-        <v>35245214.18</v>
+        <v>30423557.12</v>
       </c>
       <c r="O176" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B177" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C177" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.488</v>
+        <v>99.713</v>
       </c>
       <c r="E177" s="1">
-        <v>101.5</v>
+        <v>98.92166667</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4060000.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-480.0</v>
+        <v>118700.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.011822660098522</v>
+        <v>0.79995956396475</v>
       </c>
       <c r="K177">
-        <v>1.19</v>
+        <v>0.51</v>
       </c>
       <c r="L177" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="M177" s="1">
-        <v>4059520.0</v>
+        <v>14956950.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4106985.75</v>
+        <v>15033491.1</v>
       </c>
       <c r="O177" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B178" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C178" s="1">
-        <v>5200000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.128</v>
+        <v>99.981</v>
       </c>
       <c r="E178" s="1">
-        <v>101.32059615</v>
+        <v>98.19733333</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5268671.0</v>
+        <v>4418880.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-62015.0</v>
+        <v>80265.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.1770520497484</v>
+        <v>1.8164104931566</v>
       </c>
       <c r="K178">
-        <v>3.64</v>
+        <v>1.1</v>
       </c>
       <c r="L178" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M178" s="1">
-        <v>5206656.0</v>
+        <v>4499145.0</v>
       </c>
       <c r="N178" s="1">
-        <v>5395886.14</v>
+        <v>4548660.41</v>
       </c>
       <c r="O178" s="1">
         <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B179" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>102.292</v>
+        <v>100.003</v>
       </c>
       <c r="E179" s="1">
-        <v>102.4148</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>15362220.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-18420.0</v>
+        <v>405.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.11990454504622</v>
+        <v>0.003</v>
       </c>
       <c r="K179">
-        <v>3.68</v>
+        <v>0.52</v>
       </c>
       <c r="L179" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M179" s="1">
-        <v>15343800.0</v>
+        <v>13500405.0</v>
       </c>
       <c r="N179" s="1">
-        <v>15896231.51</v>
+        <v>13569945.0</v>
       </c>
       <c r="O179" s="1">
         <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B180" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C180" s="1">
-        <v>28500000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.505</v>
+        <v>100.622</v>
       </c>
       <c r="E180" s="1">
-        <v>98.37645614</v>
+        <v>100.95</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>28037290.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I180" s="1">
-        <v>36635.0</v>
+        <v>-9184.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.13066526757757</v>
+        <v>-0.32491332342744</v>
       </c>
       <c r="K180">
+        <v>1.08</v>
+      </c>
+      <c r="L180" t="s">
+        <v>463</v>
+      </c>
+      <c r="M180" s="1">
+        <v>2817416.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>2847755.73</v>
+      </c>
+      <c r="O180" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B181" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C181" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.642</v>
+        <v>100.743</v>
       </c>
       <c r="E181" s="1">
-        <v>98.926908</v>
+        <v>101.13</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>24731727.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I181" s="1">
-        <v>178773.0</v>
+        <v>-58050.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.72284883299901</v>
+        <v>-0.38267576386829</v>
       </c>
       <c r="K181">
-        <v>0.69</v>
+        <v>1.13</v>
       </c>
       <c r="L181" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="M181" s="1">
-        <v>24910500.0</v>
+        <v>15111450.0</v>
       </c>
       <c r="N181" s="1">
-        <v>25083787.67</v>
+        <v>15280970.55</v>
       </c>
       <c r="O181" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B182" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.578</v>
+        <v>97.933</v>
       </c>
       <c r="E182" s="1">
-        <v>96.05</v>
+        <v>98.09</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>14407500.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I182" s="1">
-        <v>529200.0</v>
+        <v>-1884.0</v>
       </c>
       <c r="J182" s="1">
-        <v>3.6730869338886</v>
+        <v>-0.16005709042716</v>
       </c>
       <c r="K182">
-        <v>0.01</v>
+        <v>0.76</v>
       </c>
       <c r="L182" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="M182" s="1">
-        <v>14936700.0</v>
+        <v>1175196.0</v>
       </c>
       <c r="N182" s="1">
-        <v>14937908.22</v>
+        <v>1184286.41</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B183" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C183" s="1">
-        <v>11200000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.618</v>
+        <v>100.616</v>
       </c>
       <c r="E183" s="1">
-        <v>98.63558929</v>
+        <v>102.17515152</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>11047186.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1970.0</v>
+        <v>-102904.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.017832595558724</v>
+        <v>-1.5259595821791</v>
       </c>
       <c r="K183">
-        <v>0.96</v>
+        <v>1.83</v>
       </c>
       <c r="L183" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="M183" s="1">
-        <v>11045216.0</v>
+        <v>6640656.0</v>
       </c>
       <c r="N183" s="1">
-        <v>11152483.12</v>
+        <v>6761173.81</v>
       </c>
       <c r="O183" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B184" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C184" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.722</v>
+        <v>100.301</v>
       </c>
       <c r="E184" s="1">
-        <v>100.747</v>
+        <v>100.493844</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>20149400.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-5000.0</v>
+        <v>-9642.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.024814634678948</v>
+        <v>-0.19189633148076</v>
       </c>
       <c r="K184">
-        <v>0.88</v>
+        <v>1.53</v>
       </c>
       <c r="L184" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="M184" s="1">
-        <v>20144400.0</v>
+        <v>5015050.0</v>
       </c>
       <c r="N184" s="1">
-        <v>20320701.37</v>
+        <v>5091676.71</v>
       </c>
       <c r="O184" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B185" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C185" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.14</v>
+        <v>99.211</v>
       </c>
       <c r="E185" s="1">
-        <v>100.16216667</v>
+        <v>99.2</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>6009730.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1330.0</v>
+        <v>2200.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.022130777921803</v>
+        <v>0.011088709677419</v>
       </c>
       <c r="K185">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="L185" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="M185" s="1">
-        <v>6008400.0</v>
+        <v>19842200.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6029497.0</v>
+        <v>19928227.4</v>
       </c>
       <c r="O185" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B186" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C186" s="1">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.851</v>
+        <v>100.987</v>
       </c>
       <c r="E186" s="1">
-        <v>100.855</v>
+        <v>101.44351064</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5042750.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-200.0</v>
+        <v>-21456.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.0039660899310892</v>
+        <v>-0.45001462925074</v>
       </c>
       <c r="K186">
-        <v>1.53</v>
+        <v>0.7</v>
       </c>
       <c r="L186" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="M186" s="1">
-        <v>5042550.0</v>
+        <v>4746389.0</v>
       </c>
       <c r="N186" s="1">
-        <v>5118988.36</v>
+        <v>4779321.19</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="B187" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="C187" s="1">
-        <v>34500000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.697</v>
+        <v>100.624</v>
       </c>
       <c r="E187" s="1">
-        <v>98.79801159</v>
+        <v>101.38580613</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>34085314.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I187" s="1">
-        <v>310151.0</v>
+        <v>-83775.82</v>
       </c>
       <c r="J187" s="1">
-        <v>0.90992560608361</v>
+        <v>-0.75139327488838</v>
       </c>
       <c r="K187">
-        <v>0.81</v>
+        <v>1.23</v>
       </c>
       <c r="L187" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="M187" s="1">
-        <v>34395465.0</v>
+        <v>11065621.28</v>
       </c>
       <c r="N187" s="1">
-        <v>34675127.67</v>
+        <v>11201050.09</v>
       </c>
       <c r="O187" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B188" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C188" s="1">
-        <v>31000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.28</v>
+        <v>100.834</v>
       </c>
       <c r="E188" s="1">
-        <v>97.49172258</v>
+        <v>102.00832031</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>30222434.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I188" s="1">
-        <v>244366.0</v>
+        <v>-300626.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.80855830473482</v>
+        <v>-1.1512005186464</v>
       </c>
       <c r="K188">
-        <v>0.01</v>
+        <v>1.9</v>
       </c>
       <c r="L188" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="M188" s="1">
-        <v>30466800.0</v>
+        <v>25813504.0</v>
       </c>
       <c r="N188" s="1">
-        <v>30468923.29</v>
+        <v>26299553.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B189" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C189" s="1">
-        <v>25000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.949</v>
+        <v>101.428</v>
       </c>
       <c r="E189" s="1">
-        <v>98.78216</v>
+        <v>101.68176398</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>24695540.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I189" s="1">
-        <v>291710.0</v>
+        <v>-40856.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.1812254358479</v>
+        <v>-0.24956684978172</v>
       </c>
       <c r="K189">
-        <v>1.29</v>
+        <v>1.67</v>
       </c>
       <c r="L189" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="M189" s="1">
-        <v>24987250.0</v>
+        <v>16329908.0</v>
       </c>
       <c r="N189" s="1">
-        <v>25310280.82</v>
+        <v>16598700.81</v>
       </c>
       <c r="O189" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B190" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C190" s="1">
-        <v>8000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.182</v>
+        <v>98.948</v>
       </c>
       <c r="E190" s="1">
-        <v>101.1</v>
+        <v>99.04783667</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>8088000.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I190" s="1">
-        <v>-73440.0</v>
+        <v>-6234.8</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.9080118694362</v>
+        <v>-0.10079641584578</v>
       </c>
       <c r="K190">
-        <v>3.16</v>
+        <v>0.17</v>
       </c>
       <c r="L190" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="M190" s="1">
-        <v>8014560.0</v>
+        <v>6179302.6</v>
       </c>
       <c r="N190" s="1">
-        <v>8267217.53</v>
+        <v>6189782.22</v>
       </c>
       <c r="O190" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B191" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.643</v>
+        <v>100.583</v>
       </c>
       <c r="E191" s="1">
-        <v>98.92166667</v>
+        <v>100.98692308</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>14838250.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I191" s="1">
-        <v>108200.0</v>
+        <v>-52510.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.72919650228295</v>
+        <v>-0.39997562517615</v>
       </c>
       <c r="K191">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="L191" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="M191" s="1">
-        <v>14946450.0</v>
+        <v>13075790.0</v>
       </c>
       <c r="N191" s="1">
-        <v>15018367.81</v>
+        <v>13125074.25</v>
       </c>
       <c r="O191" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B192" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C192" s="1">
-        <v>4500000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.928</v>
+        <v>99.057</v>
       </c>
       <c r="E192" s="1">
-        <v>98.19733333</v>
+        <v>99.295</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>4418880.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I192" s="1">
-        <v>77880.0</v>
+        <v>-14565.6</v>
       </c>
       <c r="J192" s="1">
-        <v>1.7624375407343</v>
+        <v>-0.23968981318294</v>
       </c>
       <c r="K192">
-        <v>1.04</v>
+        <v>1.68</v>
       </c>
       <c r="L192" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="M192" s="1">
-        <v>4496760.0</v>
+        <v>6062288.4</v>
       </c>
       <c r="N192" s="1">
-        <v>4543778.84</v>
+        <v>6165280.45</v>
       </c>
       <c r="O192" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B193" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C193" s="1">
-        <v>13500000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.036</v>
+        <v>99.007</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>98.855</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>13500000.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I193" s="1">
-        <v>4860.0</v>
+        <v>21128.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.036</v>
+        <v>0.15376055839361</v>
       </c>
       <c r="K193">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="L193" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="M193" s="1">
-        <v>13504860.0</v>
+        <v>13761973.0</v>
       </c>
       <c r="N193" s="1">
-        <v>13558753.5</v>
+        <v>13797437.04</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B194" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C194" s="1">
-        <v>2800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.79</v>
+        <v>99.486</v>
       </c>
       <c r="E194" s="1">
-        <v>100.95</v>
+        <v>98.02</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2826600.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-4480.0</v>
+        <v>14660.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.15849430411095</v>
+        <v>1.4956131401755</v>
       </c>
       <c r="K194">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0.09</v>
+      </c>
+      <c r="L194">
+        <v>938.36</v>
       </c>
       <c r="M194" s="1">
-        <v>2822120.0</v>
+        <v>994860.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2847626.85</v>
+        <v>995798.36</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B195" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C195" s="1">
-        <v>15000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.961</v>
+        <v>100.718</v>
       </c>
       <c r="E195" s="1">
-        <v>101.13</v>
+        <v>100.937</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>15169500.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-25350.0</v>
+        <v>-20586.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.16711163848512</v>
+        <v>-0.21696701903167</v>
       </c>
       <c r="K195">
-        <v>0.95</v>
+        <v>1.93</v>
       </c>
       <c r="L195" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="M195" s="1">
-        <v>15144150.0</v>
+        <v>9467492.0</v>
       </c>
       <c r="N195" s="1">
-        <v>15285930.82</v>
+        <v>9649150.22</v>
       </c>
       <c r="O195" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B196" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C196" s="1">
-        <v>1200000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.232</v>
+        <v>99.86</v>
       </c>
       <c r="E196" s="1">
-        <v>98.09</v>
+        <v>97.37396836</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1177080.0</v>
+        <v>24343492.09</v>
       </c>
       <c r="I196" s="1">
-        <v>1704.0</v>
+        <v>621507.91</v>
       </c>
       <c r="J196" s="1">
-        <v>0.14476501172393</v>
+        <v>2.5530762295821</v>
       </c>
       <c r="K196">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="L196" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M196" s="1">
-        <v>1178784.0</v>
+        <v>24965000.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1187356.6</v>
+        <v>25007849.32</v>
       </c>
       <c r="O196" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B197" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C197" s="1">
-        <v>6600000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.777</v>
+        <v>98.88</v>
       </c>
       <c r="E197" s="1">
-        <v>102.17515152</v>
+        <v>99.18034949</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>6743560.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I197" s="1">
-        <v>-92278.0</v>
+        <v>-43941.13</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.3683870240644</v>
+        <v>-0.30283164851425</v>
       </c>
       <c r="K197">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="L197" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M197" s="1">
-        <v>6651282.0</v>
+        <v>14466144.0</v>
       </c>
       <c r="N197" s="1">
-        <v>6759187.48</v>
+        <v>14691684.49</v>
       </c>
       <c r="O197" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B198" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C198" s="1">
-        <v>11000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.903</v>
+        <v>99.461</v>
       </c>
       <c r="E198" s="1">
-        <v>97.43991173</v>
+        <v>97.79440718</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>10718390.29</v>
+        <v>31676586.43</v>
       </c>
       <c r="I198" s="1">
-        <v>270939.71</v>
+        <v>539826.08</v>
       </c>
       <c r="J198" s="1">
-        <v>2.5278022414689</v>
+        <v>1.7041800927411</v>
       </c>
       <c r="K198">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="L198" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M198" s="1">
-        <v>10989330.0</v>
+        <v>32216412.51</v>
       </c>
       <c r="N198" s="1">
-        <v>11010305.34</v>
+        <v>32246806.8</v>
       </c>
       <c r="O198" s="1">
-        <v>0.18</v>
+        <v>0.63</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B199" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C199" s="1">
-        <v>5000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.441</v>
+        <v>98.859</v>
       </c>
       <c r="E199" s="1">
-        <v>100.493844</v>
+        <v>99.00726766</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5024692.2</v>
+        <v>25305267.54</v>
       </c>
       <c r="I199" s="1">
-        <v>-2642.2</v>
+        <v>-37895.73</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.052584315512898</v>
+        <v>-0.14975431474928</v>
       </c>
       <c r="K199">
-        <v>1.38</v>
+        <v>0.06</v>
       </c>
       <c r="L199" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="M199" s="1">
-        <v>5022050.0</v>
+        <v>25267371.81</v>
       </c>
       <c r="N199" s="1">
-        <v>5090971.23</v>
+        <v>25283740.07</v>
       </c>
       <c r="O199" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B200" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C200" s="1">
-        <v>20000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.233</v>
+        <v>98.574</v>
       </c>
       <c r="E200" s="1">
-        <v>99.2</v>
+        <v>98.885</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>19840000.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I200" s="1">
-        <v>6600.0</v>
+        <v>-27212.5</v>
       </c>
       <c r="J200" s="1">
-        <v>0.033266129032258</v>
+        <v>-0.31450675026546</v>
       </c>
       <c r="K200">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="L200" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="M200" s="1">
-        <v>19846600.0</v>
+        <v>8625225.0</v>
       </c>
       <c r="N200" s="1">
-        <v>19922764.38</v>
+        <v>8633585.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B201" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C201" s="1">
-        <v>4700000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>101.239</v>
+        <v>99.112</v>
       </c>
       <c r="E201" s="1">
-        <v>101.44351064</v>
+        <v>98.67873626</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>4767845.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-9612.0</v>
+        <v>39427.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.20160051343951</v>
+        <v>0.43906494212265</v>
       </c>
       <c r="K201">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="L201" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="M201" s="1">
-        <v>4758233.0</v>
+        <v>9019192.0</v>
       </c>
       <c r="N201" s="1">
-        <v>4782183.68</v>
+        <v>9056838.58</v>
       </c>
       <c r="O201" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B202" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C202" s="1">
-        <v>10997000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.844</v>
+        <v>97.965</v>
       </c>
       <c r="E202" s="1">
-        <v>101.38580613</v>
+        <v>98.20403226</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>11149397.1</v>
+        <v>6088650.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-59582.42</v>
+        <v>-14820.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.53440037578355</v>
+        <v>-0.24340371018206</v>
       </c>
       <c r="K202">
-        <v>1.05</v>
+        <v>0.04</v>
       </c>
       <c r="L202" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="M202" s="1">
-        <v>11089814.68</v>
+        <v>6073830.0</v>
       </c>
       <c r="N202" s="1">
-        <v>11205584.47</v>
+        <v>6076123.15</v>
       </c>
       <c r="O202" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B203" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C203" s="1">
-        <v>25600000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.095</v>
+        <v>100.91</v>
       </c>
       <c r="E203" s="1">
-        <v>102.00832031</v>
+        <v>101.21997975</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>26114130.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I203" s="1">
-        <v>-233810.0</v>
+        <v>-37197.57</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.89533903675903</v>
+        <v>-0.30624363961108</v>
       </c>
       <c r="K203">
-        <v>1.7</v>
+        <v>1.42</v>
       </c>
       <c r="L203" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="M203" s="1">
-        <v>25880320.0</v>
+        <v>12109200.0</v>
       </c>
       <c r="N203" s="1">
-        <v>26314292.6</v>
+        <v>12280158.9</v>
       </c>
       <c r="O203" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B204" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C204" s="1">
-        <v>8600000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.731</v>
+        <v>98.453</v>
       </c>
       <c r="E204" s="1">
-        <v>101.82132558</v>
+        <v>98.39334511</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>8756634.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-7768.0</v>
+        <v>21953.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.088709885556482</v>
+        <v>0.060628989936714</v>
       </c>
       <c r="K204">
-        <v>1.43</v>
+        <v>0.11</v>
       </c>
       <c r="L204" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="M204" s="1">
-        <v>8748866.0</v>
+        <v>36230704.0</v>
       </c>
       <c r="N204" s="1">
-        <v>8871769.42</v>
+        <v>36270780.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.15</v>
+        <v>0.71</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B205" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C205" s="1">
-        <v>6245000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.077</v>
+        <v>100.292</v>
       </c>
       <c r="E205" s="1">
-        <v>99.04783667</v>
+        <v>100.63928788</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>6185537.4</v>
+        <v>33210965.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1821.25</v>
+        <v>-114605.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.029443682613575</v>
+        <v>-0.3450818125881</v>
       </c>
       <c r="K205">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L205" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="M205" s="1">
-        <v>6187358.65</v>
+        <v>33096360.0</v>
       </c>
       <c r="N205" s="1">
-        <v>6193988.62</v>
+        <v>33191291.51</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B206" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C206" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.905</v>
+        <v>98.83</v>
       </c>
       <c r="E206" s="1">
-        <v>100.98692308</v>
+        <v>99.04495</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>13128300.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-10650.0</v>
+        <v>-42990.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.081122460638468</v>
+        <v>-0.21702267505814</v>
       </c>
       <c r="K206">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="L206" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="M206" s="1">
-        <v>13117650.0</v>
+        <v>19766000.0</v>
       </c>
       <c r="N206" s="1">
-        <v>13145297.26</v>
+        <v>19787369.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.22</v>
+        <v>0.39</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B207" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="C207" s="1">
-        <v>6120000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.312</v>
+        <v>101.944</v>
       </c>
       <c r="E207" s="1">
-        <v>99.295</v>
+        <v>102.19</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>6076854.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I207" s="1">
-        <v>1040.4</v>
+        <v>-7380.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0.017120700941639</v>
+        <v>-0.24072805558274</v>
       </c>
       <c r="K207">
-        <v>1.6</v>
+        <v>4.49</v>
       </c>
       <c r="L207" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="M207" s="1">
-        <v>6077894.4</v>
+        <v>3058320.0</v>
       </c>
       <c r="N207" s="1">
-        <v>6175604.81</v>
+        <v>3192888.49</v>
       </c>
       <c r="O207" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="B208" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C208" s="1">
-        <v>13900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.042</v>
+        <v>99.775</v>
       </c>
       <c r="E208" s="1">
-        <v>98.855</v>
+        <v>99.721</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>13740845.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I208" s="1">
-        <v>25993.0</v>
+        <v>13500.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.18916595012898</v>
+        <v>0.054151081517434</v>
       </c>
       <c r="K208">
-        <v>0.22</v>
+        <v>1.14</v>
       </c>
       <c r="L208" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="M208" s="1">
-        <v>13766838.0</v>
+        <v>24943750.0</v>
       </c>
       <c r="N208" s="1">
-        <v>13798017.79</v>
+        <v>25228339.04</v>
       </c>
       <c r="O208" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B209" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C209" s="1">
-        <v>6299000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.012</v>
+        <v>99.624</v>
       </c>
       <c r="E209" s="1">
-        <v>100.18117098</v>
+        <v>97.83736655</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>6310411.96</v>
+        <v>7796659.74</v>
       </c>
       <c r="I209" s="1">
-        <v>-10656.08</v>
+        <v>142376.82</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.16886504506435</v>
+        <v>1.8261258634842</v>
       </c>
       <c r="K209">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.0</v>
+      </c>
+      <c r="L209">
+        <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>6299755.88</v>
+        <v>7939036.56</v>
       </c>
       <c r="N209" s="1">
-        <v>6433372.34</v>
+        <v>7939036.56</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B210" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C210" s="1">
-        <v>1000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.403</v>
+        <v>100.525</v>
       </c>
       <c r="E210" s="1">
-        <v>98.02</v>
+        <v>101.91</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>980200.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I210" s="1">
-        <v>13830.0</v>
+        <v>-69250.0</v>
       </c>
       <c r="J210" s="1">
-        <v>1.4109365435625</v>
+        <v>-1.3590422922186</v>
       </c>
       <c r="K210">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>2.14</v>
+      </c>
+      <c r="L210" t="s">
+        <v>551</v>
       </c>
       <c r="M210" s="1">
-        <v>994030.0</v>
+        <v>5026250.0</v>
       </c>
       <c r="N210" s="1">
-        <v>994906.71</v>
+        <v>5133476.03</v>
       </c>
       <c r="O210" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B211" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C211" s="1">
-        <v>9400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.899</v>
+        <v>99.99346</v>
       </c>
       <c r="E211" s="1">
-        <v>100.937</v>
+        <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>9488078.0</v>
+        <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-3572.0</v>
+        <v>-327.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.037647245311432</v>
+        <v>0</v>
       </c>
       <c r="K211">
-        <v>1.73</v>
+        <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="M211" s="1">
-        <v>9484506.0</v>
+        <v>-327.0</v>
       </c>
       <c r="N211" s="1">
-        <v>9647042.3</v>
+        <v>-5072.83</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B212" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C212" s="1">
-        <v>25000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.763</v>
+        <v>99.99741625</v>
       </c>
       <c r="E212" s="1">
-        <v>97.37396836</v>
+        <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>24343492.09</v>
+        <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>597257.91</v>
+        <v>-41.34</v>
       </c>
       <c r="J212" s="1">
-        <v>2.4534602833147</v>
+        <v>0</v>
       </c>
       <c r="K212">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M212" s="1">
-        <v>24940750.0</v>
+        <v>-41.34</v>
       </c>
       <c r="N212" s="1">
-        <v>24981330.82</v>
+        <v>-1503.34</v>
       </c>
       <c r="O212" s="1">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B213" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C213" s="1">
-        <v>14630000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.155</v>
+        <v>99.97604973</v>
       </c>
       <c r="E213" s="1">
-        <v>99.18034949</v>
+        <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>14510085.13</v>
+        <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3708.63</v>
+        <v>-3592.54</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.02555898167911</v>
+        <v>0</v>
       </c>
       <c r="K213">
-        <v>1.46</v>
+        <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="M213" s="1">
-        <v>14506376.5</v>
+        <v>-3592.54</v>
       </c>
       <c r="N213" s="1">
-        <v>14720445.92</v>
+        <v>-26920.04</v>
       </c>
       <c r="O213" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>561</v>
+      </c>
+      <c r="B214">
+        <v>2621898882</v>
       </c>
       <c r="C214" s="1">
-        <v>32391000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.389</v>
+        <v>100.0788448</v>
       </c>
       <c r="E214" s="1">
-        <v>97.79440718</v>
+        <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>31676586.43</v>
+        <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>516504.56</v>
+        <v>3942.24</v>
       </c>
       <c r="J214" s="1">
-        <v>1.630556250565</v>
+        <v>0</v>
       </c>
       <c r="K214">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.0</v>
+      </c>
+      <c r="L214">
+        <v>385.25</v>
       </c>
       <c r="M214" s="1">
-        <v>32193090.99</v>
+        <v>3942.24</v>
       </c>
       <c r="N214" s="1">
-        <v>32221488.58</v>
+        <v>4327.49</v>
       </c>
       <c r="O214" s="1">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>562</v>
+      </c>
+      <c r="B215">
+        <v>2631260012</v>
       </c>
       <c r="C215" s="1">
-        <v>25559000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.136</v>
+        <v>99.99781</v>
       </c>
       <c r="E215" s="1">
-        <v>99.00726766</v>
+        <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>25305267.54</v>
+        <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>32902.7</v>
+        <v>-98.55</v>
       </c>
       <c r="J215" s="1">
-        <v>0.1300231264024</v>
+        <v>0</v>
       </c>
       <c r="K215">
-        <v>1.37</v>
+        <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M215" s="1">
-        <v>25338170.24</v>
+        <v>-98.55</v>
       </c>
       <c r="N215" s="1">
-        <v>25688643.65</v>
+        <v>-2141.1</v>
       </c>
       <c r="O215" s="1">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="B216" t="s">
         <v>564</v>
       </c>
+      <c r="B216">
+        <v>2669237042</v>
+      </c>
       <c r="C216" s="1">
-        <v>8750000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.87</v>
+        <v>99.98556325</v>
       </c>
       <c r="E216" s="1">
-        <v>98.885</v>
+        <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>8652437.5</v>
+        <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1312.5</v>
+        <v>-1154.94</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.015169135864894</v>
+        <v>0</v>
       </c>
       <c r="K216">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L216" t="s">
         <v>565</v>
       </c>
       <c r="M216" s="1">
-        <v>8651125.0</v>
+        <v>-1154.94</v>
       </c>
       <c r="N216" s="1">
-        <v>8654630.99</v>
+        <v>-13125.6</v>
       </c>
       <c r="O216" s="1">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>566</v>
       </c>
-      <c r="B217" t="s">
+      <c r="B217">
+        <v>2674133282</v>
+      </c>
+      <c r="C217" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.99916072</v>
+      </c>
+      <c r="E217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-209.82</v>
+      </c>
+      <c r="J217" s="1">
+        <v>0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" t="s">
         <v>567</v>
       </c>
-      <c r="C217" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>18193230.0</v>
+        <v>-209.82</v>
       </c>
       <c r="N217" s="1">
-        <v>18235900.36</v>
+        <v>-2977.11</v>
       </c>
       <c r="O217" s="1">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>568</v>
+      </c>
+      <c r="B218">
+        <v>2675905932</v>
+      </c>
+      <c r="C218" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.9940852</v>
+      </c>
+      <c r="E218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-591.48</v>
+      </c>
+      <c r="J218" s="1">
+        <v>0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
         <v>569</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>9027473.0</v>
+        <v>-591.48</v>
       </c>
       <c r="N218" s="1">
-        <v>9060631.9</v>
+        <v>-7747.04</v>
       </c>
       <c r="O218" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>570</v>
+      </c>
+      <c r="B219">
+        <v>2677223842</v>
       </c>
       <c r="C219" s="1">
-        <v>4000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.205</v>
+        <v>99.99478385</v>
       </c>
       <c r="E219" s="1">
-        <v>98.22</v>
+        <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>3928800.0</v>
+        <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-600.0</v>
+        <v>-271.24</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.015271838729383</v>
+        <v>0</v>
       </c>
       <c r="K219">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>780.82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L219" t="s">
+        <v>571</v>
       </c>
       <c r="M219" s="1">
-        <v>3928200.0</v>
+        <v>-271.24</v>
       </c>
       <c r="N219" s="1">
-        <v>3928980.82</v>
+        <v>-2888.11</v>
       </c>
       <c r="O219" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>572</v>
+      </c>
+      <c r="B220">
+        <v>2679849762</v>
       </c>
       <c r="C220" s="1">
-        <v>12000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.192</v>
+        <v>100.0</v>
       </c>
       <c r="E220" s="1">
-        <v>101.21997975</v>
+        <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>12146397.57</v>
+        <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3357.57</v>
+        <v>0.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.027642516891533</v>
+        <v>0</v>
       </c>
       <c r="K220">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.0</v>
+      </c>
+      <c r="L220">
+        <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>12143040.0</v>
+        <v>0.0</v>
       </c>
       <c r="N220" s="1">
-        <v>12290327.67</v>
+        <v>0.0</v>
       </c>
       <c r="O220" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>573</v>
+      </c>
+      <c r="B221">
+        <v>2715283662</v>
       </c>
       <c r="C221" s="1">
-        <v>36800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.631</v>
+        <v>99.9830012</v>
       </c>
       <c r="E221" s="1">
-        <v>98.39334511</v>
+        <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>36208751.0</v>
+        <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>87457.0</v>
+        <v>-1699.88</v>
       </c>
       <c r="J221" s="1">
-        <v>0.24153553377193</v>
+        <v>0</v>
       </c>
       <c r="K221">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="M221" s="1">
-        <v>36296208.0</v>
+        <v>-1699.88</v>
       </c>
       <c r="N221" s="1">
-        <v>36322823.75</v>
+        <v>-12415.13</v>
       </c>
       <c r="O221" s="1">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>575</v>
+      </c>
+      <c r="B222">
+        <v>2715298442</v>
       </c>
       <c r="C222" s="1">
-        <v>33000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.634</v>
+        <v>100.0</v>
       </c>
       <c r="E222" s="1">
-        <v>100.63928788</v>
+        <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>33210965.0</v>
+        <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1745.0</v>
+        <v>0.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.0052542887567404</v>
+        <v>0</v>
       </c>
       <c r="K222">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.0</v>
+      </c>
+      <c r="L222">
+        <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>33209220.0</v>
+        <v>0.0</v>
       </c>
       <c r="N222" s="1">
-        <v>33255987.13</v>
+        <v>0.0</v>
       </c>
       <c r="O222" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>576</v>
+      </c>
+      <c r="B223">
+        <v>2753099542</v>
       </c>
       <c r="C223" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.069</v>
+        <v>100.01667244</v>
       </c>
       <c r="E223" s="1">
-        <v>99.04495</v>
+        <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>19808990.0</v>
+        <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>4810.0</v>
+        <v>8336.22</v>
       </c>
       <c r="J223" s="1">
-        <v>0.024281904327278</v>
+        <v>0</v>
       </c>
       <c r="K223">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="M223" s="1">
-        <v>19813800.0</v>
+        <v>8336.22</v>
       </c>
       <c r="N223" s="1">
-        <v>19822347.95</v>
+        <v>95236.22</v>
       </c>
       <c r="O223" s="1">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>578</v>
+      </c>
+      <c r="B224">
+        <v>2760392002</v>
       </c>
       <c r="C224" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.773</v>
+        <v>100.02988494</v>
       </c>
       <c r="E224" s="1">
-        <v>99.721</v>
+        <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>24930250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>13000.0</v>
+        <v>14942.47</v>
       </c>
       <c r="J224" s="1">
-        <v>0.052145485905677</v>
+        <v>0</v>
       </c>
       <c r="K224">
-        <v>1.06</v>
+        <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="M224" s="1">
-        <v>24943250.0</v>
+        <v>14942.47</v>
       </c>
       <c r="N224" s="1">
-        <v>25209345.89</v>
+        <v>132478.58</v>
       </c>
       <c r="O224" s="1">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>580</v>
+      </c>
+      <c r="B225">
+        <v>2763112582</v>
       </c>
       <c r="C225" s="1">
-        <v>7969000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.519</v>
+        <v>100.0294591</v>
       </c>
       <c r="E225" s="1">
-        <v>97.83736655</v>
+        <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>7796659.74</v>
+        <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>134009.37</v>
+        <v>2945.91</v>
       </c>
       <c r="J225" s="1">
-        <v>1.7188049045218</v>
+        <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225">
-        <v>0.0</v>
+      <c r="L225" t="s">
+        <v>581</v>
       </c>
       <c r="M225" s="1">
-        <v>7930669.11</v>
+        <v>2945.91</v>
       </c>
       <c r="N225" s="1">
-        <v>7930669.11</v>
+        <v>25159.24</v>
       </c>
       <c r="O225" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>582</v>
+      </c>
+      <c r="B226">
+        <v>2773882062</v>
       </c>
       <c r="C226" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.643</v>
+        <v>100.0251064</v>
       </c>
       <c r="E226" s="1">
-        <v>101.91</v>
+        <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>5095500.0</v>
+        <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-63350.0</v>
+        <v>7531.92</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.2432538514375</v>
+        <v>0</v>
       </c>
       <c r="K226">
-        <v>1.95</v>
+        <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="M226" s="1">
-        <v>5032150.0</v>
+        <v>7531.92</v>
       </c>
       <c r="N226" s="1">
-        <v>5129821.23</v>
+        <v>44594.59</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>584</v>
+      </c>
+      <c r="B227">
+        <v>2777134362</v>
       </c>
       <c r="C227" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.88403</v>
+        <v>100.0501062</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-5798.5</v>
+        <v>5010.62</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="M227" s="1">
-        <v>-5798.5</v>
+        <v>5010.62</v>
       </c>
       <c r="N227" s="1">
-        <v>-10015.17</v>
+        <v>14356.85</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>586</v>
+      </c>
+      <c r="B228">
+        <v>2782643402</v>
       </c>
       <c r="C228" s="1">
-        <v>1600000.0</v>
+        <v>3216000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.8884025</v>
+        <v>100.00261598</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-1785.56</v>
+        <v>84.13</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="M228" s="1">
-        <v>-1785.56</v>
+        <v>84.13</v>
       </c>
       <c r="N228" s="1">
-        <v>-3084.89</v>
+        <v>4313.82</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>588</v>
+      </c>
+      <c r="B229">
+        <v>2788199742</v>
       </c>
       <c r="C229" s="1">
-        <v>15000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9626998</v>
+        <v>100.03597428</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-5595.03</v>
+        <v>2866.79</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="M229" s="1">
-        <v>-5595.03</v>
+        <v>2866.79</v>
       </c>
       <c r="N229" s="1">
-        <v>-27381.28</v>
+        <v>14803.91</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="B230">
-        <v>2621898882</v>
+        <v>2792185192</v>
       </c>
       <c r="C230" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0103004</v>
+        <v>100.05518048</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>515.02</v>
+        <v>13795.12</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230">
-        <v>311.72</v>
+      <c r="L230" t="s">
+        <v>591</v>
       </c>
       <c r="M230" s="1">
-        <v>515.02</v>
+        <v>13795.12</v>
       </c>
       <c r="N230" s="1">
-        <v>826.74</v>
+        <v>57988.04</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="B231">
-        <v>2631260012</v>
+        <v>2798428702</v>
       </c>
       <c r="C231" s="1">
-        <v>4500000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.99260689</v>
+        <v>100.01310303</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-332.69</v>
+        <v>825.36</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="M231" s="1">
-        <v>-332.69</v>
+        <v>825.36</v>
       </c>
       <c r="N231" s="1">
-        <v>-2138.69</v>
+        <v>10654.16</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="B232">
-        <v>2669237042</v>
+        <v>2798594422</v>
       </c>
       <c r="C232" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.97490213</v>
+        <v>100.07735333</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-2007.83</v>
+        <v>11603.0</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="M232" s="1">
-        <v>-2007.83</v>
+        <v>11603.0</v>
       </c>
       <c r="N232" s="1">
-        <v>-13158.83</v>
+        <v>36013.33</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="B233">
-        <v>2674133282</v>
+        <v>2805968982</v>
       </c>
       <c r="C233" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.99579136</v>
+        <v>100.0624974</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-1052.16</v>
+        <v>3124.87</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="M233" s="1">
-        <v>-1052.16</v>
+        <v>3124.87</v>
       </c>
       <c r="N233" s="1">
-        <v>-2959.03</v>
+        <v>9805.79</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="B234">
-        <v>2675905932</v>
+        <v>2806083582</v>
       </c>
       <c r="C234" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.9784068</v>
+        <v>100.28517475</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2159.32</v>
+        <v>17101.93</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="M234" s="1">
-        <v>-2159.32</v>
+        <v>17101.93</v>
       </c>
       <c r="N234" s="1">
-        <v>-8904.87</v>
+        <v>21000.21</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="B235">
-        <v>2677223842</v>
+        <v>2807665232</v>
       </c>
       <c r="C235" s="1">
-        <v>5200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.98986019</v>
+        <v>100.0353949</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-527.27</v>
+        <v>10618.47</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="M235" s="1">
-        <v>-527.27</v>
+        <v>10618.47</v>
       </c>
       <c r="N235" s="1">
-        <v>-2911.21</v>
+        <v>52166.38</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="B236">
-        <v>2679849762</v>
+        <v>2813843002</v>
       </c>
       <c r="C236" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.994968</v>
+        <v>100.05971735</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-553.52</v>
+        <v>11943.47</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="M236" s="1">
-        <v>-553.52</v>
+        <v>11943.47</v>
       </c>
       <c r="N236" s="1">
-        <v>-3926.86</v>
+        <v>34440.58</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="B237">
-        <v>2706544722</v>
+        <v>2818053312</v>
       </c>
       <c r="C237" s="1">
-        <v>50000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.99428784</v>
+        <v>100.06206102</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-2856.08</v>
+        <v>2410.45</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="M237" s="1">
-        <v>-2856.08</v>
+        <v>2410.45</v>
       </c>
       <c r="N237" s="1">
-        <v>-54531.64</v>
+        <v>7410.94</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="B238">
-        <v>2708509122</v>
+        <v>2820060352</v>
       </c>
       <c r="C238" s="1">
-        <v>12500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.99400872</v>
+        <v>100.0039528</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-748.91</v>
+        <v>296.46</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="M238" s="1">
-        <v>-748.91</v>
+        <v>296.46</v>
       </c>
       <c r="N238" s="1">
-        <v>-11607.98</v>
+        <v>8073.46</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="B239">
-        <v>2715283662</v>
+        <v>2820282912</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.9616811</v>
+        <v>100.04152945</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-3831.89</v>
+        <v>8305.89</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="M239" s="1">
-        <v>-3831.89</v>
+        <v>8305.89</v>
       </c>
       <c r="N239" s="1">
-        <v>-13860.53</v>
+        <v>32637.89</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B240">
-        <v>2715298442</v>
+        <v>2821297082</v>
       </c>
       <c r="C240" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.99241063</v>
+        <v>100.05832312</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2276.81</v>
+        <v>7290.39</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="M240" s="1">
-        <v>-2276.81</v>
+        <v>7290.39</v>
       </c>
       <c r="N240" s="1">
-        <v>-24989.31</v>
+        <v>24210.07</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="B241">
-        <v>2753099542</v>
+        <v>2829527952</v>
       </c>
       <c r="C241" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.02539948</v>
+        <v>100.014181</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>12699.74</v>
+        <v>1418.1</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="M241" s="1">
-        <v>12699.74</v>
+        <v>1418.1</v>
       </c>
       <c r="N241" s="1">
-        <v>94763.63</v>
+        <v>13773.1</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="B242">
-        <v>2760392002</v>
+        <v>2833851572</v>
       </c>
       <c r="C242" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.04215294</v>
+        <v>100.061377</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>21076.47</v>
+        <v>6137.7</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="M242" s="1">
-        <v>21076.47</v>
+        <v>6137.7</v>
       </c>
       <c r="N242" s="1">
-        <v>131629.38</v>
+        <v>18028.0</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="B243">
-        <v>2763112582</v>
+        <v>2834781292</v>
       </c>
       <c r="C243" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.041042</v>
+        <v>100.0283198</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>4104.2</v>
+        <v>5663.96</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="M243" s="1">
-        <v>4104.2</v>
+        <v>5663.96</v>
       </c>
       <c r="N243" s="1">
-        <v>24979.2</v>
+        <v>24564.96</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="B244">
-        <v>2773882062</v>
+        <v>2837532542</v>
       </c>
       <c r="C244" s="1">
-        <v>30000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.02924457</v>
+        <v>100.06312062</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>8773.37</v>
+        <v>2213.64</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="M244" s="1">
-        <v>8773.37</v>
+        <v>2213.64</v>
       </c>
       <c r="N244" s="1">
-        <v>43453.37</v>
+        <v>6511.2</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="B245">
-        <v>2777134362</v>
+        <v>2842055272</v>
       </c>
       <c r="C245" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0428001</v>
+        <v>100.0709699</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>4280.01</v>
+        <v>7096.99</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="M245" s="1">
-        <v>4280.01</v>
+        <v>7096.99</v>
       </c>
       <c r="N245" s="1">
-        <v>12841.01</v>
+        <v>20061.38</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="B246">
-        <v>2782643402</v>
+        <v>2842080562</v>
       </c>
       <c r="C246" s="1">
-        <v>3216000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0114176</v>
+        <v>100.0028504</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>367.19</v>
+        <v>427.56</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="M246" s="1">
-        <v>367.19</v>
+        <v>427.56</v>
       </c>
       <c r="N246" s="1">
-        <v>4310.82</v>
+        <v>16056.22</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="B247">
-        <v>2786856992</v>
+        <v>2844936832</v>
       </c>
       <c r="C247" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0017688</v>
+        <v>100.06156858</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>176.88</v>
+        <v>7388.23</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>637</v>
+        <v>625</v>
       </c>
       <c r="M247" s="1">
-        <v>176.88</v>
+        <v>7388.23</v>
       </c>
       <c r="N247" s="1">
-        <v>12343.88</v>
+        <v>23318.23</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B248">
-        <v>2788199742</v>
+        <v>2855281262</v>
       </c>
       <c r="C248" s="1">
-        <v>7969000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.04161664</v>
+        <v>100.06675696</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>3316.43</v>
+        <v>14285.99</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>639</v>
+        <v>627</v>
       </c>
       <c r="M248" s="1">
-        <v>3316.43</v>
+        <v>14285.99</v>
       </c>
       <c r="N248" s="1">
-        <v>14413.82</v>
+        <v>31596.21</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="B249">
-        <v>2792185192</v>
+        <v>2862709272</v>
       </c>
       <c r="C249" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.05949588</v>
+        <v>100.09826296</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>14873.97</v>
+        <v>12282.87</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="M249" s="1">
-        <v>14873.97</v>
+        <v>12282.87</v>
       </c>
       <c r="N249" s="1">
-        <v>55859.11</v>
+        <v>19925.37</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="B250">
-        <v>2798428702</v>
+        <v>2863882182</v>
       </c>
       <c r="C250" s="1">
-        <v>6299000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.024291</v>
+        <v>100.10599663</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1530.09</v>
+        <v>31798.99</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="M250" s="1">
-        <v>1530.09</v>
+        <v>31798.99</v>
       </c>
       <c r="N250" s="1">
-        <v>10618.15</v>
+        <v>51179.32</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="B251">
-        <v>2798594422</v>
+        <v>2863986052</v>
       </c>
       <c r="C251" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.07383293</v>
+        <v>100.0002513</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>11074.94</v>
+        <v>75.39</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="M251" s="1">
-        <v>11074.94</v>
+        <v>75.39</v>
       </c>
       <c r="N251" s="1">
-        <v>33508.61</v>
+        <v>13210.14</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="B252">
-        <v>2805968982</v>
+        <v>2870139172</v>
       </c>
       <c r="C252" s="1">
-        <v>5000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.05852</v>
+        <v>100.19587462</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2926.0</v>
+        <v>17824.59</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>647</v>
+        <v>635</v>
       </c>
       <c r="M252" s="1">
-        <v>2926.0</v>
+        <v>17824.59</v>
       </c>
       <c r="N252" s="1">
-        <v>9068.27</v>
+        <v>22479.84</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>648</v>
+        <v>636</v>
       </c>
       <c r="B253">
-        <v>2806083582</v>
+        <v>2874445782</v>
       </c>
       <c r="C253" s="1">
-        <v>5997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.1341339</v>
+        <v>100.0234806</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>8044.01</v>
+        <v>3522.09</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="M253" s="1">
-        <v>8044.01</v>
+        <v>3522.09</v>
       </c>
       <c r="N253" s="1">
-        <v>11274.4</v>
+        <v>10331.17</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="B254">
-        <v>2807665232</v>
+        <v>2874472682</v>
       </c>
       <c r="C254" s="1">
-        <v>30000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.04222903</v>
+        <v>100.16256027</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>12668.71</v>
+        <v>18044.19</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="M254" s="1">
-        <v>12668.71</v>
+        <v>18044.19</v>
       </c>
       <c r="N254" s="1">
-        <v>50897.46</v>
+        <v>23656.78</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="B255">
-        <v>2813843002</v>
+        <v>2874671822</v>
       </c>
       <c r="C255" s="1">
-        <v>20000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.05250845</v>
+        <v>100.161215</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>10501.69</v>
+        <v>4191.59</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="M255" s="1">
-        <v>10501.69</v>
+        <v>4191.59</v>
       </c>
       <c r="N255" s="1">
-        <v>31113.24</v>
+        <v>5476.1</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="B256">
-        <v>2818053312</v>
+        <v>2874739212</v>
       </c>
       <c r="C256" s="1">
-        <v>3884000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0579915</v>
+        <v>100.161484</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>2252.39</v>
+        <v>5651.94</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>655</v>
+        <v>643</v>
       </c>
       <c r="M256" s="1">
-        <v>2252.39</v>
+        <v>5651.94</v>
       </c>
       <c r="N256" s="1">
-        <v>6838.48</v>
+        <v>7389.2</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="B257">
-        <v>2820060352</v>
+        <v>2877251822</v>
       </c>
       <c r="C257" s="1">
-        <v>7500000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.01271227</v>
+        <v>100.35279365</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>953.42</v>
+        <v>22226.0</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="M257" s="1">
-        <v>953.42</v>
+        <v>22226.0</v>
       </c>
       <c r="N257" s="1">
-        <v>8065.0</v>
+        <v>23316.64</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>658</v>
+        <v>646</v>
       </c>
       <c r="B258">
-        <v>2820282912</v>
+        <v>2880689472</v>
       </c>
       <c r="C258" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0447247</v>
+        <v>100.1163114</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>8944.94</v>
+        <v>58155.7</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>659</v>
+        <v>647</v>
       </c>
       <c r="M258" s="1">
-        <v>8944.94</v>
+        <v>58155.7</v>
       </c>
       <c r="N258" s="1">
-        <v>31230.28</v>
+        <v>82449.45</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>660</v>
+        <v>648</v>
       </c>
       <c r="B259">
-        <v>2821297082</v>
+        <v>2892744262</v>
       </c>
       <c r="C259" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.05780728</v>
+        <v>100.12665447</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>7225.91</v>
+        <v>37996.34</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="M259" s="1">
-        <v>7225.91</v>
+        <v>37996.34</v>
       </c>
       <c r="N259" s="1">
-        <v>22731.92</v>
+        <v>51029.67</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="B260">
-        <v>2829527952</v>
+        <v>2892891122</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0242408</v>
+        <v>100.126165</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>2424.08</v>
+        <v>18924.75</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="M260" s="1">
-        <v>2424.08</v>
+        <v>18924.75</v>
       </c>
       <c r="N260" s="1">
-        <v>13708.3</v>
+        <v>25364.75</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="B261">
-        <v>2833851572</v>
+        <v>2922922912</v>
       </c>
       <c r="C261" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0571723</v>
+        <v>100.00268293</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>5717.23</v>
+        <v>402.44</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="M261" s="1">
-        <v>5717.23</v>
+        <v>402.44</v>
       </c>
       <c r="N261" s="1">
-        <v>16556.48</v>
+        <v>2184.57</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="B262">
-        <v>2834781292</v>
+        <v>2922947892</v>
       </c>
       <c r="C262" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.03271095</v>
+        <v>100.1090057</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>6542.19</v>
+        <v>10900.57</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="M262" s="1">
-        <v>6542.19</v>
+        <v>10900.57</v>
       </c>
       <c r="N262" s="1">
-        <v>23730.75</v>
+        <v>13426.9</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="B263">
-        <v>2837008342</v>
+        <v>2922949092</v>
       </c>
       <c r="C263" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.00822104</v>
+        <v>100.150564</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1973.05</v>
+        <v>15056.4</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="M263" s="1">
-        <v>1973.05</v>
+        <v>15056.4</v>
       </c>
       <c r="N263" s="1">
-        <v>22775.18</v>
+        <v>17647.73</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="B264">
-        <v>2837532542</v>
+        <v>2923119892</v>
       </c>
       <c r="C264" s="1">
-        <v>3507000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05938067</v>
+        <v>100.29368536</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2082.48</v>
+        <v>32305.39</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="M264" s="1">
-        <v>2082.48</v>
+        <v>32305.39</v>
       </c>
       <c r="N264" s="1">
-        <v>5995.05</v>
+        <v>33467.96</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="B265">
-        <v>2842055272</v>
+        <v>2924236522</v>
       </c>
       <c r="C265" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0661367</v>
+        <v>100.35041625</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>6613.67</v>
+        <v>22426.64</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265" t="s">
-        <v>673</v>
+      <c r="L265">
+        <v>254.22</v>
       </c>
       <c r="M265" s="1">
-        <v>6613.67</v>
+        <v>22426.64</v>
       </c>
       <c r="N265" s="1">
-        <v>18397.78</v>
+        <v>22680.86</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="B266">
-        <v>2842080562</v>
+        <v>2924470782</v>
       </c>
       <c r="C266" s="1">
-        <v>15000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.01244987</v>
+        <v>100.35600529</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1867.48</v>
+        <v>6052.09</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266" t="s">
-        <v>675</v>
+      <c r="L266">
+        <v>73.76</v>
       </c>
       <c r="M266" s="1">
-        <v>1867.48</v>
+        <v>6052.09</v>
       </c>
       <c r="N266" s="1">
-        <v>16046.57</v>
+        <v>6125.85</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="B267">
-        <v>2844936832</v>
+        <v>2925413132</v>
       </c>
       <c r="C267" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.06184817</v>
+        <v>100.0040324</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>7421.78</v>
+        <v>403.24</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>677</v>
+        <v>663</v>
       </c>
       <c r="M267" s="1">
-        <v>7421.78</v>
+        <v>403.24</v>
       </c>
       <c r="N267" s="1">
-        <v>21900.98</v>
+        <v>1973.19</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="B268">
-        <v>2855281262</v>
+        <v>2926627572</v>
       </c>
       <c r="C268" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.05005636</v>
+        <v>100.1732537</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>10712.06</v>
+        <v>34650.74</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="M268" s="1">
-        <v>10712.06</v>
+        <v>34650.74</v>
       </c>
       <c r="N268" s="1">
-        <v>26306.95</v>
+        <v>42966.74</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="B269">
-        <v>2862709272</v>
+        <v>2926707222</v>
       </c>
       <c r="C269" s="1">
-        <v>12500000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.05042616</v>
+        <v>100.15475107</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>6303.27</v>
+        <v>12999.09</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>681</v>
+        <v>667</v>
       </c>
       <c r="M269" s="1">
-        <v>6303.27</v>
+        <v>12999.09</v>
       </c>
       <c r="N269" s="1">
-        <v>13142.86</v>
+        <v>16415.58</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>682</v>
+        <v>668</v>
       </c>
       <c r="B270">
-        <v>2863882182</v>
+        <v>2935657822</v>
       </c>
       <c r="C270" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.05513487</v>
+        <v>100.19059113</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>16540.46</v>
+        <v>76236.45</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="M270" s="1">
-        <v>16540.46</v>
+        <v>76236.45</v>
       </c>
       <c r="N270" s="1">
-        <v>33868.46</v>
+        <v>93056.45</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="B271">
-        <v>2863986052</v>
+        <v>2937267392</v>
       </c>
       <c r="C271" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.00514923</v>
+        <v>100.0371072</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>1544.77</v>
+        <v>3710.72</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="M271" s="1">
-        <v>1544.77</v>
+        <v>3710.72</v>
       </c>
       <c r="N271" s="1">
-        <v>13211.69</v>
+        <v>6207.55</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="B272">
-        <v>2870139172</v>
+        <v>2947946482</v>
       </c>
       <c r="C272" s="1">
-        <v>9100000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.07810835</v>
+        <v>100.35134782</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>7107.86</v>
+        <v>80458.65</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272" t="s">
-        <v>687</v>
+      <c r="L272">
+        <v>923.63</v>
       </c>
       <c r="M272" s="1">
-        <v>7107.86</v>
+        <v>80458.65</v>
       </c>
       <c r="N272" s="1">
-        <v>11092.6</v>
+        <v>81382.28</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="B273">
-        <v>2874445782</v>
+        <v>2949187922</v>
       </c>
       <c r="C273" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.02227773</v>
+        <v>100.182541</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>3341.66</v>
+        <v>54762.3</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="M273" s="1">
-        <v>3341.66</v>
+        <v>54762.3</v>
       </c>
       <c r="N273" s="1">
-        <v>9370.41</v>
+        <v>61192.22</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="B274">
-        <v>2874472682</v>
+        <v>2949233212</v>
       </c>
       <c r="C274" s="1">
-        <v>11100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.06554324</v>
+        <v>100.18064152</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>7275.3</v>
+        <v>45160.38</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="M274" s="1">
-        <v>7275.3</v>
+        <v>45160.38</v>
       </c>
       <c r="N274" s="1">
-        <v>12152.27</v>
+        <v>50245.73</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>692</v>
+        <v>677</v>
       </c>
       <c r="B275">
-        <v>2874671822</v>
+        <v>2962036302</v>
       </c>
       <c r="C275" s="1">
-        <v>2600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.06405885</v>
+        <v>100.3323605</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1665.53</v>
+        <v>13294.42</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275" t="s">
-        <v>693</v>
+      <c r="L275">
+        <v>64.71</v>
       </c>
       <c r="M275" s="1">
-        <v>1665.53</v>
+        <v>13294.42</v>
       </c>
       <c r="N275" s="1">
-        <v>2781.34</v>
+        <v>13359.13</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="B276">
-        <v>2874739212</v>
+        <v>2962647782</v>
       </c>
       <c r="C276" s="1">
-        <v>3500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.06435571</v>
+        <v>100.0724296</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>2252.45</v>
+        <v>14485.92</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="M276" s="1">
-        <v>2252.45</v>
+        <v>14485.92</v>
       </c>
       <c r="N276" s="1">
-        <v>3761.65</v>
+        <v>16400.14</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="B277">
-        <v>2877251822</v>
+        <v>2962651672</v>
       </c>
       <c r="C277" s="1">
-        <v>6300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.09579349</v>
+        <v>100.18540278</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>6034.99</v>
+        <v>74161.11</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277">
-        <v>654.26</v>
+      <c r="L277" t="s">
+        <v>681</v>
       </c>
       <c r="M277" s="1">
-        <v>6034.99</v>
+        <v>74161.11</v>
       </c>
       <c r="N277" s="1">
-        <v>6689.25</v>
+        <v>78907.34</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="B278">
-        <v>2880689472</v>
+        <v>2963783942</v>
       </c>
       <c r="C278" s="1">
-        <v>50000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.04918896</v>
+        <v>100.18766986</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>24594.48</v>
+        <v>26273.78</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="M278" s="1">
-        <v>24594.48</v>
+        <v>26273.78</v>
       </c>
       <c r="N278" s="1">
-        <v>46056.29</v>
+        <v>27989.13</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="B279">
-        <v>2892744262</v>
+        <v>2963841042</v>
       </c>
       <c r="C279" s="1">
-        <v>30000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.048546</v>
+        <v>100.33709947</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>14563.8</v>
+        <v>5761.03</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>700</v>
+      <c r="L279">
+        <v>31.45</v>
       </c>
       <c r="M279" s="1">
-        <v>14563.8</v>
+        <v>5761.03</v>
       </c>
       <c r="N279" s="1">
-        <v>25989.13</v>
+        <v>5792.48</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="B280">
-        <v>2892891122</v>
+        <v>2979716682</v>
       </c>
       <c r="C280" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.0480012</v>
+        <v>100.2004422</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>7200.18</v>
+        <v>20044.22</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280" t="s">
-        <v>702</v>
+      <c r="L280">
+        <v>844.02</v>
       </c>
       <c r="M280" s="1">
-        <v>7200.18</v>
+        <v>20044.22</v>
       </c>
       <c r="N280" s="1">
-        <v>12844.52</v>
+        <v>20888.24</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>703</v>
+        <v>686</v>
       </c>
       <c r="B281">
-        <v>2922922912</v>
+        <v>2983096372</v>
       </c>
       <c r="C281" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.0042798</v>
+        <v>100.30841129</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>641.97</v>
+        <v>21588.79</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281" t="s">
-        <v>704</v>
+      <c r="L281">
+        <v>102.86</v>
       </c>
       <c r="M281" s="1">
-        <v>641.97</v>
+        <v>21588.79</v>
       </c>
       <c r="N281" s="1">
-        <v>2118.85</v>
+        <v>21691.65</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>705</v>
+        <v>687</v>
       </c>
       <c r="B282">
-        <v>2922947892</v>
+        <v>2984931932</v>
       </c>
       <c r="C282" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.0324769</v>
+        <v>100.26439987</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3247.69</v>
+        <v>39659.98</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282" t="s">
-        <v>706</v>
+      <c r="L282">
+        <v>-145.92</v>
       </c>
       <c r="M282" s="1">
-        <v>3247.69</v>
+        <v>39659.98</v>
       </c>
       <c r="N282" s="1">
-        <v>5397.24</v>
+        <v>39514.06</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>707</v>
+        <v>688</v>
       </c>
       <c r="B283">
-        <v>2922949092</v>
+        <v>2991145112</v>
       </c>
       <c r="C283" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0370013</v>
+        <v>100.21840078</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3700.13</v>
+        <v>19656.07</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
-      <c r="L283" t="s">
-        <v>708</v>
+      <c r="L283">
+        <v>-313.1</v>
       </c>
       <c r="M283" s="1">
-        <v>3700.13</v>
+        <v>19656.07</v>
       </c>
       <c r="N283" s="1">
-        <v>5906.35</v>
+        <v>19342.97</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>2923119892</v>
+        <v>689</v>
+      </c>
+      <c r="B284" t="s">
+        <v>690</v>
       </c>
       <c r="C284" s="1">
-        <v>11000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.04424891</v>
+        <v>100.23260346</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>4867.38</v>
+        <v>30238.45</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>745.44</v>
+        <v>103.26</v>
       </c>
       <c r="M284" s="1">
-        <v>4867.38</v>
+        <v>30238.45</v>
       </c>
       <c r="N284" s="1">
-        <v>5612.82</v>
+        <v>30341.71</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>2924236522</v>
+        <v>691</v>
+      </c>
+      <c r="B285" t="s">
+        <v>692</v>
       </c>
       <c r="C285" s="1">
-        <v>6400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.04433141</v>
+        <v>100.24493638</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2837.21</v>
+        <v>11512.01</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>22.9</v>
+        <v>105.09</v>
       </c>
       <c r="M285" s="1">
-        <v>2837.21</v>
+        <v>11512.01</v>
       </c>
       <c r="N285" s="1">
-        <v>2860.11</v>
+        <v>11617.1</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>2924470782</v>
+        <v>693</v>
+      </c>
+      <c r="B286" t="s">
+        <v>694</v>
       </c>
       <c r="C286" s="1">
-        <v>1700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.05026588</v>
+        <v>100.23371368</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>854.52</v>
+        <v>58428.42</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>6.65</v>
+        <v>262.91</v>
       </c>
       <c r="M286" s="1">
-        <v>854.52</v>
+        <v>58428.42</v>
       </c>
       <c r="N286" s="1">
-        <v>861.17</v>
+        <v>58691.33</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>2925413132</v>
+        <v>695</v>
+      </c>
+      <c r="B287" t="s">
+        <v>696</v>
       </c>
       <c r="C287" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.0059953</v>
+        <v>100.23832007</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>599.53</v>
+        <v>35748.01</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>713</v>
+      <c r="L287">
+        <v>115.63</v>
       </c>
       <c r="M287" s="1">
-        <v>599.53</v>
+        <v>35748.01</v>
       </c>
       <c r="N287" s="1">
-        <v>1917.2</v>
+        <v>35863.64</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>2926627572</v>
+        <v>697</v>
+      </c>
+      <c r="B288" t="s">
+        <v>698</v>
       </c>
       <c r="C288" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.0604526</v>
+        <v>100.1555037</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>12090.52</v>
+        <v>46651.11</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288" t="s">
-        <v>715</v>
+      <c r="L288">
+        <v>142.45</v>
       </c>
       <c r="M288" s="1">
-        <v>12090.52</v>
+        <v>46651.11</v>
       </c>
       <c r="N288" s="1">
-        <v>19229.74</v>
+        <v>46793.56</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>2926707222</v>
+        <v>699</v>
+      </c>
+      <c r="B289" t="s">
+        <v>700</v>
       </c>
       <c r="C289" s="1">
-        <v>8400000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.05698155</v>
+        <v>100.24682885</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>4786.45</v>
+        <v>32087.75</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289" t="s">
-        <v>717</v>
+      <c r="L289">
+        <v>97.28</v>
       </c>
       <c r="M289" s="1">
-        <v>4786.45</v>
+        <v>32087.75</v>
       </c>
       <c r="N289" s="1">
-        <v>7715.99</v>
+        <v>32185.03</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>2935657822</v>
+        <v>701</v>
+      </c>
+      <c r="B290" t="s">
+        <v>700</v>
       </c>
       <c r="C290" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.06652395</v>
+        <v>100.1198598</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>26609.58</v>
+        <v>5992.99</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290" t="s">
-        <v>719</v>
+      <c r="L290">
+        <v>37.41</v>
       </c>
       <c r="M290" s="1">
-        <v>26609.58</v>
+        <v>5992.99</v>
       </c>
       <c r="N290" s="1">
-        <v>40929.03</v>
+        <v>6030.4</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>2937267392</v>
+        <v>702</v>
+      </c>
+      <c r="B291" t="s">
+        <v>700</v>
       </c>
       <c r="C291" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.0225788</v>
+        <v>100.24869708</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2257.88</v>
+        <v>62174.27</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291" t="s">
-        <v>721</v>
+      <c r="L291">
+        <v>207.2</v>
       </c>
       <c r="M291" s="1">
-        <v>2257.88</v>
+        <v>62174.27</v>
       </c>
       <c r="N291" s="1">
-        <v>4355.6</v>
+        <v>62381.47</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>2947946482</v>
+        <v>703</v>
+      </c>
+      <c r="B292" t="s">
+        <v>704</v>
       </c>
       <c r="C292" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.04532048</v>
+        <v>100.25756827</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>10378.39</v>
+        <v>38635.24</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>83.21</v>
+        <v>120.77</v>
       </c>
       <c r="M292" s="1">
-        <v>10378.39</v>
+        <v>38635.24</v>
       </c>
       <c r="N292" s="1">
-        <v>10461.6</v>
+        <v>38756.01</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>2949187922</v>
+        <v>705</v>
+      </c>
+      <c r="B293" t="s">
+        <v>704</v>
       </c>
       <c r="C293" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.03743647</v>
+        <v>100.26096907</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>11230.94</v>
+        <v>39145.36</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293" t="s">
-        <v>724</v>
+      <c r="L293">
+        <v>205.77</v>
       </c>
       <c r="M293" s="1">
-        <v>11230.94</v>
+        <v>39145.36</v>
       </c>
       <c r="N293" s="1">
-        <v>16558.94</v>
+        <v>39351.13</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>2949233212</v>
+        <v>706</v>
+      </c>
+      <c r="B294" t="s">
+        <v>707</v>
       </c>
       <c r="C294" s="1">
-        <v>25000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.035369</v>
+        <v>100.3393915</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>8842.25</v>
+        <v>20770.76</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294" t="s">
-        <v>726</v>
+      <c r="L294">
+        <v>-37.71</v>
       </c>
       <c r="M294" s="1">
-        <v>8842.25</v>
+        <v>20770.76</v>
       </c>
       <c r="N294" s="1">
-        <v>13051.0</v>
+        <v>20733.05</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>2962036302</v>
+        <v>708</v>
+      </c>
+      <c r="B295" t="s">
+        <v>709</v>
       </c>
       <c r="C295" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.0155745</v>
+        <v>100.27759473</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>622.98</v>
+        <v>41639.21</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>417.04</v>
+        <v>436.45</v>
       </c>
       <c r="M295" s="1">
-        <v>622.98</v>
+        <v>41639.21</v>
       </c>
       <c r="N295" s="1">
-        <v>1040.02</v>
+        <v>42075.66</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>710</v>
+      </c>
+      <c r="B296" t="s">
+        <v>711</v>
       </c>
       <c r="C296" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.0144658</v>
+        <v>100.272016</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>2893.16</v>
+        <v>54403.2</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296" t="s">
-        <v>729</v>
+      <c r="L296">
+        <v>143.32</v>
       </c>
       <c r="M296" s="1">
-        <v>2893.16</v>
+        <v>54403.2</v>
       </c>
       <c r="N296" s="1">
-        <v>4406.72</v>
+        <v>54546.52</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>712</v>
+      </c>
+      <c r="B297" t="s">
+        <v>713</v>
       </c>
       <c r="C297" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.02144815</v>
+        <v>100.28257885</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>8579.26</v>
+        <v>56515.77</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297" t="s">
-        <v>731</v>
+      <c r="L297">
+        <v>372.23</v>
       </c>
       <c r="M297" s="1">
-        <v>8579.26</v>
+        <v>56515.77</v>
       </c>
       <c r="N297" s="1">
-        <v>12368.59</v>
+        <v>56888.0</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>714</v>
+      </c>
+      <c r="B298" t="s">
+        <v>715</v>
       </c>
       <c r="C298" s="1">
-        <v>14000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.02245321</v>
+        <v>100.25151419</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>3143.45</v>
+        <v>48039.21</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298" t="s">
-        <v>733</v>
+      <c r="L298">
+        <v>338.02</v>
       </c>
       <c r="M298" s="1">
-        <v>3143.45</v>
+        <v>48039.21</v>
       </c>
       <c r="N298" s="1">
-        <v>4512.77</v>
+        <v>48377.23</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>716</v>
+      </c>
+      <c r="B299" t="s">
+        <v>717</v>
       </c>
       <c r="C299" s="1">
-        <v>1709000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.02058923</v>
+        <v>100.12192495</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>351.87</v>
+        <v>24384.99</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>199.39</v>
+        <v>284.21</v>
       </c>
       <c r="M299" s="1">
-        <v>351.87</v>
+        <v>24384.99</v>
       </c>
       <c r="N299" s="1">
-        <v>551.26</v>
+        <v>24669.2</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>718</v>
+      </c>
+      <c r="B300" t="s">
+        <v>717</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0153461</v>
+        <v>100.32564793</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>1534.61</v>
+        <v>31291.51</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>650.16</v>
+        <v>106.4</v>
       </c>
       <c r="M300" s="1">
-        <v>1534.61</v>
+        <v>31291.51</v>
       </c>
       <c r="N300" s="1">
-        <v>2184.77</v>
+        <v>31397.91</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>719</v>
+      </c>
+      <c r="B301" t="s">
+        <v>720</v>
       </c>
       <c r="C301" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.002964</v>
+        <v>100.29001415</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>207.48</v>
+        <v>58002.83</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>12.78</v>
+        <v>335.09</v>
       </c>
       <c r="M301" s="1">
-        <v>207.48</v>
+        <v>58002.83</v>
       </c>
       <c r="N301" s="1">
-        <v>220.26</v>
+        <v>58337.92</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>2984931932</v>
+        <v>721</v>
+      </c>
+      <c r="B302" t="s">
+        <v>722</v>
       </c>
       <c r="C302" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.97225833</v>
+        <v>100.23286319</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-4161.25</v>
+        <v>31436.53</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>-69.42</v>
+        <v>-92.31</v>
       </c>
       <c r="M302" s="1">
-        <v>-4161.25</v>
+        <v>31436.53</v>
       </c>
       <c r="N302" s="1">
-        <v>-4230.67</v>
+        <v>31344.22</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>2991145112</v>
+        <v>723</v>
+      </c>
+      <c r="B303" t="s">
+        <v>724</v>
       </c>
       <c r="C303" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.96873478</v>
+        <v>100.27940155</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-2813.87</v>
+        <v>55880.31</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>-227.85</v>
+        <v>381.67</v>
       </c>
       <c r="M303" s="1">
-        <v>-2813.87</v>
+        <v>55880.31</v>
       </c>
       <c r="N303" s="1">
-        <v>-3041.72</v>
+        <v>56261.98</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="B304" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="C304" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.990649</v>
+        <v>100.80131107</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-1215.63</v>
+        <v>120196.66</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>49.27</v>
+        <v>261.57</v>
       </c>
       <c r="M304" s="1">
-        <v>-1215.63</v>
+        <v>120196.66</v>
       </c>
       <c r="N304" s="1">
-        <v>-1166.36</v>
+        <v>120458.23</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
       <c r="B305" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="C305" s="1">
-        <v>4700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.99731362</v>
+        <v>100.3104551</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-126.26</v>
+        <v>31045.51</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>64.46</v>
+        <v>134.37</v>
       </c>
       <c r="M305" s="1">
-        <v>-126.26</v>
+        <v>31045.51</v>
       </c>
       <c r="N305" s="1">
-        <v>-61.8</v>
+        <v>31179.88</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
       <c r="B306" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="C306" s="1">
-        <v>25000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.99185176</v>
+        <v>100.22757409</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-2037.06</v>
+        <v>5006.63</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>139.69</v>
+        <v>-38.45</v>
       </c>
       <c r="M306" s="1">
-        <v>-2037.06</v>
+        <v>5006.63</v>
       </c>
       <c r="N306" s="1">
-        <v>-1897.37</v>
+        <v>4968.18</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="B307" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="C307" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.99024887</v>
+        <v>100.390745</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-1462.67</v>
+        <v>4688.94</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>53.49</v>
+        <v>-4.13</v>
       </c>
       <c r="M307" s="1">
-        <v>-1462.67</v>
+        <v>4688.94</v>
       </c>
       <c r="N307" s="1">
-        <v>-1409.18</v>
+        <v>4684.81</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="B308" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="C308" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.99466703</v>
+        <v>100.28501013</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1599.89</v>
+        <v>22800.81</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>46.64</v>
+        <v>121.02</v>
       </c>
       <c r="M308" s="1">
-        <v>-1599.89</v>
+        <v>22800.81</v>
       </c>
       <c r="N308" s="1">
-        <v>-1553.25</v>
+        <v>22921.83</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="B309" t="s">
-        <v>750</v>
+        <v>734</v>
       </c>
       <c r="C309" s="1">
-        <v>13000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.98956238</v>
+        <v>100.27097438</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-1356.89</v>
+        <v>16922.35</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>44.31</v>
+        <v>100.9</v>
       </c>
       <c r="M309" s="1">
-        <v>-1356.89</v>
+        <v>16922.35</v>
       </c>
       <c r="N309" s="1">
-        <v>-1312.58</v>
+        <v>17023.25</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="B310" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="C310" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.9899106</v>
+        <v>100.2543014</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-2522.35</v>
+        <v>38145.21</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>98.41</v>
+        <v>322.01</v>
       </c>
       <c r="M310" s="1">
-        <v>-2522.35</v>
+        <v>38145.21</v>
       </c>
       <c r="N310" s="1">
-        <v>-2423.94</v>
+        <v>38467.22</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="B311" t="s">
-        <v>750</v>
+        <v>739</v>
       </c>
       <c r="C311" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.9980254</v>
+        <v>100.44303747</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-98.73</v>
+        <v>66455.62</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>17.04</v>
+        <v>265.37</v>
       </c>
       <c r="M311" s="1">
-        <v>-98.73</v>
+        <v>66455.62</v>
       </c>
       <c r="N311" s="1">
-        <v>-81.69</v>
+        <v>66720.99</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="B312" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="C312" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.99322373</v>
+        <v>100.46047107</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-1016.44</v>
+        <v>34535.33</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>104.89</v>
+        <v>182.35</v>
       </c>
       <c r="M312" s="1">
-        <v>-1016.44</v>
+        <v>34535.33</v>
       </c>
       <c r="N312" s="1">
-        <v>-911.55</v>
+        <v>34717.68</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="B313" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="C313" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.98959427</v>
+        <v>100.2940646</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-1560.86</v>
+        <v>14703.23</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>53.22</v>
+        <v>94.48</v>
       </c>
       <c r="M313" s="1">
-        <v>-1560.86</v>
+        <v>14703.23</v>
       </c>
       <c r="N313" s="1">
-        <v>-1507.64</v>
+        <v>14797.71</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="B314" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="C314" s="1">
-        <v>6120000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.96735572</v>
+        <v>100.30160103</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-1997.83</v>
+        <v>26390.09</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>-30.21</v>
+        <v>109.65</v>
       </c>
       <c r="M314" s="1">
-        <v>-1997.83</v>
+        <v>26390.09</v>
       </c>
       <c r="N314" s="1">
-        <v>-2028.04</v>
+        <v>26499.74</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>758</v>
+        <v>745</v>
       </c>
       <c r="B315" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="C315" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0044564</v>
+        <v>100.2560716</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>668.46</v>
+        <v>25607.16</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>230.71</v>
+        <v>110.73</v>
       </c>
       <c r="M315" s="1">
-        <v>668.46</v>
+        <v>25607.16</v>
       </c>
       <c r="N315" s="1">
-        <v>899.17</v>
+        <v>25717.89</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>760</v>
+        <v>746</v>
       </c>
       <c r="B316" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
       <c r="C316" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.9886596</v>
+        <v>100.37641063</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-2268.08</v>
+        <v>30112.85</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>53.68</v>
+        <v>93.67</v>
       </c>
       <c r="M316" s="1">
-        <v>-2268.08</v>
+        <v>30112.85</v>
       </c>
       <c r="N316" s="1">
-        <v>-2214.4</v>
+        <v>30206.52</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="B317" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="C317" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.9983183</v>
+        <v>100.293071</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-336.34</v>
+        <v>11722.84</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>167.08</v>
+        <v>37.18</v>
       </c>
       <c r="M317" s="1">
-        <v>-336.34</v>
+        <v>11722.84</v>
       </c>
       <c r="N317" s="1">
-        <v>-169.26</v>
+        <v>11760.02</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="B318" t="s">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="C318" s="1">
-        <v>19100000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.99985047</v>
+        <v>100.40366365</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-28.56</v>
+        <v>25850.62</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>140.1</v>
+        <v>-170.07</v>
       </c>
       <c r="M318" s="1">
-        <v>-28.56</v>
+        <v>25850.62</v>
       </c>
       <c r="N318" s="1">
-        <v>111.54</v>
+        <v>25680.55</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>766</v>
+        <v>752</v>
       </c>
       <c r="B319" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="C319" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.0033195</v>
+        <v>100.24766003</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>663.9</v>
+        <v>74298.01</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>111.45</v>
+        <v>272.81</v>
       </c>
       <c r="M319" s="1">
-        <v>663.9</v>
+        <v>74298.01</v>
       </c>
       <c r="N319" s="1">
-        <v>775.35</v>
+        <v>74570.82</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>768</v>
+        <v>754</v>
       </c>
       <c r="B320" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
       <c r="C320" s="1">
-        <v>9609000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.00317952</v>
+        <v>100.29870914</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>305.52</v>
+        <v>41819.28</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>100.52</v>
+        <v>313.76</v>
       </c>
       <c r="M320" s="1">
-        <v>305.52</v>
+        <v>41819.28</v>
       </c>
       <c r="N320" s="1">
-        <v>406.04</v>
+        <v>42133.04</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="B321" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="C321" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.99802085</v>
+        <v>100.20315447</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-395.83</v>
+        <v>30473.17</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>130.15</v>
+        <v>277.75</v>
       </c>
       <c r="M321" s="1">
-        <v>-395.83</v>
+        <v>30473.17</v>
       </c>
       <c r="N321" s="1">
-        <v>-265.68</v>
+        <v>30750.92</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="B322" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="C322" s="1">
-        <v>13500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.98132874</v>
+        <v>100.2981528</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-2520.62</v>
+        <v>14907.64</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>-73.57</v>
+        <v>106.34</v>
       </c>
       <c r="M322" s="1">
-        <v>-2520.62</v>
+        <v>14907.64</v>
       </c>
       <c r="N322" s="1">
-        <v>-2594.19</v>
+        <v>15013.98</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="B323" t="s">
-        <v>774</v>
+        <v>760</v>
       </c>
       <c r="C323" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.99816255</v>
+        <v>100.3149341</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-367.49</v>
+        <v>62986.82</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>179.78</v>
+        <v>544.21</v>
       </c>
       <c r="M323" s="1">
-        <v>-367.49</v>
+        <v>62986.82</v>
       </c>
       <c r="N323" s="1">
-        <v>-187.71</v>
+        <v>63531.03</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>775</v>
+        <v>761</v>
       </c>
       <c r="B324" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.02350887</v>
+        <v>100.5982762</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>3526.33</v>
+        <v>29913.81</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>64.77</v>
+        <v>83.02</v>
       </c>
       <c r="M324" s="1">
-        <v>3526.33</v>
+        <v>29913.81</v>
       </c>
       <c r="N324" s="1">
-        <v>3591.1</v>
+        <v>29996.83</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="B325" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="C325" s="1">
-        <v>10000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.0001381</v>
+        <v>100.26423685</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>13.81</v>
+        <v>19289.29</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>16.59</v>
+        <v>54.88</v>
       </c>
       <c r="M325" s="1">
-        <v>13.81</v>
+        <v>19289.29</v>
       </c>
       <c r="N325" s="1">
-        <v>30.4</v>
+        <v>19344.17</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="B326" t="s">
-        <v>780</v>
+        <v>764</v>
       </c>
       <c r="C326" s="1">
-        <v>1200000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.96451167</v>
+        <v>100.3753448</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-425.86</v>
+        <v>24885.36</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>-4.07</v>
+        <v>63.1</v>
       </c>
       <c r="M326" s="1">
-        <v>-425.86</v>
+        <v>24885.36</v>
       </c>
       <c r="N326" s="1">
-        <v>-429.93</v>
+        <v>24948.46</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="B327" t="s">
-        <v>782</v>
+        <v>764</v>
       </c>
       <c r="C327" s="1">
-        <v>8000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.99596288</v>
+        <v>100.30690173</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-322.97</v>
+        <v>15958.89</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>49.24</v>
+        <v>41.4</v>
       </c>
       <c r="M327" s="1">
-        <v>-322.97</v>
+        <v>15958.89</v>
       </c>
       <c r="N327" s="1">
-        <v>-273.73</v>
+        <v>16000.29</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
       <c r="B328" t="s">
-        <v>782</v>
+        <v>768</v>
       </c>
       <c r="C328" s="1">
-        <v>6245000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.99755116</v>
+        <v>100.46614</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-152.93</v>
+        <v>21908.58</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>41.39</v>
+        <v>74.91</v>
       </c>
       <c r="M328" s="1">
-        <v>-152.93</v>
+        <v>21908.58</v>
       </c>
       <c r="N328" s="1">
-        <v>-111.54</v>
+        <v>21983.49</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
       <c r="B329" t="s">
-        <v>785</v>
+        <v>768</v>
       </c>
       <c r="C329" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0044814</v>
+        <v>100.29937775</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>672.21</v>
+        <v>11975.11</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>123.34</v>
+        <v>43.76</v>
       </c>
       <c r="M329" s="1">
-        <v>672.21</v>
+        <v>11975.11</v>
       </c>
       <c r="N329" s="1">
-        <v>795.55</v>
+        <v>12018.87</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>786</v>
+        <v>770</v>
       </c>
       <c r="B330" t="s">
-        <v>787</v>
+        <v>768</v>
       </c>
       <c r="C330" s="1">
-        <v>15000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.9917678</v>
+        <v>100.45966514</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1234.83</v>
+        <v>17007.61</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>82.65</v>
+        <v>50.49</v>
       </c>
       <c r="M330" s="1">
-        <v>-1234.83</v>
+        <v>17007.61</v>
       </c>
       <c r="N330" s="1">
-        <v>-1152.18</v>
+        <v>17058.1</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>788</v>
+        <v>771</v>
       </c>
       <c r="B331" t="s">
-        <v>789</v>
+        <v>772</v>
       </c>
       <c r="C331" s="1">
-        <v>7500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.00688347</v>
+        <v>100.01609696</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>516.26</v>
+        <v>2012.12</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>40.63</v>
+        <v>-569.8</v>
       </c>
       <c r="M331" s="1">
-        <v>516.26</v>
+        <v>2012.12</v>
       </c>
       <c r="N331" s="1">
-        <v>556.89</v>
+        <v>1442.32</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>790</v>
+        <v>773</v>
       </c>
       <c r="B332" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="C332" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.0057816</v>
+        <v>100.0887586</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>289.08</v>
+        <v>22189.65</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>20.84</v>
+        <v>-815.12</v>
       </c>
       <c r="M332" s="1">
-        <v>289.08</v>
+        <v>22189.65</v>
       </c>
       <c r="N332" s="1">
-        <v>309.92</v>
+        <v>21374.53</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>791</v>
+        <v>775</v>
       </c>
       <c r="B333" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="C333" s="1">
-        <v>8750000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.00067497</v>
+        <v>100.24014545</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>59.06</v>
+        <v>96058.18</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
-      <c r="L333">
-        <v>5.18</v>
+      <c r="L333" t="s">
+        <v>777</v>
       </c>
       <c r="M333" s="1">
-        <v>59.06</v>
+        <v>96058.18</v>
       </c>
       <c r="N333" s="1">
-        <v>64.24</v>
+        <v>97083.29</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="B334" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="C334" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.999979</v>
+        <v>100.15324224</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-2.1</v>
+        <v>38310.56</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>5.22</v>
+        <v>310.72</v>
       </c>
       <c r="M334" s="1">
-        <v>-2.1</v>
+        <v>38310.56</v>
       </c>
       <c r="N334" s="1">
-        <v>3.12</v>
+        <v>38621.28</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>794</v>
+        <v>780</v>
       </c>
       <c r="B335" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="C335" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.99637388</v>
+        <v>100.3165038</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-290.09</v>
+        <v>63300.76</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>0.0</v>
+        <v>105.57</v>
       </c>
       <c r="M335" s="1">
-        <v>-290.09</v>
+        <v>63300.76</v>
       </c>
       <c r="N335" s="1">
-        <v>-290.09</v>
+        <v>63406.33</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
       <c r="B336" t="s">
-        <v>797</v>
+        <v>783</v>
       </c>
       <c r="C336" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.999709</v>
+        <v>100.19261364</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-11.64</v>
+        <v>48153.41</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>0.0</v>
+        <v>310.72</v>
       </c>
       <c r="M336" s="1">
-        <v>-11.64</v>
+        <v>48153.41</v>
       </c>
       <c r="N336" s="1">
-        <v>-11.64</v>
+        <v>48464.13</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="B337" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="C337" s="1">
-        <v>6404000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.94742989</v>
+        <v>100.11394576</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-3366.59</v>
+        <v>28486.44</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>-132.63</v>
+        <v>310.72</v>
       </c>
       <c r="M337" s="1">
-        <v>-3366.59</v>
+        <v>28486.44</v>
       </c>
       <c r="N337" s="1">
-        <v>-3499.22</v>
+        <v>28797.16</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="B338" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="C338" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.99045063</v>
+        <v>100.29095835</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-2864.81</v>
+        <v>58191.67</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>133.92</v>
+        <v>316.02</v>
       </c>
       <c r="M338" s="1">
-        <v>-2864.81</v>
+        <v>58191.67</v>
       </c>
       <c r="N338" s="1">
-        <v>-2730.89</v>
+        <v>58507.69</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>802</v>
+        <v>787</v>
       </c>
       <c r="B339" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="C339" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.00402929</v>
+        <v>99.9901494</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>564.1</v>
+        <v>-985.06</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339">
-        <v>120.55</v>
+      <c r="L339" t="s">
+        <v>789</v>
       </c>
       <c r="M339" s="1">
-        <v>564.1</v>
+        <v>-985.06</v>
       </c>
       <c r="N339" s="1">
-        <v>684.65</v>
+        <v>-12167.23</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="B340" t="s">
-        <v>805</v>
+        <v>791</v>
       </c>
       <c r="C340" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.00411913</v>
+        <v>99.9886988</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>617.87</v>
+        <v>-565.06</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>100.77</v>
+      <c r="L340" t="s">
+        <v>792</v>
       </c>
       <c r="M340" s="1">
-        <v>617.87</v>
+        <v>-565.06</v>
       </c>
       <c r="N340" s="1">
-        <v>718.64</v>
+        <v>-7118.51</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="B341" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="C341" s="1">
-        <v>5000000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.003454</v>
+        <v>100.32185685</v>
       </c>
       <c r="E341" s="1">
-        <v>0.0</v>
+        <v>1.912</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>172.7</v>
+        <v>32961.36</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>39.01</v>
+        <v>95.2</v>
       </c>
       <c r="M341" s="1">
-        <v>172.7</v>
+        <v>32961.36</v>
       </c>
       <c r="N341" s="1">
-        <v>211.71</v>
+        <v>33056.56</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
-        <v>1</v>
-[...648 lines deleted...]
-      <c r="P354">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>