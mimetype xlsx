--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,402 +136,390 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>184 846.83</t>
+    <t>223 392.17</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>68 922.50</t>
+    <t>81 660.00</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>246 753.11</t>
+    <t>299 774.22</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
-    <t>FR0129111094</t>
-[...5 lines deleted...]
-    <t>560 704.86</t>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>10 094.22</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>62 813.33</t>
+    <t>94 259.38</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>184 248.17</t>
+    <t>223 839.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>339 445.17</t>
+    <t>385 346.21</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>448 292.83</t>
+    <t>488 150.25</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>397 145.00</t>
+    <t>437 109.75</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3309627399</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 07/04/2026</t>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336907210</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>BE6373282910</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/05/2026</t>
+  </si>
+  <si>
+    <t>BE6372997971</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/04/2026</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>44 208.89</t>
+    <t>70 756.00</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>42 264.44</t>
+    <t>67 644.89</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>42 847.78</t>
+    <t>68 578.22</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>248 930.89</t>
-[...11 lines deleted...]
-    <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
+    <t>302 418.67</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>ES05306747J8</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/04/2026</t>
   </si>
   <si>
-    <t>XS3307922990</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129648921</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>716 352.00</t>
+    <t>769 144.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>275 995.33</t>
+    <t>315 325.83</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>62 327.78</t>
+    <t>88 540.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -544,212 +532,212 @@
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>1 505 564.67</t>
+    <t>1 600 178.42</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>41 292.22</t>
+    <t>66 089.33</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>239 074.50</t>
+    <t>279 055.00</t>
   </si>
   <si>
     <t>XS3317639261</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>FR0129575652</t>
   </si>
   <si>
     <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
     <t>XS3303709805</t>
@@ -796,1647 +784,1677 @@
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>86 580.56</t>
+    <t>112 240.00</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>593 030.00</t>
+    <t>633 175.42</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>11 406.00</t>
+  </si>
+  <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>110 099.31</t>
+    <t>143 192.29</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>108 640.97</t>
+    <t>141 296.46</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>45 272.00</t>
+    <t>71 706.00</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>10 052.44</t>
+    <t>36 451.39</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>199 927.99</t>
+    <t>233 110.28</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>43 872.00</t>
+    <t>69 489.33</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>55 862.50</t>
+    <t>75 444.75</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>223 154.75</t>
+    <t>242 995.96</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>54 316.17</t>
+    <t>80 874.67</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>131 535.83</t>
+    <t>171 072.42</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>197 478.75</t>
+    <t>230 504.17</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>196 603.75</t>
+    <t>229 483.33</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>44 672.00</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
-    <t>BE6372411932</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 02/04/2026</t>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
-    <t>FR0129520278</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
+    <t>FR0129676310</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>112 170.14</t>
+    <t>145 411.11</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>107 182.64</t>
+    <t>139 400.63</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>10 994.38</t>
+    <t>43 991.11</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>655 690.00</t>
+    <t>708 854.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>367 188.33</t>
+    <t>393 933.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>198 405.67</t>
-[...5 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>224 406.00</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>3 718.50</t>
+  </si>
+  <si>
+    <t>FR0129678530</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/07/2026</t>
+  </si>
+  <si>
+    <t>1 195.00</t>
   </si>
   <si>
     <t>FR0129649382</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>543 532.50</t>
+    <t>583 125.00</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>1 256.11</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>574 823.33</t>
+    <t>614 455.67</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>15 075.33</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>181 291.44</t>
+    <t>233 548.22</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>65 634.61</t>
+    <t>91 677.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>45 502.63</t>
+    <t>65 032.92</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>43 869.29</t>
+    <t>62 699.58</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>44 685.96</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+    <t>63 866.25</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>649 890.00</t>
+    <t>702 587.33</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>967 321.83</t>
+    <t>1 046 406.67</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>709 333.33</t>
+    <t>775 116.25</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>1 875.92</t>
+  </si>
+  <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>77 686.00</t>
+    <t>103 628.00</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>35 365.56</t>
+    <t>22 715.00</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>29 100.82</t>
+    <t>38 801.10</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>101 917.81</t>
+    <t>136 438.36</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>78 163.89</t>
+    <t>83 690.63</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>32 380.14</t>
+    <t>59 579.45</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>241 027.40</t>
+    <t>325 386.99</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>55 616.44</t>
+    <t>65 684.93</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>199 808.22</t>
+    <t>212 149.32</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>587 568.49</t>
+    <t>628 561.64</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>24 986.30</t>
+    <t>33 184.93</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>185 616.44</t>
+    <t>200 000.00</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 368.49</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>161 722.60</t>
+    <t>173 157.53</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>208 356.16</t>
+    <t>245 753.42</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>28 543.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>83 835.62</t>
+    <t>92 465.75</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>298 803.08</t>
+    <t>321 133.56</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>9 767.12</t>
+    <t>18 684.93</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>76 541.10</t>
-[...8 lines deleted...]
-    <t>49 515.41</t>
+    <t>81 934.93</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>69 540.00</t>
+    <t>13 663.13</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>30 339.73</t>
+    <t>35 978.08</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>169 520.55</t>
+    <t>201 883.56</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>9 694.52</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>120 517.81</t>
+    <t>135 232.19</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>76 626.71</t>
+    <t>85 616.44</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>86 027.40</t>
+    <t>97 534.25</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>32 932.19</t>
+    <t>43 410.62</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>135 428.81</t>
+    <t>158 364.33</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>486 049.32</t>
+    <t>546 805.48</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>268 792.81</t>
+    <t>313 950.00</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>10 479.62</t>
+    <t>14 970.89</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>49 284.25</t>
+    <t>74 527.40</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>102 992.05</t>
+    <t>2 053.97</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>35 464.04</t>
+    <t>40 462.33</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 010.27</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>181 658.22</t>
+    <t>203 967.12</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>42 849.32</t>
+    <t>45 495.89</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>225 540.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>30 394.29</t>
+    <t>32 723.78</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>16 368.26</t>
+    <t>36 587.88</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>8 360.45</t>
+    <t>14 023.97</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>37 646.58</t>
+    <t>42 882.19</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>3 630.82</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>170 958.90</t>
+    <t>198 575.34</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>40 076.71</t>
+    <t>55 956.16</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>94 931.51</t>
+    <t>151 890.41</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>21 369.86</t>
+    <t>36 328.77</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>134 568.49</t>
+    <t>3 801.37</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>284 589.04</t>
-[...14 lines deleted...]
-    <t>107 226.03</t>
+    <t>306 164.38</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-4 745.83</t>
+    <t>-5 297.59</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 462.00</t>
+    <t>-1 631.56</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-23 327.50</t>
+    <t>-24 921.55</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04577210</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04609322</t>
   </si>
   <si>
-    <t>-11 970.66</t>
-[...5 lines deleted...]
-    <t>-2 767.29</t>
+    <t>-12 816.00</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 155.56</t>
+    <t>-7 575.17</t>
   </si>
   <si>
     <t>SWAP04619123</t>
   </si>
   <si>
-    <t>-2 616.87</t>
-[...2 lines deleted...]
-    <t>SWAP04620737</t>
+    <t>-2 857.24</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-10 715.25</t>
-[...2 lines deleted...]
-    <t>SWAP04656972</t>
+    <t>-11 425.17</t>
   </si>
   <si>
     <t>SWAP04684315</t>
   </si>
   <si>
-    <t>86 900.00</t>
+    <t>91 991.25</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>117 536.11</t>
+    <t>124 843.33</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>22 213.33</t>
+    <t>23 623.72</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>37 062.67</t>
+    <t>39 562.25</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>9 346.23</t>
-[...5 lines deleted...]
-    <t>4 229.69</t>
+    <t>10 173.61</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>11 937.12</t>
+    <t>12 821.85</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>44 192.92</t>
+    <t>47 597.92</t>
   </si>
   <si>
     <t>SWAP04714391</t>
   </si>
   <si>
-    <t>9 828.80</t>
+    <t>10 611.93</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>24 410.33</t>
+    <t>26 479.63</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>6 680.92</t>
+    <t>7 252.00</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>3 898.28</t>
+    <t>4 603.23</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>41 547.91</t>
+    <t>45 066.00</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>22 497.11</t>
+    <t>24 468.66</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 000.49</t>
-[...5 lines deleted...]
-    <t>7 777.00</t>
+    <t>5 439.95</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>24 332.00</t>
+    <t>26 473.34</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>16 919.68</t>
+    <t>18 418.12</t>
   </si>
   <si>
     <t>SWAP04744258</t>
   </si>
   <si>
-    <t>12 355.00</t>
+    <t>13 483.16</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>11 890.30</t>
+    <t>13 005.45</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>18 901.00</t>
+    <t>20 722.17</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 297.56</t>
+    <t>4 700.99</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>12 964.39</t>
-[...5 lines deleted...]
-    <t>15 628.66</t>
+    <t>14 201.83</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>15 930.00</t>
+    <t>17 458.86</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>17 310.22</t>
+    <t>19 136.95</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>7 642.50</t>
+    <t>8 492.50</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>19 380.33</t>
-[...5 lines deleted...]
-    <t>13 134.75</t>
+    <t>21 571.92</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>4 655.25</t>
+    <t>5 362.93</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>6 809.08</t>
+    <t>7 637.75</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>5 612.59</t>
+    <t>6 387.92</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 284.51</t>
+    <t>1 462.32</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 737.26</t>
+    <t>1 977.65</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 090.64</t>
+    <t>1 552.32</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>24 293.75</t>
+    <t>27 330.00</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>13 033.33</t>
+    <t>14 742.92</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>6 440.00</t>
+    <t>7 286.04</t>
   </si>
   <si>
     <t>SWAP04827718</t>
   </si>
   <si>
-    <t>1 782.13</t>
+    <t>2 107.50</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 526.33</t>
+    <t>2 925.42</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 591.33</t>
+    <t>2 999.17</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 162.57</t>
+    <t>1 607.65</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04833430</t>
   </si>
   <si>
-    <t>1 569.95</t>
+    <t>1 847.23</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>8 316.00</t>
+    <t>9 576.39</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 416.49</t>
+    <t>3 934.14</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>16 820.00</t>
+    <t>19 477.33</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 496.83</t>
+    <t>2 920.42</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
+    <t>1 821.69</t>
+  </si>
+  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>6 429.92</t>
+    <t>7 612.67</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>5 085.35</t>
+    <t>6 027.22</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 914.22</t>
+    <t>2 347.56</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>4 746.23</t>
+    <t>5 776.23</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 715.35</t>
+    <t>2 087.63</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
+    <t>1 054.00</t>
+  </si>
+  <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04943177</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>SWAP04943179</t>
+  </si>
+  <si>
     <t>SWAP04943174</t>
   </si>
   <si>
-    <t>SWAP04943179</t>
+    <t>SWAP04947592</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>SWAP05014509</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260327</t>
+  </si>
+  <si>
+    <t>SWAP05016428</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260331</t>
+  </si>
+  <si>
+    <t>SWAP05017520</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05016429</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-1 530.57</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
     <t>SWAP04988861</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988860</t>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013727</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05019259</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
     <t>SWAP04987450</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-2 267.85</t>
+  </si>
+  <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-4 214.23</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 025.11</t>
+    <t>1 444.20</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506695</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-11 182.17</t>
+    <t>-12 026.50</t>
   </si>
   <si>
     <t>SWAP04505310</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 553.45</t>
+    <t>-7 035.40</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2806,241 +2824,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>769330.4857</v>
+        <v>786689.6991</v>
       </c>
       <c r="D2">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3681080654.24</v>
+        <v>3768547617.09</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3681080654.24</v>
+        <v>3768547617.09</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1806437.6583</v>
+        <v>1806942.0976</v>
       </c>
       <c r="D3">
-        <v>106.76</v>
+        <v>106.88</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>192864602.86</v>
+        <v>193130342.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>192864602.86</v>
+        <v>193130342.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>995116.539</v>
+        <v>1019260.0295</v>
       </c>
       <c r="D4">
-        <v>1071.41</v>
+        <v>1072.64</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1066177857.12</v>
+        <v>1093308030.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1066177857.12</v>
+        <v>1093308030.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1913238.0</v>
+        <v>2000578.0</v>
       </c>
       <c r="D5">
-        <v>103.23</v>
+        <v>103.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>197507444.45</v>
+        <v>206763042.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>197507444.45</v>
+        <v>206763042.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.34</v>
+        <v>101.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1013.44</v>
+        <v>1014.61</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1013.44</v>
+        <v>1014.61</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.59</v>
+        <v>100.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312460.46</v>
+        <v>312812.72</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312460.46</v>
+        <v>312812.72</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P341"/>
+  <dimension ref="A1:P339"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O341" sqref="O341"/>
+      <selection activeCell="O339" sqref="O339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3059,17039 +3077,16939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21653.0</v>
+        <v>21906.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11592.773</v>
+        <v>11606.414</v>
       </c>
       <c r="E2" s="1">
-        <v>11591.585831525</v>
+        <v>11595.707629417</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>250992608.01</v>
+        <v>254015571.33</v>
       </c>
       <c r="I2" s="1">
-        <v>25705.76</v>
+        <v>234533.75</v>
       </c>
       <c r="J2" s="1">
-        <v>0.010241640263356</v>
+        <v>0.092330461779176</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>251018313.77</v>
+        <v>254250105.08</v>
       </c>
       <c r="N2" s="1">
-        <v>251018313.77</v>
+        <v>254250105.08</v>
       </c>
       <c r="O2" s="1">
-        <v>4.89</v>
+        <v>4.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>515.0</v>
+        <v>970.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261537.61</v>
+        <v>261841.86</v>
       </c>
       <c r="E3" s="1">
-        <v>261520.87349515</v>
+        <v>261617.98661856</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>134683249.85</v>
+        <v>253769447.02</v>
       </c>
       <c r="I3" s="1">
-        <v>8619.3</v>
+        <v>217157.18</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0063996822244782</v>
+        <v>0.085572626078539</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>134691869.15</v>
+        <v>253986604.2</v>
       </c>
       <c r="N3" s="1">
-        <v>134691869.15</v>
+        <v>253986604.2</v>
       </c>
       <c r="O3" s="1">
-        <v>2.62</v>
+        <v>4.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.749</v>
+        <v>97.8232</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>-6287.67</v>
+        <v>8552.33</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.032151983086298</v>
+        <v>0.043732315708114</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19549800.0</v>
+        <v>19564640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19549800.0</v>
+        <v>19564640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8689</v>
+        <v>97.3084</v>
       </c>
       <c r="E5" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>84554.1</v>
+        <v>17617.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.86259133396969</v>
+        <v>0.18137646903486</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9886890.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9886890.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.6344</v>
+        <v>98.9885</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>82113.77</v>
+        <v>96514.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.83949525932538</v>
+        <v>0.98460306792792</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9863440.0</v>
+        <v>9898850.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9863440.0</v>
+        <v>9898850.0</v>
       </c>
       <c r="O6" s="1">
         <v>0.19</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7541</v>
+        <v>98.7276</v>
       </c>
       <c r="E7" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>185669.16</v>
+        <v>91433.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.8965686940493</v>
+        <v>0.93477886178222</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9975410.0</v>
+        <v>9872760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9975410.0</v>
+        <v>9872760.0</v>
       </c>
       <c r="O7" s="1">
         <v>0.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0171</v>
+        <v>99.8779</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0</v>
+        <v>97.8974084</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>30000000.0</v>
+        <v>9789740.84</v>
       </c>
       <c r="I8" s="1">
-        <v>5130.0</v>
+        <v>198049.16</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0171</v>
+        <v>2.0230276085633</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>48</v>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30005130.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="N8" s="1">
-        <v>30189976.83</v>
+        <v>9987790.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0101</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>3030.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.0101</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>10001080.0</v>
+        <v>30003030.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10070002.5</v>
+        <v>30226422.17</v>
       </c>
       <c r="O9" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0112</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0099729</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10000997.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>122.71</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.0012269776347475</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>19507760.0</v>
+        <v>10001120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>19507760.0</v>
+        <v>10082780.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.3597</v>
+        <v>97.6517</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527223</v>
+        <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>39114108.89</v>
+        <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>229771.11</v>
+        <v>-23814.42</v>
       </c>
       <c r="J11" s="1">
-        <v>0.58743792590592</v>
+        <v>-0.12178701000562</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39343880.0</v>
+        <v>19530340.0</v>
       </c>
       <c r="N11" s="1">
-        <v>39343880.0</v>
+        <v>19530340.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.0235</v>
+        <v>98.4844</v>
       </c>
       <c r="E12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>132157.66</v>
+        <v>279651.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.67178739644283</v>
+        <v>0.71496224236236</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19804700.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19804700.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.9226</v>
+        <v>99.1587</v>
       </c>
       <c r="E13" s="1">
-        <v>99.62226557</v>
+        <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>29886679.67</v>
+        <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>90100.33</v>
+        <v>159197.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.30147320142238</v>
+        <v>0.8092378567477</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29976780.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="N13" s="1">
-        <v>29976780.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.9952</v>
+        <v>98.8289</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>40000000.0</v>
+        <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>-1920.0</v>
+        <v>32568.71</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.0048</v>
+        <v>0.10996960633369</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>62</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>39998080.0</v>
+        <v>29648670.0</v>
       </c>
       <c r="N14" s="1">
-        <v>40244833.11</v>
+        <v>29648670.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0076</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>3040.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.0076</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>14981940.0</v>
+        <v>40003040.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14981940.0</v>
+        <v>40302814.22</v>
       </c>
       <c r="O15" s="1">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0095</v>
+        <v>99.9945</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>25000000.0</v>
+        <v>14841309.3</v>
       </c>
       <c r="I16" s="1">
-        <v>2375.0</v>
+        <v>157865.7</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0095</v>
+        <v>1.063691193337</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>67</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>25002375.0</v>
+        <v>14999175.0</v>
       </c>
       <c r="N16" s="1">
-        <v>25563079.86</v>
+        <v>14999175.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0148</v>
+        <v>99.9768</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>3700.0</v>
+        <v>-4640.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0148</v>
+        <v>-0.0232</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>25003700.0</v>
+        <v>19995360.0</v>
       </c>
       <c r="N17" s="1">
-        <v>25066513.33</v>
+        <v>20005454.22</v>
       </c>
       <c r="O17" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0244</v>
+        <v>100.0155</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>7320.0</v>
+        <v>3875.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0244</v>
+        <v>0.0155</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>30007320.0</v>
+        <v>25003875.0</v>
       </c>
       <c r="N18" s="1">
-        <v>30191568.17</v>
+        <v>25098134.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.035</v>
+        <v>100.0273</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>12250.0</v>
+        <v>8190.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.035</v>
+        <v>0.0273</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>35012250.0</v>
+        <v>30008190.0</v>
       </c>
       <c r="N19" s="1">
-        <v>35351695.17</v>
+        <v>30232029.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
         <v>77</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0479</v>
+        <v>100.0444</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>14370.0</v>
+        <v>15540.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0479</v>
+        <v>0.0444</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>30014370.0</v>
+        <v>35015540.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30462662.83</v>
+        <v>35400886.21</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0385</v>
+        <v>100.0441</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>11550.0</v>
+        <v>13230.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0385</v>
+        <v>0.0441</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>30011550.0</v>
+        <v>30013230.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30408695.0</v>
+        <v>30501380.25</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>12738284.0</v>
+        <v>30003210.0</v>
       </c>
       <c r="N22" s="1">
-        <v>12738284.0</v>
+        <v>30440319.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.25</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.2658</v>
+        <v>98.0557</v>
       </c>
       <c r="E23" s="1">
-        <v>98.9520157</v>
+        <v>97.79494138</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19790403.14</v>
+        <v>12713342.38</v>
       </c>
       <c r="I23" s="1">
-        <v>62756.86</v>
+        <v>33898.62</v>
       </c>
       <c r="J23" s="1">
-        <v>0.31710753720401</v>
+        <v>0.26663814272262</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19853160.0</v>
+        <v>12747241.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19853160.0</v>
+        <v>12747241.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9331</v>
+        <v>99.3482</v>
       </c>
       <c r="E24" s="1">
-        <v>97.81428547</v>
+        <v>98.9520157</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>14672142.82</v>
+        <v>19790403.14</v>
       </c>
       <c r="I24" s="1">
-        <v>17822.18</v>
+        <v>79236.86</v>
       </c>
       <c r="J24" s="1">
-        <v>0.12146951006847</v>
+        <v>0.40038022186546</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>14689965.0</v>
+        <v>19869640.0</v>
       </c>
       <c r="N24" s="1">
-        <v>14689965.0</v>
+        <v>19869640.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.6961</v>
+        <v>97.9994</v>
       </c>
       <c r="E25" s="1">
-        <v>99.6192332</v>
+        <v>97.81428547</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>9961923.32</v>
+        <v>14672142.82</v>
       </c>
       <c r="I25" s="1">
-        <v>7686.68</v>
+        <v>27767.18</v>
       </c>
       <c r="J25" s="1">
-        <v>0.077160601954924</v>
+        <v>0.18925102039049</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>9969610.0</v>
+        <v>14699910.0</v>
       </c>
       <c r="N25" s="1">
-        <v>9969610.0</v>
+        <v>14699910.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.4715</v>
+        <v>99.8284</v>
       </c>
       <c r="E26" s="1">
-        <v>99.23194471</v>
+        <v>99.6192332</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>6946236.13</v>
+        <v>9961923.32</v>
       </c>
       <c r="I26" s="1">
-        <v>16768.87</v>
+        <v>20916.68</v>
       </c>
       <c r="J26" s="1">
-        <v>0.24140944370689</v>
+        <v>0.20996628189264</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6963005.0</v>
+        <v>9982840.0</v>
       </c>
       <c r="N26" s="1">
-        <v>6963005.0</v>
+        <v>9982840.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6068</v>
+        <v>99.6054</v>
       </c>
       <c r="E27" s="1">
-        <v>99.41494305</v>
+        <v>99.23194471</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19882988.61</v>
+        <v>6946236.13</v>
       </c>
       <c r="I27" s="1">
-        <v>38371.39</v>
+        <v>26141.87</v>
       </c>
       <c r="J27" s="1">
-        <v>0.19298602817034</v>
+        <v>0.37634582975226</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19921360.0</v>
+        <v>6972378.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19921360.0</v>
+        <v>6972378.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9187</v>
+        <v>99.7403</v>
       </c>
       <c r="E28" s="1">
-        <v>99.8224962</v>
+        <v>99.41494305</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19964499.24</v>
+        <v>19882988.61</v>
       </c>
       <c r="I28" s="1">
-        <v>19240.76</v>
+        <v>65071.39</v>
       </c>
       <c r="J28" s="1">
-        <v>0.096374869054817</v>
+        <v>0.32727167568397</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19983740.0</v>
+        <v>19948060.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19983740.0</v>
+        <v>19948060.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>30000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8892</v>
+        <v>99.8498</v>
       </c>
       <c r="E29" s="1">
-        <v>99.84200003</v>
+        <v>99.83751443</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>29952600.01</v>
+        <v>18469940.17</v>
       </c>
       <c r="I29" s="1">
-        <v>14159.99</v>
+        <v>2272.83</v>
       </c>
       <c r="J29" s="1">
-        <v>0.04727466061468</v>
+        <v>0.012305562330362</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>29966760.0</v>
+        <v>18472213.0</v>
       </c>
       <c r="N29" s="1">
-        <v>29966760.0</v>
+        <v>18472213.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.7826</v>
+        <v>99.8737</v>
       </c>
       <c r="E30" s="1">
-        <v>97.7369551</v>
+        <v>99.83073145</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9773695.51</v>
+        <v>19966146.29</v>
       </c>
       <c r="I30" s="1">
-        <v>4564.49</v>
+        <v>8593.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.046701782302608</v>
+        <v>0.043041405563096</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9778260.0</v>
+        <v>19974740.0</v>
       </c>
       <c r="N30" s="1">
-        <v>9778260.0</v>
+        <v>19974740.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9537</v>
+        <v>97.5755</v>
       </c>
       <c r="E31" s="1">
-        <v>98.39941053</v>
+        <v>97.7369551</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7379955.79</v>
+        <v>9773695.51</v>
       </c>
       <c r="I31" s="1">
-        <v>116571.71</v>
+        <v>-16145.51</v>
       </c>
       <c r="J31" s="1">
-        <v>1.5795719285738</v>
+        <v>-0.16519350314812</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>7496527.5</v>
+        <v>9757550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>7496527.5</v>
+        <v>9757550.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9597</v>
+        <v>99.8463</v>
       </c>
       <c r="E32" s="1">
-        <v>99.836933</v>
+        <v>99.8048261</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4991846.65</v>
+        <v>9980482.61</v>
       </c>
       <c r="I32" s="1">
-        <v>6138.35</v>
+        <v>4147.39</v>
       </c>
       <c r="J32" s="1">
-        <v>0.12296751944493</v>
+        <v>0.041555004522973</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4997985.0</v>
+        <v>9984630.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4997985.0</v>
+        <v>9984630.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.8077</v>
+        <v>99.9077</v>
       </c>
       <c r="E33" s="1">
-        <v>97.75144525</v>
+        <v>99.809198</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19550289.05</v>
+        <v>4990459.9</v>
       </c>
       <c r="I33" s="1">
-        <v>11250.95</v>
+        <v>4925.1</v>
       </c>
       <c r="J33" s="1">
-        <v>0.057548765500222</v>
+        <v>0.098690303072068</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19561540.0</v>
+        <v>4995385.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19561540.0</v>
+        <v>4995385.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.5213</v>
+        <v>99.8893</v>
       </c>
       <c r="E34" s="1">
-        <v>97.52492576</v>
+        <v>99.803498</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>24381231.44</v>
+        <v>9980349.8</v>
       </c>
       <c r="I34" s="1">
-        <v>-906.44</v>
+        <v>8580.2</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.003717777759629</v>
+        <v>0.085970934605919</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>24380325.0</v>
+        <v>9988930.0</v>
       </c>
       <c r="N34" s="1">
-        <v>24380325.0</v>
+        <v>9988930.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.432</v>
+        <v>97.8699</v>
       </c>
       <c r="E35" s="1">
-        <v>98.14746657</v>
+        <v>97.75144525</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29444239.97</v>
+        <v>19550289.05</v>
       </c>
       <c r="I35" s="1">
-        <v>85360.03</v>
+        <v>23690.95</v>
       </c>
       <c r="J35" s="1">
-        <v>0.28990400189297</v>
+        <v>0.12117953826366</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29529600.0</v>
+        <v>19573980.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29529600.0</v>
+        <v>19573980.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.877</v>
+        <v>97.5688</v>
       </c>
       <c r="E36" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="I36" s="1">
-        <v>301390.93</v>
+        <v>10968.56</v>
       </c>
       <c r="J36" s="1">
-        <v>1.026476113095</v>
+        <v>0.044987719455404</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29663100.0</v>
+        <v>24392200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29663100.0</v>
+        <v>24392200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.4649</v>
+        <v>98.536</v>
       </c>
       <c r="E37" s="1">
-        <v>99.30246913</v>
+        <v>98.14746657</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>14895370.37</v>
+        <v>29444239.97</v>
       </c>
       <c r="I37" s="1">
-        <v>24364.63</v>
+        <v>116560.03</v>
       </c>
       <c r="J37" s="1">
-        <v>0.1635718306748</v>
+        <v>0.39586700189497</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>14919735.0</v>
+        <v>29560800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>14919735.0</v>
+        <v>29560800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.9284</v>
+        <v>98.9905</v>
       </c>
       <c r="E38" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29326882.87</v>
+        <v>29361709.07</v>
       </c>
       <c r="I38" s="1">
-        <v>51637.13</v>
+        <v>335440.93</v>
       </c>
       <c r="J38" s="1">
-        <v>0.17607438959298</v>
+        <v>1.1424434769798</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29378520.0</v>
+        <v>29697150.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29378520.0</v>
+        <v>29697150.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4339</v>
+        <v>99.5894</v>
       </c>
       <c r="E39" s="1">
-        <v>97.8675211</v>
+        <v>99.30246913</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19573504.22</v>
+        <v>14895370.37</v>
       </c>
       <c r="I39" s="1">
-        <v>313275.78</v>
+        <v>43039.63</v>
       </c>
       <c r="J39" s="1">
-        <v>1.6005094257976</v>
+        <v>0.28894635669271</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19886780.0</v>
+        <v>14938410.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19886780.0</v>
+        <v>14938410.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.9993</v>
+        <v>97.9975</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>20000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I40" s="1">
-        <v>-140.0</v>
+        <v>72367.13</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.0007</v>
+        <v>0.24676038814213</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>121</v>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19999860.0</v>
+        <v>29399250.0</v>
       </c>
       <c r="N40" s="1">
-        <v>20044068.89</v>
+        <v>29399250.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C41" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0001</v>
+        <v>99.5578</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I41" s="1">
-        <v>20.0</v>
+        <v>338055.78</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0001</v>
+        <v>1.7271091379467</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>124</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>20000020.0</v>
+        <v>19911560.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20042284.44</v>
+        <v>19911560.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9951</v>
+        <v>100.0069</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-980.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.0049</v>
+        <v>0.0069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="M42" s="1">
-        <v>19999020.0</v>
+        <v>20001380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20041867.78</v>
+        <v>20072136.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0232</v>
+        <v>100.0133</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>9280.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0232</v>
+        <v>0.0133</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M43" s="1">
-        <v>40009280.0</v>
+        <v>20002660.0</v>
       </c>
       <c r="N43" s="1">
-        <v>40258210.89</v>
+        <v>20070304.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>280.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>131</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>29975790.0</v>
+        <v>20000280.0</v>
       </c>
       <c r="N44" s="1">
-        <v>29975790.0</v>
+        <v>20068858.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45" t="s">
         <v>133</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0337</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>13480.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.0337</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>134</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>34961430.0</v>
+        <v>40013480.0</v>
       </c>
       <c r="N45" s="1">
-        <v>34961430.0</v>
+        <v>40315898.67</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5325</v>
+        <v>99.6619</v>
       </c>
       <c r="E46" s="1">
         <v>99.43839407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>29831518.22</v>
       </c>
       <c r="I46" s="1">
-        <v>28231.78</v>
+        <v>67051.78</v>
       </c>
       <c r="J46" s="1">
-        <v>0.094637422714451</v>
+        <v>0.22476824513426</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29859750.0</v>
+        <v>29898570.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29859750.0</v>
+        <v>29898570.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.8715</v>
+        <v>99.9941</v>
       </c>
       <c r="E47" s="1">
         <v>99.8248905</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>9982489.05</v>
       </c>
       <c r="I47" s="1">
-        <v>4660.95</v>
+        <v>16920.95</v>
       </c>
       <c r="J47" s="1">
-        <v>0.046691260833389</v>
+        <v>0.16950632167235</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9987150.0</v>
+        <v>9999410.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9987150.0</v>
+        <v>9999410.0</v>
       </c>
       <c r="O47" s="1">
         <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1">
-        <v>25000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9538</v>
+        <v>99.935</v>
       </c>
       <c r="E48" s="1">
-        <v>99.82630224</v>
+        <v>99.71945589</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>24956575.56</v>
+        <v>8974751.03</v>
       </c>
       <c r="I48" s="1">
-        <v>31874.44</v>
+        <v>19398.97</v>
       </c>
       <c r="J48" s="1">
-        <v>0.12771960609487</v>
+        <v>0.21615050863422</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24988450.0</v>
+        <v>8994150.0</v>
       </c>
       <c r="N48" s="1">
-        <v>24988450.0</v>
+        <v>8994150.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9307</v>
+        <v>97.6828</v>
       </c>
       <c r="E49" s="1">
-        <v>99.79641532</v>
+        <v>97.7369551</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>49898207.66</v>
+        <v>9773695.51</v>
       </c>
       <c r="I49" s="1">
-        <v>67142.34</v>
+        <v>-5415.51</v>
       </c>
       <c r="J49" s="1">
-        <v>0.13455862073744</v>
+        <v>-0.055409031255978</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>49965350.0</v>
+        <v>9768280.0</v>
       </c>
       <c r="N49" s="1">
-        <v>49965350.0</v>
+        <v>9768280.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.97</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>9000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8106</v>
+        <v>99.8259</v>
       </c>
       <c r="E50" s="1">
-        <v>99.71945589</v>
+        <v>99.64625582</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>8974751.03</v>
+        <v>10961088.14</v>
       </c>
       <c r="I50" s="1">
-        <v>8202.97</v>
+        <v>19760.86</v>
       </c>
       <c r="J50" s="1">
-        <v>0.091400529915313</v>
+        <v>0.18028191861616</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>8982954.0</v>
+        <v>10980849.0</v>
       </c>
       <c r="N50" s="1">
-        <v>8982954.0</v>
+        <v>10980849.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.5268</v>
+        <v>100.0289</v>
       </c>
       <c r="E51" s="1">
-        <v>97.7369551</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9773695.51</v>
+        <v>40000000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-21015.51</v>
+        <v>11560.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.21502112459405</v>
+        <v>0.0289</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>147</v>
       </c>
       <c r="M51" s="1">
-        <v>9752680.0</v>
+        <v>40011560.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9752680.0</v>
+        <v>40780704.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.6972</v>
+        <v>100.0293</v>
       </c>
       <c r="E52" s="1">
-        <v>99.64625582</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>10961088.14</v>
+        <v>30000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>5603.86</v>
+        <v>8790.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.051125033650172</v>
+        <v>0.0293</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>150</v>
       </c>
       <c r="M52" s="1">
-        <v>10966692.0</v>
+        <v>30008790.0</v>
       </c>
       <c r="N52" s="1">
-        <v>10966692.0</v>
+        <v>30324115.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C53" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0365</v>
+        <v>100.0146</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>14600.0</v>
+        <v>2920.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0365</v>
+        <v>0.0146</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M53" s="1">
-        <v>40014600.0</v>
+        <v>20002920.0</v>
       </c>
       <c r="N53" s="1">
-        <v>40730952.0</v>
+        <v>20091460.94</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0229</v>
+        <v>99.9324</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>97.88689386</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>30000000.0</v>
+        <v>48943446.93</v>
       </c>
       <c r="I54" s="1">
-        <v>6870.0</v>
+        <v>1022753.07</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0229</v>
+        <v>2.0896629358017</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>154</v>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>30006870.0</v>
+        <v>49966200.0</v>
       </c>
       <c r="N54" s="1">
-        <v>30282865.33</v>
+        <v>49966200.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C55" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.0051</v>
+        <v>98.0519</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>20000000.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I55" s="1">
-        <v>1020.0</v>
+        <v>66656.94</v>
       </c>
       <c r="J55" s="1">
-        <v>0.0051</v>
+        <v>0.27266658249475</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>157</v>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>20001020.0</v>
+        <v>24512975.0</v>
       </c>
       <c r="N55" s="1">
-        <v>20063347.78</v>
+        <v>24512975.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>158</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8158</v>
+        <v>98.7576</v>
       </c>
       <c r="E56" s="1">
-        <v>97.88689386</v>
+        <v>98.376783</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>48943446.93</v>
+        <v>24594195.75</v>
       </c>
       <c r="I56" s="1">
-        <v>964453.07</v>
+        <v>95204.25</v>
       </c>
       <c r="J56" s="1">
-        <v>1.9705458656792</v>
+        <v>0.38710048081162</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>49907900.0</v>
+        <v>24689400.0</v>
       </c>
       <c r="N56" s="1">
-        <v>49907900.0</v>
+        <v>24689400.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.97</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>160</v>
       </c>
       <c r="B57" t="s">
         <v>161</v>
       </c>
       <c r="C57" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.0169</v>
+        <v>98.5237</v>
       </c>
       <c r="E57" s="1">
-        <v>97.78527224</v>
+        <v>98.185719</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24446318.06</v>
+        <v>24546429.75</v>
       </c>
       <c r="I57" s="1">
-        <v>57906.94</v>
+        <v>84495.25</v>
       </c>
       <c r="J57" s="1">
-        <v>0.23687387138577</v>
+        <v>0.34422623110801</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24504225.0</v>
+        <v>24630925.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24504225.0</v>
+        <v>24630925.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>162</v>
       </c>
       <c r="B58" t="s">
         <v>163</v>
       </c>
       <c r="C58" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.6803</v>
+        <v>98.2909</v>
       </c>
       <c r="E58" s="1">
-        <v>98.376783</v>
+        <v>97.990834</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24594195.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I58" s="1">
-        <v>75879.25</v>
+        <v>75016.5</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30852503074836</v>
+        <v>0.30621843671623</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24670075.0</v>
+        <v>24572725.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24670075.0</v>
+        <v>24572725.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>164</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.4591</v>
+        <v>97.7819</v>
       </c>
       <c r="E59" s="1">
-        <v>98.185719</v>
+        <v>97.79010655</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24546429.75</v>
+        <v>19558021.31</v>
       </c>
       <c r="I59" s="1">
-        <v>68345.25</v>
+        <v>-1641.31</v>
       </c>
       <c r="J59" s="1">
-        <v>0.27843254883126</v>
+        <v>-0.008392004354555</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>24614775.0</v>
+        <v>19556380.0</v>
       </c>
       <c r="N59" s="1">
-        <v>24614775.0</v>
+        <v>19556380.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>166</v>
       </c>
       <c r="B60" t="s">
         <v>167</v>
       </c>
       <c r="C60" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.2406</v>
+        <v>99.1937</v>
       </c>
       <c r="E60" s="1">
-        <v>97.990834</v>
+        <v>97.85057616</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>24497708.5</v>
+        <v>12231322.02</v>
       </c>
       <c r="I60" s="1">
-        <v>62441.5</v>
+        <v>167890.48</v>
       </c>
       <c r="J60" s="1">
-        <v>0.25488710505311</v>
+        <v>1.3726274210218</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>24560150.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="N60" s="1">
-        <v>24560150.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>168</v>
       </c>
       <c r="B61" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.7669</v>
+        <v>98.9541</v>
       </c>
       <c r="E61" s="1">
-        <v>97.79010655</v>
+        <v>97.86267907</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19558021.31</v>
+        <v>14679401.86</v>
       </c>
       <c r="I61" s="1">
-        <v>-4641.31</v>
+        <v>163713.14</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.023730979358464</v>
+        <v>1.1152575667685</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19553380.0</v>
+        <v>14843115.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19553380.0</v>
+        <v>14843115.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>170</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.0821</v>
+        <v>99.1642</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85057616</v>
+        <v>97.85299653</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>12231322.02</v>
+        <v>29355898.96</v>
       </c>
       <c r="I62" s="1">
-        <v>153940.48</v>
+        <v>393361.04</v>
       </c>
       <c r="J62" s="1">
-        <v>1.2585759719864</v>
+        <v>1.3399727275802</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>12385262.5</v>
+        <v>29749260.0</v>
       </c>
       <c r="N62" s="1">
-        <v>12385262.5</v>
+        <v>29749260.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.24</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>172</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.8555</v>
+        <v>98.6546</v>
       </c>
       <c r="E63" s="1">
-        <v>97.86267907</v>
+        <v>98.5230842</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14679401.86</v>
+        <v>4926154.21</v>
       </c>
       <c r="I63" s="1">
-        <v>148923.14</v>
+        <v>6575.79</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0145041427458</v>
+        <v>0.13348729495011</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>14828325.0</v>
+        <v>4932730.0</v>
       </c>
       <c r="N63" s="1">
-        <v>14828325.0</v>
+        <v>4932730.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.0545</v>
+        <v>99.5004</v>
       </c>
       <c r="E64" s="1">
-        <v>97.85299653</v>
+        <v>98.503513</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>29355898.96</v>
+        <v>9850351.3</v>
       </c>
       <c r="I64" s="1">
-        <v>360451.04</v>
+        <v>99688.7</v>
       </c>
       <c r="J64" s="1">
-        <v>1.2278657876945</v>
+        <v>1.0120319262116</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>29716350.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="N64" s="1">
-        <v>29716350.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>176</v>
       </c>
       <c r="B65" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="1">
-        <v>9500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.9264</v>
+        <v>99.0771</v>
       </c>
       <c r="E65" s="1">
-        <v>99.507892</v>
+        <v>97.87236356</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9453249.74</v>
+        <v>48936181.78</v>
       </c>
       <c r="I65" s="1">
-        <v>39758.26</v>
+        <v>602368.22</v>
       </c>
       <c r="J65" s="1">
-        <v>0.42057769649065</v>
+        <v>1.2309260716499</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9493008.0</v>
+        <v>49538550.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9493008.0</v>
+        <v>49538550.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>178</v>
       </c>
       <c r="B66" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="1">
-        <v>5000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.6542</v>
+        <v>100.0089</v>
       </c>
       <c r="E66" s="1">
-        <v>98.5230842</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4926154.21</v>
+        <v>70000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>6555.79</v>
+        <v>6230.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.13308129872776</v>
+        <v>0.0089</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>180</v>
       </c>
       <c r="M66" s="1">
-        <v>4932710.0</v>
+        <v>70006230.0</v>
       </c>
       <c r="N66" s="1">
-        <v>4932710.0</v>
+        <v>71606408.42</v>
       </c>
       <c r="O66" s="1">
-        <v>0.1</v>
+        <v>1.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C67" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.4041</v>
+        <v>98.61</v>
       </c>
       <c r="E67" s="1">
-        <v>98.503513</v>
+        <v>97.804612</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9850351.3</v>
+        <v>24451153.0</v>
       </c>
       <c r="I67" s="1">
-        <v>90058.7</v>
+        <v>201347.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.91426891546497</v>
+        <v>0.82346627989281</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9940410.0</v>
+        <v>24652500.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9940410.0</v>
+        <v>24652500.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.954</v>
+        <v>98.106</v>
       </c>
       <c r="E68" s="1">
-        <v>97.87236356</v>
+        <v>97.780438</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>48936181.78</v>
+        <v>39112175.2</v>
       </c>
       <c r="I68" s="1">
-        <v>540818.22</v>
+        <v>130224.8</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1051500144235</v>
+        <v>0.33295207779699</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>49477000.0</v>
+        <v>39242400.0</v>
       </c>
       <c r="N68" s="1">
-        <v>49477000.0</v>
+        <v>39242400.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.96</v>
+        <v>0.75</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C69" s="1">
-        <v>70000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0243</v>
+        <v>98.784</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>97.8626791</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>70000000.0</v>
+        <v>19572535.82</v>
       </c>
       <c r="I69" s="1">
-        <v>17010.0</v>
+        <v>184264.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0243</v>
+        <v>0.94144254834732</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>186</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>70017010.0</v>
+        <v>19756800.0</v>
       </c>
       <c r="N69" s="1">
-        <v>71522574.67</v>
+        <v>19756800.0</v>
       </c>
       <c r="O69" s="1">
-        <v>1.39</v>
+        <v>0.38</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>187</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.5181</v>
+        <v>100.0025</v>
       </c>
       <c r="E70" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>24451153.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>178372.0</v>
+        <v>500.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.72950343077891</v>
+        <v>0.0025</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" t="s">
+        <v>189</v>
       </c>
       <c r="M70" s="1">
-        <v>24629525.0</v>
+        <v>20000500.0</v>
       </c>
       <c r="N70" s="1">
-        <v>24629525.0</v>
+        <v>20066589.33</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.0426</v>
+        <v>99.6923</v>
       </c>
       <c r="E71" s="1">
-        <v>97.780438</v>
+        <v>97.96931384</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>39112175.2</v>
+        <v>24492328.46</v>
       </c>
       <c r="I71" s="1">
-        <v>104864.8</v>
+        <v>430746.54</v>
       </c>
       <c r="J71" s="1">
-        <v>0.26811293277291</v>
+        <v>1.7586998341276</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>39217040.0</v>
+        <v>24923075.0</v>
       </c>
       <c r="N71" s="1">
-        <v>39217040.0</v>
+        <v>24923075.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.76</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.6838</v>
+        <v>97.9025</v>
       </c>
       <c r="E72" s="1">
-        <v>97.8626791</v>
+        <v>97.81428545</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19572535.82</v>
+        <v>19562857.09</v>
       </c>
       <c r="I72" s="1">
-        <v>164224.18</v>
+        <v>17642.91</v>
       </c>
       <c r="J72" s="1">
-        <v>0.83905418035914</v>
+        <v>0.090185753128149</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19736760.0</v>
+        <v>19580500.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19736760.0</v>
+        <v>19580500.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0021</v>
+        <v>98.0899</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I73" s="1">
-        <v>420.0</v>
+        <v>47144.25</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0021</v>
+        <v>0.3214452112058</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>195</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>20000420.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20041712.22</v>
+        <v>14713485.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>196</v>
       </c>
       <c r="B74" t="s">
         <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.5764</v>
+        <v>99.7953</v>
       </c>
       <c r="E74" s="1">
-        <v>97.96931384</v>
+        <v>98.1034157</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24492328.46</v>
+        <v>29431024.71</v>
       </c>
       <c r="I74" s="1">
-        <v>401771.54</v>
+        <v>507565.29</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6403974846906</v>
+        <v>1.7245926535053</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24894100.0</v>
+        <v>29938590.0</v>
       </c>
       <c r="N74" s="1">
-        <v>24894100.0</v>
+        <v>29938590.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>198</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.85</v>
+        <v>100.0168</v>
       </c>
       <c r="E75" s="1">
-        <v>97.81428545</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19562857.09</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>7142.91</v>
+        <v>5040.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.036512611461294</v>
+        <v>0.0168</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>200</v>
       </c>
       <c r="M75" s="1">
-        <v>19570000.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19570000.0</v>
+        <v>30284095.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C76" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.0297</v>
+        <v>99.964</v>
       </c>
       <c r="E76" s="1">
-        <v>97.775605</v>
+        <v>99.7875357</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>14666340.75</v>
+        <v>19957507.14</v>
       </c>
       <c r="I76" s="1">
-        <v>38114.25</v>
+        <v>35292.86</v>
       </c>
       <c r="J76" s="1">
-        <v>0.25987566121427</v>
+        <v>0.17684002191468</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>14704455.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14704455.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6767</v>
+        <v>99.7584</v>
       </c>
       <c r="E77" s="1">
-        <v>98.1034157</v>
+        <v>99.48788612</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29431024.71</v>
+        <v>59692731.67</v>
       </c>
       <c r="I77" s="1">
-        <v>471985.29</v>
+        <v>162308.33</v>
       </c>
       <c r="J77" s="1">
-        <v>1.603699818986</v>
+        <v>0.27190635351937</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29903010.0</v>
+        <v>59855040.0</v>
       </c>
       <c r="N77" s="1">
-        <v>29903010.0</v>
+        <v>59855040.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.58</v>
+        <v>1.14</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B78" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C78" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0003</v>
+        <v>99.746</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.46446673</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>30000000.0</v>
+        <v>29839340.02</v>
       </c>
       <c r="I78" s="1">
-        <v>90.0</v>
+        <v>84459.98</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0003</v>
+        <v>0.28304908869764</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>206</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>30000090.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="N78" s="1">
-        <v>30239164.5</v>
+        <v>29923800.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79" t="s">
         <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.8341</v>
+        <v>99.69</v>
       </c>
       <c r="E79" s="1">
-        <v>99.7875357</v>
+        <v>99.2427776</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19957507.14</v>
+        <v>9924277.76</v>
       </c>
       <c r="I79" s="1">
-        <v>9312.86</v>
+        <v>44722.24</v>
       </c>
       <c r="J79" s="1">
-        <v>0.046663443157861</v>
+        <v>0.45063470694315</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19966820.0</v>
+        <v>9969000.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19966820.0</v>
+        <v>9969000.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>209</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.6291</v>
+        <v>98.6632</v>
       </c>
       <c r="E80" s="1">
-        <v>99.48788612</v>
+        <v>97.9014285</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>59692731.67</v>
+        <v>39160571.4</v>
       </c>
       <c r="I80" s="1">
-        <v>84728.33</v>
+        <v>304708.6</v>
       </c>
       <c r="J80" s="1">
-        <v>0.14194078178296</v>
+        <v>0.77810049523435</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>59777460.0</v>
+        <v>39465280.0</v>
       </c>
       <c r="N80" s="1">
-        <v>59777460.0</v>
+        <v>39465280.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.16</v>
+        <v>0.75</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>211</v>
       </c>
       <c r="B81" t="s">
         <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.6168</v>
+        <v>99.9307</v>
       </c>
       <c r="E81" s="1">
-        <v>99.46446673</v>
+        <v>99.49170793</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29839340.02</v>
+        <v>27857678.22</v>
       </c>
       <c r="I81" s="1">
-        <v>45699.98</v>
+        <v>122917.78</v>
       </c>
       <c r="J81" s="1">
-        <v>0.15315345436383</v>
+        <v>0.44123483310161</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>29885040.0</v>
+        <v>27980596.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29885040.0</v>
+        <v>27980596.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.5609</v>
+        <v>98.2894</v>
       </c>
       <c r="E82" s="1">
-        <v>99.2427776</v>
+        <v>98.15917464</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>9924277.76</v>
+        <v>12269896.83</v>
       </c>
       <c r="I82" s="1">
-        <v>31812.24</v>
+        <v>16278.17</v>
       </c>
       <c r="J82" s="1">
-        <v>0.32054967393416</v>
+        <v>0.13266753767807</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9956090.0</v>
+        <v>12286175.0</v>
       </c>
       <c r="N82" s="1">
-        <v>9956090.0</v>
+        <v>12286175.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C83" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.632</v>
+        <v>98.2894</v>
       </c>
       <c r="E83" s="1">
-        <v>97.9014285</v>
+        <v>98.20184247</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>39160571.4</v>
+        <v>14730276.37</v>
       </c>
       <c r="I83" s="1">
-        <v>292228.6</v>
+        <v>13133.63</v>
       </c>
       <c r="J83" s="1">
-        <v>0.74623170590407</v>
+        <v>0.089160784700199</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>39452800.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="N83" s="1">
-        <v>39452800.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>216</v>
+      </c>
+      <c r="B84" t="s">
         <v>217</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.8086</v>
+        <v>99.788</v>
       </c>
       <c r="E84" s="1">
-        <v>99.49170793</v>
+        <v>98.22903955</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>27857678.22</v>
+        <v>19645807.91</v>
       </c>
       <c r="I84" s="1">
-        <v>88729.78</v>
+        <v>311792.09</v>
       </c>
       <c r="J84" s="1">
-        <v>0.31851103778023</v>
+        <v>1.5870667748985</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>27946408.0</v>
+        <v>19957600.0</v>
       </c>
       <c r="N84" s="1">
-        <v>27946408.0</v>
+        <v>19957600.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85" t="s">
         <v>219</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.1643</v>
+        <v>99.6846</v>
       </c>
       <c r="E85" s="1">
-        <v>98.20184247</v>
+        <v>98.10119685</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14730276.37</v>
+        <v>19620239.37</v>
       </c>
       <c r="I85" s="1">
-        <v>-5631.37</v>
+        <v>316680.63</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.038229900502539</v>
+        <v>1.6140507973833</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>14724645.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14724645.0</v>
+        <v>19936920.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>220</v>
+      </c>
+      <c r="B86" t="s">
         <v>221</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.1643</v>
+        <v>97.8107</v>
       </c>
       <c r="E86" s="1">
-        <v>98.15917464</v>
+        <v>97.80461245</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>12269896.83</v>
+        <v>19560922.49</v>
       </c>
       <c r="I86" s="1">
-        <v>640.67</v>
+        <v>1217.51</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0052214782966517</v>
+        <v>0.0062241952066546</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>12270537.5</v>
+        <v>19562140.0</v>
       </c>
       <c r="N86" s="1">
-        <v>12270537.5</v>
+        <v>19562140.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>222</v>
       </c>
       <c r="B87" t="s">
         <v>223</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.6628</v>
+        <v>97.9482</v>
       </c>
       <c r="E87" s="1">
-        <v>98.22903955</v>
+        <v>97.7852722</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>19645807.91</v>
+        <v>14667790.83</v>
       </c>
       <c r="I87" s="1">
-        <v>286752.09</v>
+        <v>24439.17</v>
       </c>
       <c r="J87" s="1">
-        <v>1.4596095579965</v>
+        <v>0.16661793369738</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>19932560.0</v>
+        <v>14692230.0</v>
       </c>
       <c r="N87" s="1">
-        <v>19932560.0</v>
+        <v>14692230.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>224</v>
       </c>
       <c r="B88" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.5618</v>
+        <v>99.8272</v>
       </c>
       <c r="E88" s="1">
-        <v>98.10119685</v>
+        <v>99.826856</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>19620239.37</v>
+        <v>9982685.6</v>
       </c>
       <c r="I88" s="1">
-        <v>292120.63</v>
+        <v>34.4</v>
       </c>
       <c r="J88" s="1">
-        <v>1.4888739351807</v>
+        <v>0.00034459664842094</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19912360.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="N88" s="1">
-        <v>19912360.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8048</v>
+        <v>99.9575</v>
       </c>
       <c r="E89" s="1">
-        <v>97.80461245</v>
+        <v>99.47362905</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19560922.49</v>
+        <v>19894725.81</v>
       </c>
       <c r="I89" s="1">
-        <v>37.51</v>
+        <v>96774.19</v>
       </c>
       <c r="J89" s="1">
-        <v>0.00019175987236377</v>
+        <v>0.4864313834944</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19560960.0</v>
+        <v>19991500.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19560960.0</v>
+        <v>19991500.0</v>
       </c>
       <c r="O89" s="1">
         <v>0.38</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>228</v>
       </c>
       <c r="B90" t="s">
         <v>229</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.9326</v>
+        <v>99.4349</v>
       </c>
       <c r="E90" s="1">
-        <v>97.7852722</v>
+        <v>98.92074717</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14667790.83</v>
+        <v>29676224.15</v>
       </c>
       <c r="I90" s="1">
-        <v>22099.17</v>
+        <v>154245.85</v>
       </c>
       <c r="J90" s="1">
-        <v>0.15066461102514</v>
+        <v>0.51976238358477</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14689890.0</v>
+        <v>29830470.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14689890.0</v>
+        <v>29830470.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>230</v>
       </c>
       <c r="B91" t="s">
         <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8322</v>
+        <v>97.9391</v>
       </c>
       <c r="E91" s="1">
-        <v>99.47362905</v>
+        <v>97.81428547</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19894725.81</v>
+        <v>14672142.82</v>
       </c>
       <c r="I91" s="1">
-        <v>71714.19</v>
+        <v>18722.18</v>
       </c>
       <c r="J91" s="1">
-        <v>0.36046835068193</v>
+        <v>0.12760358340078</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19966440.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19966440.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>232</v>
       </c>
       <c r="B92" t="s">
         <v>233</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.3335</v>
+        <v>99.8864</v>
       </c>
       <c r="E92" s="1">
-        <v>98.92074717</v>
+        <v>97.9881802</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29676224.15</v>
+        <v>19597636.04</v>
       </c>
       <c r="I92" s="1">
-        <v>123825.85</v>
+        <v>379643.96</v>
       </c>
       <c r="J92" s="1">
-        <v>0.41725608141425</v>
+        <v>1.9371926247897</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29800050.0</v>
+        <v>19977280.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29800050.0</v>
+        <v>19977280.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>234</v>
       </c>
       <c r="B93" t="s">
         <v>235</v>
       </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.8998</v>
+        <v>99.7744</v>
       </c>
       <c r="E93" s="1">
-        <v>97.81428547</v>
+        <v>99.47617503</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14672142.82</v>
+        <v>29842852.51</v>
       </c>
       <c r="I93" s="1">
-        <v>12827.18</v>
+        <v>89467.49</v>
       </c>
       <c r="J93" s="1">
-        <v>0.08742540307415</v>
+        <v>0.29979536966187</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14684970.0</v>
+        <v>29932320.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14684970.0</v>
+        <v>29932320.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>236</v>
       </c>
       <c r="B94" t="s">
         <v>237</v>
       </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7647</v>
+        <v>99.9523</v>
       </c>
       <c r="E94" s="1">
-        <v>97.9881802</v>
+        <v>99.65960714</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>19597636.04</v>
+        <v>6976172.5</v>
       </c>
       <c r="I94" s="1">
-        <v>355303.96</v>
+        <v>20488.5</v>
       </c>
       <c r="J94" s="1">
-        <v>1.8129939716954</v>
+        <v>0.29369256565832</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19952940.0</v>
+        <v>6996661.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19952940.0</v>
+        <v>6996661.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>238</v>
       </c>
       <c r="B95" t="s">
         <v>239</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.648</v>
+        <v>99.8322</v>
       </c>
       <c r="E95" s="1">
-        <v>99.47617503</v>
+        <v>99.66048993</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>29842852.51</v>
+        <v>14949073.49</v>
       </c>
       <c r="I95" s="1">
-        <v>51547.49</v>
+        <v>25756.51</v>
       </c>
       <c r="J95" s="1">
-        <v>0.17272976831798</v>
+        <v>0.17229502562302</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>29894400.0</v>
+        <v>14974830.0</v>
       </c>
       <c r="N95" s="1">
-        <v>29894400.0</v>
+        <v>14974830.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>240</v>
       </c>
       <c r="B96" t="s">
         <v>241</v>
       </c>
       <c r="C96" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.8296</v>
+        <v>99.7954</v>
       </c>
       <c r="E96" s="1">
-        <v>99.65960714</v>
+        <v>99.57189617</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>6976172.5</v>
+        <v>29871568.85</v>
       </c>
       <c r="I96" s="1">
-        <v>11899.5</v>
+        <v>67051.15</v>
       </c>
       <c r="J96" s="1">
-        <v>0.170573477075</v>
+        <v>0.22446477564234</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>6988072.0</v>
+        <v>29938620.0</v>
       </c>
       <c r="N96" s="1">
-        <v>6988072.0</v>
+        <v>29938620.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>242</v>
       </c>
       <c r="B97" t="s">
         <v>243</v>
       </c>
       <c r="C97" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.7024</v>
+        <v>99.9221</v>
       </c>
       <c r="E97" s="1">
-        <v>99.66048993</v>
+        <v>99.6413465</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>14949073.49</v>
+        <v>29892403.95</v>
       </c>
       <c r="I97" s="1">
-        <v>6286.51</v>
+        <v>84226.05</v>
       </c>
       <c r="J97" s="1">
-        <v>0.04205284029278</v>
+        <v>0.28176405665092</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>14955360.0</v>
+        <v>29976630.0</v>
       </c>
       <c r="N97" s="1">
-        <v>14955360.0</v>
+        <v>29976630.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>244</v>
       </c>
       <c r="B98" t="s">
         <v>245</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.6647</v>
+        <v>97.9694</v>
       </c>
       <c r="E98" s="1">
-        <v>99.57189617</v>
+        <v>97.77932292</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29871568.85</v>
+        <v>24444830.73</v>
       </c>
       <c r="I98" s="1">
-        <v>27841.15</v>
+        <v>47519.27</v>
       </c>
       <c r="J98" s="1">
-        <v>0.093202838256686</v>
+        <v>0.19439394170843</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29899410.0</v>
+        <v>24492350.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29899410.0</v>
+        <v>24492350.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>246</v>
       </c>
       <c r="B99" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.7958</v>
+        <v>99.9752</v>
       </c>
       <c r="E99" s="1">
-        <v>99.6413465</v>
+        <v>99.81013893</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>29892403.95</v>
+        <v>14971520.84</v>
       </c>
       <c r="I99" s="1">
-        <v>46336.05</v>
+        <v>24759.16</v>
       </c>
       <c r="J99" s="1">
-        <v>0.1550094468063</v>
+        <v>0.16537504949965</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>29938740.0</v>
+        <v>14996280.0</v>
       </c>
       <c r="N99" s="1">
-        <v>29938740.0</v>
+        <v>14996280.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>248</v>
       </c>
       <c r="B100" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="1">
-        <v>25000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.866</v>
+        <v>99.4593</v>
       </c>
       <c r="E100" s="1">
-        <v>97.77932292</v>
+        <v>98.04874822</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>24444830.73</v>
+        <v>20982432.12</v>
       </c>
       <c r="I100" s="1">
-        <v>21669.27</v>
+        <v>301858.08</v>
       </c>
       <c r="J100" s="1">
-        <v>0.088645612806009</v>
+        <v>1.4386229311914</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>24466500.0</v>
+        <v>21284290.2</v>
       </c>
       <c r="N100" s="1">
-        <v>24466500.0</v>
+        <v>21284290.2</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>250</v>
       </c>
       <c r="B101" t="s">
         <v>251</v>
       </c>
       <c r="C101" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.8501</v>
+        <v>98.0427</v>
       </c>
       <c r="E101" s="1">
-        <v>99.81013893</v>
+        <v>97.75025085</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>14971520.84</v>
+        <v>12707532.61</v>
       </c>
       <c r="I101" s="1">
-        <v>5994.16</v>
+        <v>38018.39</v>
       </c>
       <c r="J101" s="1">
-        <v>0.040037081496658</v>
+        <v>0.2991799522913</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14977515.0</v>
+        <v>12745551.0</v>
       </c>
       <c r="N101" s="1">
-        <v>14977515.0</v>
+        <v>12745551.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>252</v>
       </c>
       <c r="B102" t="s">
         <v>253</v>
       </c>
       <c r="C102" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.331</v>
+        <v>99.7162</v>
       </c>
       <c r="E102" s="1">
-        <v>98.04874822</v>
+        <v>98.05766825</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20982432.12</v>
+        <v>19611533.65</v>
       </c>
       <c r="I102" s="1">
-        <v>274401.88</v>
+        <v>331706.35</v>
       </c>
       <c r="J102" s="1">
-        <v>1.3077696543026</v>
+        <v>1.691384039208</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>21256834.0</v>
+        <v>19943240.0</v>
       </c>
       <c r="N102" s="1">
-        <v>21256834.0</v>
+        <v>19943240.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>254</v>
       </c>
       <c r="B103" t="s">
         <v>255</v>
       </c>
       <c r="C103" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.9621</v>
+        <v>100.0006</v>
       </c>
       <c r="E103" s="1">
-        <v>97.75025085</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>12707532.61</v>
+        <v>20000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>27540.39</v>
+        <v>120.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.21672492092074</v>
+        <v>0.0006</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>256</v>
       </c>
       <c r="M103" s="1">
-        <v>12735073.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="N103" s="1">
-        <v>12735073.0</v>
+        <v>20112360.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5884</v>
+        <v>100.0223</v>
       </c>
       <c r="E104" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>19611533.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>306146.35</v>
+        <v>6690.0</v>
       </c>
       <c r="J104" s="1">
-        <v>1.5610525696954</v>
+        <v>0.0223</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>259</v>
       </c>
       <c r="M104" s="1">
-        <v>19917680.0</v>
+        <v>30006690.0</v>
       </c>
       <c r="N104" s="1">
-        <v>19917680.0</v>
+        <v>30639865.42</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0222</v>
+        <v>99.5503</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I105" s="1">
-        <v>4440.0</v>
+        <v>214812.15</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0222</v>
+        <v>0.43343560459607</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>260</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20004440.0</v>
+        <v>49775150.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20091020.56</v>
+        <v>49775150.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.95</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C106" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0275</v>
+        <v>99.8027</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I106" s="1">
-        <v>8250.0</v>
+        <v>579100.93</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0275</v>
+        <v>1.972299802506</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>263</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>30008250.0</v>
+        <v>29940810.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30601280.0</v>
+        <v>29940810.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>264</v>
       </c>
       <c r="B107" t="s">
         <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.4281</v>
+        <v>99.9757</v>
       </c>
       <c r="E107" s="1">
-        <v>99.1206757</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>49560337.85</v>
+        <v>20000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>153712.15</v>
+        <v>-4860.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.31015153783904</v>
+        <v>-0.0243</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>266</v>
       </c>
       <c r="M107" s="1">
-        <v>49714050.0</v>
+        <v>19995140.0</v>
       </c>
       <c r="N107" s="1">
-        <v>49714050.0</v>
+        <v>20006546.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B108" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6785</v>
+        <v>99.9922</v>
       </c>
       <c r="E108" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>29361709.07</v>
+        <v>25000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>541840.93</v>
+        <v>-1950.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8453998325105</v>
+        <v>-0.0078</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>269</v>
       </c>
       <c r="M108" s="1">
-        <v>29903550.0</v>
+        <v>24998050.0</v>
       </c>
       <c r="N108" s="1">
-        <v>29903550.0</v>
+        <v>25141242.29</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B109" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9851</v>
+        <v>100.0062</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-3725.0</v>
+        <v>1550.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0149</v>
+        <v>0.0062</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M109" s="1">
-        <v>24996275.0</v>
+        <v>25001550.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25106374.31</v>
+        <v>25142846.46</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B110" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C110" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0011</v>
+        <v>99.9819</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>275.0</v>
+        <v>-3620.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0011</v>
+        <v>-0.0181</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="M110" s="1">
-        <v>25000275.0</v>
+        <v>19996380.0</v>
       </c>
       <c r="N110" s="1">
-        <v>25108915.97</v>
+        <v>20068086.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B111" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C111" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9726</v>
+        <v>99.9688</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-5480.0</v>
+        <v>-6240.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0274</v>
+        <v>-0.0312</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M111" s="1">
-        <v>19994520.0</v>
+        <v>19993760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20039792.0</v>
+        <v>20030211.39</v>
       </c>
       <c r="O111" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9543</v>
+        <v>100.0152</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-9140.0</v>
+        <v>3800.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.0457</v>
+        <v>0.0152</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M112" s="1">
-        <v>19990860.0</v>
+        <v>25003800.0</v>
       </c>
       <c r="N112" s="1">
-        <v>20000912.44</v>
+        <v>25236910.28</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B113" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C113" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0067</v>
+        <v>99.9958</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>1675.0</v>
+        <v>-840.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0067</v>
+        <v>-0.0042</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M113" s="1">
-        <v>25001675.0</v>
+        <v>19999160.0</v>
       </c>
       <c r="N113" s="1">
-        <v>25201602.99</v>
+        <v>20068649.33</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B114" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9879</v>
+        <v>100.0052</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2420.0</v>
+        <v>780.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0121</v>
+        <v>0.0052</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M114" s="1">
-        <v>19997580.0</v>
+        <v>15000780.0</v>
       </c>
       <c r="N114" s="1">
-        <v>20041452.0</v>
+        <v>15076224.75</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B115" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C115" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9983</v>
+        <v>100.0192</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-255.0</v>
+        <v>2880.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0017</v>
+        <v>0.0192</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M115" s="1">
-        <v>14999745.0</v>
+        <v>15002880.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15055607.5</v>
+        <v>15245875.96</v>
       </c>
       <c r="O115" s="1">
         <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0268</v>
+        <v>100.0006</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>4020.0</v>
+        <v>120.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0268</v>
+        <v>0.0006</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M116" s="1">
-        <v>15004020.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="N116" s="1">
-        <v>15227174.75</v>
+        <v>20080994.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9926</v>
+        <v>100.0083</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1480.0</v>
+        <v>2490.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0074</v>
+        <v>0.0083</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M117" s="1">
-        <v>19998520.0</v>
+        <v>30002490.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20052836.17</v>
+        <v>30173562.42</v>
       </c>
       <c r="O117" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.018</v>
+        <v>100.0385</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>5400.0</v>
+        <v>9625.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.018</v>
+        <v>0.0385</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M118" s="1">
-        <v>30005400.0</v>
+        <v>25009625.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30136935.83</v>
+        <v>25240129.17</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0355</v>
+        <v>100.0401</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>8875.0</v>
+        <v>10025.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0355</v>
+        <v>0.0401</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M119" s="1">
-        <v>25008875.0</v>
+        <v>25010025.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25206353.75</v>
+        <v>25239508.33</v>
       </c>
       <c r="O119" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.037</v>
+        <v>100.0057</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>9250.0</v>
+        <v>1140.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.037</v>
+        <v>0.0057</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>303</v>
+        <v>125</v>
       </c>
       <c r="M120" s="1">
-        <v>25009250.0</v>
+        <v>20001140.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25205853.75</v>
+        <v>20071896.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9964</v>
+        <v>99.964</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.196295</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>19839259.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-720.0</v>
+        <v>153541.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0036</v>
+        <v>0.77392507452017</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>306</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19999280.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20043952.0</v>
+        <v>19992800.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>307</v>
       </c>
       <c r="B122" t="s">
         <v>308</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9185</v>
+        <v>99.9161</v>
       </c>
       <c r="E122" s="1">
-        <v>99.8295134</v>
+        <v>99.4690838</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>19965902.68</v>
+        <v>9946908.38</v>
       </c>
       <c r="I122" s="1">
-        <v>17797.32</v>
+        <v>44701.62</v>
       </c>
       <c r="J122" s="1">
-        <v>0.089138569316116</v>
+        <v>0.44940214881119</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19983700.0</v>
+        <v>9991610.0</v>
       </c>
       <c r="N122" s="1">
-        <v>19983700.0</v>
+        <v>9991610.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>309</v>
       </c>
       <c r="B123" t="s">
         <v>310</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.8379</v>
+        <v>99.4703</v>
       </c>
       <c r="E123" s="1">
-        <v>99.196295</v>
+        <v>99.4272713</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19839259.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I123" s="1">
-        <v>128321.0</v>
+        <v>8605.74</v>
       </c>
       <c r="J123" s="1">
-        <v>0.64680339119521</v>
+        <v>0.043276557263822</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>19967580.0</v>
+        <v>19894060.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19967580.0</v>
+        <v>19894060.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>311</v>
       </c>
       <c r="B124" t="s">
         <v>312</v>
       </c>
       <c r="C124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.7878</v>
+        <v>98.261</v>
       </c>
       <c r="E124" s="1">
-        <v>99.4690838</v>
+        <v>97.7417847</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9946908.38</v>
+        <v>9774178.47</v>
       </c>
       <c r="I124" s="1">
-        <v>31871.62</v>
+        <v>51921.53</v>
       </c>
       <c r="J124" s="1">
-        <v>0.32041734760605</v>
+        <v>0.5312111924226</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9978780.0</v>
+        <v>9826100.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9978780.0</v>
+        <v>9826100.0</v>
       </c>
       <c r="O124" s="1">
         <v>0.19</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>313</v>
       </c>
       <c r="B125" t="s">
         <v>314</v>
       </c>
       <c r="C125" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.9193</v>
+        <v>97.6368</v>
       </c>
       <c r="E125" s="1">
-        <v>99.8365454</v>
+        <v>97.7176416</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>9983654.54</v>
+        <v>4885882.08</v>
       </c>
       <c r="I125" s="1">
-        <v>8275.46</v>
+        <v>-4042.08</v>
       </c>
       <c r="J125" s="1">
-        <v>0.082890087661226</v>
+        <v>-0.08272979031864</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>9991930.0</v>
+        <v>4881840.0</v>
       </c>
       <c r="N125" s="1">
-        <v>9991930.0</v>
+        <v>4881840.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>315</v>
       </c>
       <c r="B126" t="s">
         <v>316</v>
       </c>
       <c r="C126" s="1">
-        <v>10000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.3838</v>
+        <v>98.3908</v>
       </c>
       <c r="E126" s="1">
-        <v>97.7417847</v>
+        <v>97.77077207</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>9774178.47</v>
+        <v>13687908.09</v>
       </c>
       <c r="I126" s="1">
-        <v>64201.53</v>
+        <v>86803.91</v>
       </c>
       <c r="J126" s="1">
-        <v>0.65684834993605</v>
+        <v>0.63416490985512</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>9838380.0</v>
+        <v>13774712.0</v>
       </c>
       <c r="N126" s="1">
-        <v>9838380.0</v>
+        <v>13774712.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>317</v>
       </c>
       <c r="B127" t="s">
         <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.9227</v>
+        <v>98.2984</v>
       </c>
       <c r="E127" s="1">
-        <v>97.7176416</v>
+        <v>98.17348233</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4885882.08</v>
+        <v>5890408.94</v>
       </c>
       <c r="I127" s="1">
-        <v>10252.92</v>
+        <v>7495.06</v>
       </c>
       <c r="J127" s="1">
-        <v>0.20984788073313</v>
+        <v>0.12724175989044</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>4896135.0</v>
+        <v>5897904.0</v>
       </c>
       <c r="N127" s="1">
-        <v>4896135.0</v>
+        <v>5897904.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>319</v>
       </c>
       <c r="B128" t="s">
         <v>320</v>
       </c>
       <c r="C128" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.4735</v>
+        <v>100.0159</v>
       </c>
       <c r="E128" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>13687908.09</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>98381.91</v>
+        <v>3975.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.71875051580654</v>
+        <v>0.0159</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>321</v>
       </c>
       <c r="M128" s="1">
-        <v>13786290.0</v>
+        <v>25003975.0</v>
       </c>
       <c r="N128" s="1">
-        <v>13786290.0</v>
+        <v>25149386.11</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B129" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C129" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.9295</v>
+        <v>100.0095</v>
       </c>
       <c r="E129" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5955943.39</v>
+        <v>25000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>39826.61</v>
+        <v>2375.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.66868684593055</v>
+        <v>0.0095</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>0.0</v>
+      <c r="L129" t="s">
+        <v>324</v>
       </c>
       <c r="M129" s="1">
-        <v>5995770.0</v>
+        <v>25002375.0</v>
       </c>
       <c r="N129" s="1">
-        <v>5995770.0</v>
+        <v>25141775.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0099</v>
+        <v>99.9867</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>2475.0</v>
+        <v>-3325.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0099</v>
+        <v>-0.0133</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M130" s="1">
-        <v>25002475.0</v>
+        <v>24996675.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25114645.14</v>
+        <v>25040666.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0036</v>
+        <v>100.0217</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>900.0</v>
+        <v>8680.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0036</v>
+        <v>0.0217</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M131" s="1">
-        <v>25000900.0</v>
+        <v>40008680.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25108082.64</v>
+        <v>40717534.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.9731</v>
+        <v>100.0289</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-6725.0</v>
+        <v>5780.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.0269</v>
+        <v>0.0289</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M132" s="1">
-        <v>24993275.0</v>
+        <v>20005780.0</v>
       </c>
       <c r="N132" s="1">
-        <v>25004269.38</v>
+        <v>20399713.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B133" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C133" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0315</v>
+        <v>100.0232</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>12600.0</v>
+        <v>4640.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0315</v>
+        <v>0.0232</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="M133" s="1">
-        <v>40012600.0</v>
+        <v>20004640.0</v>
       </c>
       <c r="N133" s="1">
-        <v>40668290.0</v>
+        <v>20229046.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B134" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C134" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0335</v>
+        <v>99.8609</v>
       </c>
       <c r="E134" s="1">
         <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>6700.0</v>
+        <v>-41730.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0335</v>
+        <v>-0.1391</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="M134" s="1">
-        <v>20006700.0</v>
+        <v>29958270.0</v>
       </c>
       <c r="N134" s="1">
-        <v>20373888.33</v>
+        <v>29961988.5</v>
       </c>
       <c r="O134" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0263</v>
+        <v>99.9992</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>5260.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0263</v>
+        <v>-0.0008</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M135" s="1">
-        <v>20005260.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20203665.67</v>
+        <v>20001035.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B136" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C136" s="1">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.8764</v>
+        <v>99.6984</v>
       </c>
       <c r="E136" s="1">
-        <v>99.47526793</v>
+        <v>99.53694581</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>14921290.19</v>
+        <v>15925911.33</v>
       </c>
       <c r="I136" s="1">
-        <v>60169.81</v>
+        <v>25832.67</v>
       </c>
       <c r="J136" s="1">
-        <v>0.40324803843253</v>
+        <v>0.16220528586856</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>14981460.0</v>
+        <v>15951744.0</v>
       </c>
       <c r="N136" s="1">
-        <v>14981460.0</v>
+        <v>15951744.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B137" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C137" s="1">
-        <v>16000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.5668</v>
+        <v>99.7878</v>
       </c>
       <c r="E137" s="1">
-        <v>99.53694581</v>
+        <v>99.48082065</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>15925911.33</v>
+        <v>39792328.26</v>
       </c>
       <c r="I137" s="1">
-        <v>4776.67</v>
+        <v>122791.74</v>
       </c>
       <c r="J137" s="1">
-        <v>0.029993071674348</v>
+        <v>0.30858144112023</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>15930688.0</v>
+        <v>39915120.0</v>
       </c>
       <c r="N137" s="1">
-        <v>15930688.0</v>
+        <v>39915120.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C138" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.6628</v>
+        <v>100.0285</v>
       </c>
       <c r="E138" s="1">
-        <v>99.48082065</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>39792328.26</v>
+        <v>30000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>72791.74</v>
+        <v>8550.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.18292908000855</v>
+        <v>0.0285</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>349</v>
       </c>
       <c r="M138" s="1">
-        <v>39865120.0</v>
+        <v>30008550.0</v>
       </c>
       <c r="N138" s="1">
-        <v>39865120.0</v>
+        <v>30591675.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0359</v>
+        <v>99.9918</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>10770.0</v>
+        <v>-1640.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0359</v>
+        <v>-0.0082</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="M139" s="1">
-        <v>30010770.0</v>
+        <v>19998360.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30554302.5</v>
+        <v>19999616.11</v>
       </c>
       <c r="O139" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.031</v>
+        <v>100.023</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>9300.0</v>
+        <v>6900.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.031</v>
+        <v>0.023</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M140" s="1">
-        <v>30009300.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30584123.33</v>
+        <v>30621355.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.689</v>
+        <v>99.9992</v>
       </c>
       <c r="E141" s="1">
-        <v>99.4884085</v>
+        <v>115.855</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>19897681.7</v>
+        <v>15000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>40118.3</v>
+        <v>-120.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.20162298605872</v>
+        <v>-0.0008</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" t="s">
+        <v>358</v>
       </c>
       <c r="M141" s="1">
-        <v>19937800.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N141" s="1">
-        <v>19937800.0</v>
+        <v>15014955.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C142" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0266</v>
+        <v>99.8123</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.4884085</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>40000000.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I142" s="1">
-        <v>10640.0</v>
+        <v>64778.3</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0266</v>
+        <v>0.32555702205247</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>357</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40010640.0</v>
+        <v>19962460.0</v>
       </c>
       <c r="N142" s="1">
-        <v>40191931.44</v>
+        <v>19962460.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.018</v>
+        <v>100.0211</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3600.0</v>
+        <v>8440.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.018</v>
+        <v>0.0211</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M143" s="1">
-        <v>20003600.0</v>
+        <v>40008440.0</v>
       </c>
       <c r="N143" s="1">
-        <v>20069234.61</v>
+        <v>40241988.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.39</v>
+        <v>0.76</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0086</v>
+        <v>100.0116</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>1290.0</v>
+        <v>2320.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0086</v>
+        <v>0.0116</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="M144" s="1">
-        <v>15001290.0</v>
+        <v>20002320.0</v>
       </c>
       <c r="N144" s="1">
-        <v>15046792.63</v>
+        <v>20093997.78</v>
       </c>
       <c r="O144" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0151</v>
+        <v>99.9992</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2265.0</v>
+        <v>-120.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0151</v>
+        <v>-0.0008</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>15002265.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15046134.29</v>
+        <v>15064912.92</v>
       </c>
       <c r="O145" s="1">
         <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C146" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0073</v>
+        <v>100.0126</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1095.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0073</v>
+        <v>0.0126</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M146" s="1">
-        <v>15001095.0</v>
+        <v>15001890.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15045780.96</v>
+        <v>15064589.58</v>
       </c>
       <c r="O146" s="1">
         <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C147" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.8848</v>
+        <v>100.0019</v>
       </c>
       <c r="E147" s="1">
-        <v>99.8141239</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>19962824.78</v>
+        <v>15000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>14135.22</v>
+        <v>285.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.070807714618432</v>
+        <v>0.0019</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>375</v>
       </c>
       <c r="M147" s="1">
-        <v>19976960.0</v>
+        <v>15000285.0</v>
       </c>
       <c r="N147" s="1">
-        <v>19976960.0</v>
+        <v>15064151.25</v>
       </c>
       <c r="O147" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B148" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8717</v>
+        <v>99.8298</v>
       </c>
       <c r="E148" s="1">
-        <v>99.810914</v>
+        <v>99.81990825</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>9981091.4</v>
+        <v>19963981.65</v>
       </c>
       <c r="I148" s="1">
-        <v>6078.6</v>
+        <v>1978.35</v>
       </c>
       <c r="J148" s="1">
-        <v>0.060901155559</v>
+        <v>0.0099095963655126</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>9987170.0</v>
+        <v>19965960.0</v>
       </c>
       <c r="N148" s="1">
-        <v>9987170.0</v>
+        <v>19965960.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0345</v>
+        <v>100.0312</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>13800.0</v>
+        <v>12480.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0345</v>
+        <v>0.0312</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M149" s="1">
-        <v>40013800.0</v>
+        <v>40012480.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40663690.0</v>
+        <v>40715067.33</v>
       </c>
       <c r="O149" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C150" s="1">
         <v>60000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0347</v>
+        <v>100.0314</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>60000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20820.0</v>
+        <v>18840.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0347</v>
+        <v>0.0314</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M150" s="1">
-        <v>60020820.0</v>
+        <v>60018840.0</v>
       </c>
       <c r="N150" s="1">
-        <v>60988141.83</v>
+        <v>61065246.67</v>
       </c>
       <c r="O150" s="1">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B151" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C151" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.037</v>
+        <v>100.031</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>50000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>18500.0</v>
+        <v>15500.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.037</v>
+        <v>0.031</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M151" s="1">
-        <v>50018500.0</v>
+        <v>50015500.0</v>
       </c>
       <c r="N151" s="1">
-        <v>50727833.33</v>
+        <v>50790616.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C152" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.7121</v>
+        <v>99.8335</v>
       </c>
       <c r="E152" s="1">
         <v>99.49610747</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>14924416.12</v>
       </c>
       <c r="I152" s="1">
-        <v>32398.88</v>
+        <v>50608.88</v>
       </c>
       <c r="J152" s="1">
-        <v>0.21708641557228</v>
+        <v>0.33910123915789</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>14956815.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14956815.0</v>
+        <v>14975025.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.6642</v>
+        <v>99.7849</v>
       </c>
       <c r="E153" s="1">
         <v>99.4890821</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>19897816.42</v>
       </c>
       <c r="I153" s="1">
-        <v>35023.58</v>
+        <v>59163.58</v>
       </c>
       <c r="J153" s="1">
-        <v>0.17601720339925</v>
+        <v>0.2973370482026</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>19932840.0</v>
+        <v>19956980.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19932840.0</v>
+        <v>19956980.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B154" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C154" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.6219</v>
+        <v>99.7414</v>
       </c>
       <c r="E154" s="1">
         <v>99.4820302</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>9948203.02</v>
       </c>
       <c r="I154" s="1">
-        <v>13986.98</v>
+        <v>25936.98</v>
       </c>
       <c r="J154" s="1">
-        <v>0.1405980554667</v>
+        <v>0.26072025216872</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9962190.0</v>
+        <v>9974140.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9962190.0</v>
+        <v>9974140.0</v>
       </c>
       <c r="O154" s="1">
         <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B155" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C155" s="1">
         <v>7300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.7144</v>
+        <v>99.8457</v>
       </c>
       <c r="E155" s="1">
         <v>99.63533466</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>7273379.43</v>
       </c>
       <c r="I155" s="1">
-        <v>5771.77</v>
+        <v>15356.67</v>
       </c>
       <c r="J155" s="1">
-        <v>0.07935472163316</v>
+        <v>0.21113527965638</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>7279151.2</v>
+        <v>7288736.1</v>
       </c>
       <c r="N155" s="1">
-        <v>7279151.2</v>
+        <v>7288736.1</v>
       </c>
       <c r="O155" s="1">
         <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B156" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.5289</v>
+        <v>98.5751</v>
       </c>
       <c r="E156" s="1">
         <v>97.8384763</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>29351542.89</v>
       </c>
       <c r="I156" s="1">
-        <v>207127.11</v>
+        <v>220987.11</v>
       </c>
       <c r="J156" s="1">
-        <v>0.70567707727067</v>
+        <v>0.75289776359692</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29558670.0</v>
+        <v>29572530.0</v>
       </c>
       <c r="N156" s="1">
-        <v>29558670.0</v>
+        <v>29572530.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B157" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.8365</v>
+        <v>99.8288</v>
       </c>
       <c r="E157" s="1">
-        <v>99.47897885</v>
+        <v>99.8307314</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>19895795.77</v>
+        <v>4991536.57</v>
       </c>
       <c r="I157" s="1">
-        <v>71504.23</v>
+        <v>-96.57</v>
       </c>
       <c r="J157" s="1">
-        <v>0.35939366701692</v>
+        <v>-0.0019346747969433</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>19967300.0</v>
+        <v>4991440.0</v>
       </c>
       <c r="N157" s="1">
-        <v>19967300.0</v>
+        <v>4991440.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B158" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C158" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.9798</v>
+        <v>100.0116</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-4040.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.0202</v>
+        <v>0.0116</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="M158" s="1">
-        <v>19995960.0</v>
+        <v>15001740.0</v>
       </c>
       <c r="N158" s="1">
-        <v>20073646.0</v>
+        <v>15003615.92</v>
       </c>
       <c r="O158" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B159" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C159" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0002</v>
+        <v>99.9597</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.47897885</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>20000000.0</v>
+        <v>19895795.77</v>
       </c>
       <c r="I159" s="1">
-        <v>40.0</v>
+        <v>96144.23</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0002</v>
+        <v>0.48323892701478</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>400</v>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>20000040.0</v>
+        <v>19991940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>20035405.56</v>
+        <v>19991940.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B160" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C160" s="1">
-        <v>28100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.459</v>
+        <v>99.9871</v>
       </c>
       <c r="E160" s="1">
-        <v>98.38921708</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>27647370.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>19609.0</v>
+        <v>-2580.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.070925371925069</v>
+        <v>-0.0129</v>
       </c>
       <c r="K160">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>27666979.0</v>
+        <v>19997420.0</v>
       </c>
       <c r="N160" s="1">
-        <v>27696079.82</v>
+        <v>20101048.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B161" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C161" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.754</v>
+        <v>99.9935</v>
       </c>
       <c r="E161" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>15411569.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-148469.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.96336070649264</v>
+        <v>-0.0065</v>
       </c>
       <c r="K161">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M161" s="1">
-        <v>15263100.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N161" s="1">
-        <v>15365017.81</v>
+        <v>20021415.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B162" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C162" s="1">
-        <v>6404000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.594</v>
+        <v>98.524</v>
       </c>
       <c r="E162" s="1">
-        <v>98.74687695</v>
+        <v>98.38921708</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>6323750.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-9790.24</v>
+        <v>37874.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.154816999407</v>
+        <v>0.136989521969</v>
       </c>
       <c r="K162">
-        <v>1.22</v>
+        <v>0.14</v>
       </c>
       <c r="L162" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M162" s="1">
-        <v>6313959.76</v>
+        <v>27685244.0</v>
       </c>
       <c r="N162" s="1">
-        <v>6392123.65</v>
+        <v>27724045.1</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.141</v>
+        <v>101.632</v>
       </c>
       <c r="E163" s="1">
-        <v>101.60704918</v>
+        <v>102.74379333</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>12396060.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-56858.0</v>
+        <v>-166769.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.45867799929978</v>
+        <v>-1.0821026723496</v>
       </c>
       <c r="K163">
-        <v>0.27</v>
+        <v>0.91</v>
       </c>
       <c r="L163" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>12339202.0</v>
+        <v>15244800.0</v>
       </c>
       <c r="N163" s="1">
-        <v>12371582.14</v>
+        <v>15381238.36</v>
       </c>
       <c r="O163" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>34500000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.356</v>
+        <v>98.783</v>
       </c>
       <c r="E164" s="1">
-        <v>101.93998551</v>
+        <v>98.74687695</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>35169295.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-201475.0</v>
+        <v>2313.32</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.57287187587923</v>
+        <v>0.036581458786321</v>
       </c>
       <c r="K164">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="L164" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>34967820.0</v>
+        <v>6326063.32</v>
       </c>
       <c r="N164" s="1">
-        <v>35208847.4</v>
+        <v>6409753.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.69</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
-        <v>4000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.228</v>
+        <v>101.042</v>
       </c>
       <c r="E165" s="1">
-        <v>101.5</v>
+        <v>101.60704918</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>4060000.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-10880.0</v>
+        <v>-68936.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.2679802955665</v>
+        <v>-0.55611218403267</v>
       </c>
       <c r="K165">
-        <v>1.39</v>
+        <v>0.49</v>
       </c>
       <c r="L165" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M165" s="1">
-        <v>4049120.0</v>
+        <v>12327124.0</v>
       </c>
       <c r="N165" s="1">
-        <v>4104736.44</v>
+        <v>12386703.45</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B166" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C166" s="1">
-        <v>5200000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.108</v>
+        <v>101.197</v>
       </c>
       <c r="E166" s="1">
-        <v>101.32059615</v>
+        <v>101.93998551</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>5268671.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-63055.0</v>
+        <v>-256330.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.1967913730047</v>
+        <v>-0.72884600046717</v>
       </c>
       <c r="K166">
-        <v>3.84</v>
+        <v>0.94</v>
       </c>
       <c r="L166" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M166" s="1">
-        <v>5205616.0</v>
+        <v>34912965.0</v>
       </c>
       <c r="N166" s="1">
-        <v>5405424.22</v>
+        <v>35238351.99</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.67</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C167" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.025</v>
+        <v>101.033</v>
       </c>
       <c r="E167" s="1">
-        <v>102.4148</v>
+        <v>101.5</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>15362220.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-58470.0</v>
+        <v>-18680.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.38060905259787</v>
+        <v>-0.46009852216749</v>
       </c>
       <c r="K167">
-        <v>3.92</v>
+        <v>1.64</v>
       </c>
       <c r="L167" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M167" s="1">
-        <v>15303750.0</v>
+        <v>4041320.0</v>
       </c>
       <c r="N167" s="1">
-        <v>15891318.49</v>
+        <v>4107004.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B168" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C168" s="1">
-        <v>28500000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.372</v>
+        <v>100.0</v>
       </c>
       <c r="E168" s="1">
-        <v>98.37645614</v>
+        <v>101.32059615</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>28037290.0</v>
+        <v>5268671.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1270.0</v>
+        <v>-68671.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.0045296817203089</v>
+        <v>-1.3033837185886</v>
       </c>
       <c r="K168">
-        <v>0.09</v>
+        <v>4.08</v>
       </c>
       <c r="L168" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M168" s="1">
-        <v>28036020.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="N168" s="1">
-        <v>28061006.3</v>
+        <v>5412149.32</v>
       </c>
       <c r="O168" s="1">
-        <v>0.55</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B169" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C169" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.655</v>
+        <v>101.801</v>
       </c>
       <c r="E169" s="1">
-        <v>98.926908</v>
+        <v>102.4148</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>24731727.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I169" s="1">
-        <v>182023.0</v>
+        <v>-92070.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.73598984818165</v>
+        <v>-0.5993274409558</v>
       </c>
       <c r="K169">
-        <v>0.74</v>
+        <v>4.19</v>
       </c>
       <c r="L169" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M169" s="1">
-        <v>24913750.0</v>
+        <v>15270150.0</v>
       </c>
       <c r="N169" s="1">
-        <v>25099366.44</v>
+        <v>15898711.64</v>
       </c>
       <c r="O169" s="1">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B170" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.676</v>
+        <v>98.388</v>
       </c>
       <c r="E170" s="1">
-        <v>96.05</v>
+        <v>98.37645614</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14407500.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I170" s="1">
-        <v>543900.0</v>
+        <v>3290.0</v>
       </c>
       <c r="J170" s="1">
-        <v>3.7751171264966</v>
+        <v>0.011734372330564</v>
       </c>
       <c r="K170">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="L170" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M170" s="1">
-        <v>14951400.0</v>
+        <v>28040580.0</v>
       </c>
       <c r="N170" s="1">
-        <v>14952682.19</v>
+        <v>28073764.93</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B171" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C171" s="1">
-        <v>15900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.315</v>
+        <v>99.735</v>
       </c>
       <c r="E171" s="1">
-        <v>98.63984906</v>
+        <v>98.926908</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15683736.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-51651.0</v>
+        <v>202023.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.32932842021824</v>
+        <v>0.816857633921</v>
       </c>
       <c r="K171">
-        <v>1.02</v>
+        <v>0.8</v>
       </c>
       <c r="L171" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M171" s="1">
-        <v>15632085.0</v>
+        <v>24933750.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15793807.6</v>
+        <v>25133750.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B172" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C172" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.476</v>
+        <v>99.811</v>
       </c>
       <c r="E172" s="1">
-        <v>100.747</v>
+        <v>96.05</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>20149400.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-54200.0</v>
+        <v>564150.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.2689906399198</v>
+        <v>3.9156689224362</v>
       </c>
       <c r="K172">
-        <v>1.04</v>
+        <v>0.01</v>
       </c>
       <c r="L172" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M172" s="1">
-        <v>20095200.0</v>
+        <v>14971650.0</v>
       </c>
       <c r="N172" s="1">
-        <v>20303556.16</v>
+        <v>14973018.49</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B173" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1">
-        <v>6000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.125</v>
+        <v>98.375</v>
       </c>
       <c r="E173" s="1">
-        <v>100.16216667</v>
+        <v>98.63984906</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>6009730.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2230.0</v>
+        <v>-42111.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.037106492304979</v>
+        <v>-0.26850107652921</v>
       </c>
       <c r="K173">
-        <v>0.48</v>
+        <v>1.09</v>
       </c>
       <c r="L173" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M173" s="1">
-        <v>6007500.0</v>
+        <v>15641625.0</v>
       </c>
       <c r="N173" s="1">
-        <v>6036043.0</v>
+        <v>15814782.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B174" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.269</v>
+        <v>100.374</v>
       </c>
       <c r="E174" s="1">
-        <v>100.855</v>
+        <v>100.747</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>5042750.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-29300.0</v>
+        <v>-74600.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.58103217490457</v>
+        <v>-0.37023434940991</v>
       </c>
       <c r="K174">
-        <v>1.68</v>
+        <v>1.23</v>
       </c>
       <c r="L174" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M174" s="1">
-        <v>5013450.0</v>
+        <v>20074800.0</v>
       </c>
       <c r="N174" s="1">
-        <v>5097285.62</v>
+        <v>20320553.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B175" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C175" s="1">
-        <v>34500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.708</v>
+        <v>100.114</v>
       </c>
       <c r="E175" s="1">
-        <v>98.79801159</v>
+        <v>100.16216667</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>34085314.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I175" s="1">
-        <v>313946.0</v>
+        <v>-2890.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.92105943339703</v>
+        <v>-0.048088682852641</v>
       </c>
       <c r="K175">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>34399260.0</v>
+        <v>6006840.0</v>
       </c>
       <c r="N175" s="1">
-        <v>34698063.08</v>
+        <v>6006840.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.68</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B176" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C176" s="1">
-        <v>31000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.109</v>
+        <v>100.184</v>
       </c>
       <c r="E176" s="1">
-        <v>97.49172258</v>
+        <v>100.855</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>30222434.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I176" s="1">
-        <v>191356.0</v>
+        <v>-33550.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.63315879852695</v>
+        <v>-0.66531158594021</v>
       </c>
       <c r="K176">
-        <v>0.03</v>
+        <v>1.85</v>
       </c>
       <c r="L176" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="M176" s="1">
-        <v>30413790.0</v>
+        <v>5009200.0</v>
       </c>
       <c r="N176" s="1">
-        <v>30423557.12</v>
+        <v>5101665.75</v>
       </c>
       <c r="O176" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B177" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.713</v>
+        <v>99.788</v>
       </c>
       <c r="E177" s="1">
-        <v>98.92166667</v>
+        <v>98.79801159</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>14838250.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I177" s="1">
-        <v>118700.0</v>
+        <v>341546.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.79995956396475</v>
+        <v>1.0020327229492</v>
       </c>
       <c r="K177">
-        <v>0.51</v>
+        <v>0.93</v>
       </c>
       <c r="L177" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="M177" s="1">
-        <v>14956950.0</v>
+        <v>34426860.0</v>
       </c>
       <c r="N177" s="1">
-        <v>15033491.1</v>
+        <v>34747993.56</v>
       </c>
       <c r="O177" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B178" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C178" s="1">
-        <v>4500000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.981</v>
+        <v>98.207</v>
       </c>
       <c r="E178" s="1">
-        <v>98.19733333</v>
+        <v>97.49172258</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>4418880.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I178" s="1">
-        <v>80265.0</v>
+        <v>221736.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.8164104931566</v>
+        <v>0.73368015296187</v>
       </c>
       <c r="K178">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="L178" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M178" s="1">
-        <v>4499145.0</v>
+        <v>30444170.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4548660.41</v>
+        <v>30462854.93</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.58</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B179" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C179" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.003</v>
+        <v>99.803</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>98.92166667</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>13500000.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>405.0</v>
+        <v>132200.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.003</v>
+        <v>0.89094064326993</v>
       </c>
       <c r="K179">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="L179" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="M179" s="1">
-        <v>13500405.0</v>
+        <v>14970450.0</v>
       </c>
       <c r="N179" s="1">
-        <v>13569945.0</v>
+        <v>15052384.93</v>
       </c>
       <c r="O179" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B180" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C180" s="1">
-        <v>2800000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.622</v>
+        <v>99.986</v>
       </c>
       <c r="E180" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2826600.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-9184.0</v>
+        <v>-1890.01</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.32491332342744</v>
+        <v>-0.014000074074074</v>
       </c>
       <c r="K180">
-        <v>1.08</v>
+        <v>0.1</v>
       </c>
       <c r="L180" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="M180" s="1">
-        <v>2817416.0</v>
+        <v>13498109.99</v>
       </c>
       <c r="N180" s="1">
-        <v>2847755.73</v>
+        <v>13511773.12</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B181" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.743</v>
+        <v>100.509</v>
       </c>
       <c r="E181" s="1">
-        <v>101.13</v>
+        <v>100.95</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>15169500.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-58050.0</v>
+        <v>-12348.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.38267576386829</v>
+        <v>-0.43684992570579</v>
       </c>
       <c r="K181">
-        <v>1.13</v>
+        <v>1.28</v>
       </c>
       <c r="L181" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="M181" s="1">
-        <v>15111450.0</v>
+        <v>2814252.0</v>
       </c>
       <c r="N181" s="1">
-        <v>15280970.55</v>
+        <v>2850230.08</v>
       </c>
       <c r="O181" s="1">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B182" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C182" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.933</v>
+        <v>100.616</v>
       </c>
       <c r="E182" s="1">
-        <v>98.09</v>
+        <v>101.13</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1177080.0</v>
+        <v>15169500.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1884.0</v>
+        <v>-77100.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.16005709042716</v>
+        <v>-0.50825669929793</v>
       </c>
       <c r="K182">
-        <v>0.76</v>
+        <v>1.35</v>
       </c>
       <c r="L182" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="M182" s="1">
-        <v>1175196.0</v>
+        <v>15092400.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1184286.41</v>
+        <v>15294283.56</v>
       </c>
       <c r="O182" s="1">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B183" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C183" s="1">
-        <v>6600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.616</v>
+        <v>97.993</v>
       </c>
       <c r="E183" s="1">
-        <v>102.17515152</v>
+        <v>98.09</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>6743560.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-102904.0</v>
+        <v>-1164.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.5259595821791</v>
+        <v>-0.098888775614232</v>
       </c>
       <c r="K183">
-        <v>1.83</v>
+        <v>0.81</v>
       </c>
       <c r="L183" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M183" s="1">
-        <v>6640656.0</v>
+        <v>1175916.0</v>
       </c>
       <c r="N183" s="1">
-        <v>6761173.81</v>
+        <v>1185610.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B184" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C184" s="1">
-        <v>5000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.301</v>
+        <v>100.509</v>
       </c>
       <c r="E184" s="1">
-        <v>100.493844</v>
+        <v>102.17515152</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5024692.2</v>
+        <v>6743560.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-9642.2</v>
+        <v>-109966.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.19189633148076</v>
+        <v>-1.6306817170753</v>
       </c>
       <c r="K184">
-        <v>1.53</v>
+        <v>2.05</v>
       </c>
       <c r="L184" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="M184" s="1">
-        <v>5015050.0</v>
+        <v>6633594.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5091676.71</v>
+        <v>6768826.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B185" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.211</v>
+        <v>100.241</v>
       </c>
       <c r="E185" s="1">
-        <v>99.2</v>
+        <v>100.493844</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>19840000.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I185" s="1">
-        <v>2200.0</v>
+        <v>-12642.2</v>
       </c>
       <c r="J185" s="1">
-        <v>0.011088709677419</v>
+        <v>-0.25160148118128</v>
       </c>
       <c r="K185">
-        <v>0.43</v>
+        <v>1.71</v>
       </c>
       <c r="L185" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="M185" s="1">
-        <v>19842200.0</v>
+        <v>5012050.0</v>
       </c>
       <c r="N185" s="1">
-        <v>19928227.4</v>
+        <v>5097666.44</v>
       </c>
       <c r="O185" s="1">
-        <v>0.39</v>
+        <v>0.1</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B186" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C186" s="1">
-        <v>4700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.987</v>
+        <v>99.252</v>
       </c>
       <c r="E186" s="1">
-        <v>101.44351064</v>
+        <v>99.2</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4767845.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-21456.0</v>
+        <v>10400.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.45001462925074</v>
+        <v>0.05241935483871</v>
       </c>
       <c r="K186">
-        <v>0.7</v>
+        <v>0.49</v>
       </c>
       <c r="L186" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="M186" s="1">
-        <v>4746389.0</v>
+        <v>19850400.0</v>
       </c>
       <c r="N186" s="1">
-        <v>4779321.19</v>
+        <v>19947934.25</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B187" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C187" s="1">
-        <v>10997000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.624</v>
+        <v>100.852</v>
       </c>
       <c r="E187" s="1">
-        <v>101.38580613</v>
+        <v>101.44351064</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>11149397.1</v>
+        <v>4767845.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-83775.82</v>
+        <v>-27801.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.75139327488838</v>
+        <v>-0.5830936198639</v>
       </c>
       <c r="K187">
-        <v>1.23</v>
+        <v>0.92</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M187" s="1">
-        <v>11065621.28</v>
+        <v>4740044.0</v>
       </c>
       <c r="N187" s="1">
-        <v>11201050.09</v>
+        <v>4783454.62</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B188" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C188" s="1">
-        <v>25600000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.834</v>
+        <v>100.534</v>
       </c>
       <c r="E188" s="1">
-        <v>102.00832031</v>
+        <v>101.38580613</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>26114130.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I188" s="1">
-        <v>-300626.0</v>
+        <v>-93673.12</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.1512005186464</v>
+        <v>-0.84016309724945</v>
       </c>
       <c r="K188">
-        <v>1.9</v>
+        <v>1.44</v>
       </c>
       <c r="L188" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M188" s="1">
-        <v>25813504.0</v>
+        <v>11055723.98</v>
       </c>
       <c r="N188" s="1">
-        <v>26299553.32</v>
+        <v>11214088.31</v>
       </c>
       <c r="O188" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B189" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C189" s="1">
-        <v>16100000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.428</v>
+        <v>100.747</v>
       </c>
       <c r="E189" s="1">
-        <v>101.68176398</v>
+        <v>102.00832031</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>16370764.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-40856.0</v>
+        <v>-322898.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.24956684978172</v>
+        <v>-1.2364876792755</v>
       </c>
       <c r="K189">
-        <v>1.67</v>
+        <v>2.14</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M189" s="1">
-        <v>16329908.0</v>
+        <v>25791232.0</v>
       </c>
       <c r="N189" s="1">
-        <v>16598700.81</v>
+        <v>26338037.48</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B190" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C190" s="1">
-        <v>6245000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.948</v>
+        <v>101.251</v>
       </c>
       <c r="E190" s="1">
-        <v>99.04783667</v>
+        <v>101.68176398</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6185537.4</v>
+        <v>16370764.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-6234.8</v>
+        <v>-69353.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.10079641584578</v>
+        <v>-0.42363936099745</v>
       </c>
       <c r="K190">
-        <v>0.17</v>
+        <v>1.95</v>
       </c>
       <c r="L190" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M190" s="1">
-        <v>6179302.6</v>
+        <v>16301411.0</v>
       </c>
       <c r="N190" s="1">
-        <v>6189782.22</v>
+        <v>16615361.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B191" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C191" s="1">
-        <v>13000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.583</v>
+        <v>98.971</v>
       </c>
       <c r="E191" s="1">
-        <v>100.98692308</v>
+        <v>99.04783667</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>13128300.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I191" s="1">
-        <v>-52510.0</v>
+        <v>-4798.45</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.39997562517615</v>
+        <v>-0.07757531301969</v>
       </c>
       <c r="K191">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M191" s="1">
-        <v>13075790.0</v>
+        <v>6180738.95</v>
       </c>
       <c r="N191" s="1">
-        <v>13125074.25</v>
+        <v>6195709.84</v>
       </c>
       <c r="O191" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B192" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C192" s="1">
-        <v>6120000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.057</v>
+        <v>100.513</v>
       </c>
       <c r="E192" s="1">
-        <v>99.295</v>
+        <v>100.98692308</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>6076854.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14565.6</v>
+        <v>-61610.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.23968981318294</v>
+        <v>-0.46929153051042</v>
       </c>
       <c r="K192">
-        <v>1.68</v>
+        <v>0.57</v>
       </c>
       <c r="L192" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M192" s="1">
-        <v>6062288.4</v>
+        <v>13066690.0</v>
       </c>
       <c r="N192" s="1">
-        <v>6165280.45</v>
+        <v>13141217.4</v>
       </c>
       <c r="O192" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C193" s="1">
-        <v>13900000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.007</v>
+        <v>99.063</v>
       </c>
       <c r="E193" s="1">
-        <v>98.855</v>
+        <v>99.295</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>13740845.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I193" s="1">
-        <v>21128.0</v>
+        <v>-14198.4</v>
       </c>
       <c r="J193" s="1">
-        <v>0.15376055839361</v>
+        <v>-0.2336472128506</v>
       </c>
       <c r="K193">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M193" s="1">
-        <v>13761973.0</v>
+        <v>6062655.6</v>
       </c>
       <c r="N193" s="1">
-        <v>13797437.04</v>
+        <v>6064709.57</v>
       </c>
       <c r="O193" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C194" s="1">
-        <v>1000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.486</v>
+        <v>99.078</v>
       </c>
       <c r="E194" s="1">
-        <v>98.02</v>
+        <v>98.855</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>980200.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I194" s="1">
-        <v>14660.0</v>
+        <v>30997.0</v>
       </c>
       <c r="J194" s="1">
-        <v>1.4956131401755</v>
+        <v>0.22558292448536</v>
       </c>
       <c r="K194">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>938.36</v>
+        <v>0.29</v>
+      </c>
+      <c r="L194" t="s">
+        <v>507</v>
       </c>
       <c r="M194" s="1">
-        <v>994860.0</v>
+        <v>13771842.0</v>
       </c>
       <c r="N194" s="1">
-        <v>995798.36</v>
+        <v>13812304.33</v>
       </c>
       <c r="O194" s="1">
-        <v>0.02</v>
+        <v>0.26</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C195" s="1">
-        <v>9400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.718</v>
+        <v>99.609</v>
       </c>
       <c r="E195" s="1">
-        <v>100.937</v>
+        <v>98.02</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>9488078.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-20586.0</v>
+        <v>15890.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.21696701903167</v>
+        <v>1.6210977351561</v>
       </c>
       <c r="K195">
-        <v>1.93</v>
+        <v>0.1</v>
       </c>
       <c r="L195" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="M195" s="1">
-        <v>9467492.0</v>
+        <v>996090.0</v>
       </c>
       <c r="N195" s="1">
-        <v>9649150.22</v>
+        <v>997100.27</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C196" s="1">
-        <v>25000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.86</v>
+        <v>100.612</v>
       </c>
       <c r="E196" s="1">
-        <v>97.37396836</v>
+        <v>100.937</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>24343492.09</v>
+        <v>9488078.0</v>
       </c>
       <c r="I196" s="1">
-        <v>621507.91</v>
+        <v>-30550.0</v>
       </c>
       <c r="J196" s="1">
-        <v>2.5530762295821</v>
+        <v>-0.32198301911093</v>
       </c>
       <c r="K196">
-        <v>0.17</v>
+        <v>2.17</v>
       </c>
       <c r="L196" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M196" s="1">
-        <v>24965000.0</v>
+        <v>9457528.0</v>
       </c>
       <c r="N196" s="1">
-        <v>25007849.32</v>
+        <v>9661495.12</v>
       </c>
       <c r="O196" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B197" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C197" s="1">
-        <v>14630000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.88</v>
+        <v>100.0</v>
       </c>
       <c r="E197" s="1">
-        <v>99.18034949</v>
+        <v>97.37396836</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>14510085.13</v>
+        <v>24343492.09</v>
       </c>
       <c r="I197" s="1">
-        <v>-43941.13</v>
+        <v>656507.91</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.30283164851425</v>
+        <v>2.6968518221331</v>
       </c>
       <c r="K197">
-        <v>1.54</v>
+        <v>0.18</v>
       </c>
       <c r="L197" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M197" s="1">
-        <v>14466144.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="N197" s="1">
-        <v>14691684.49</v>
+        <v>25045495.89</v>
       </c>
       <c r="O197" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C198" s="1">
-        <v>32391000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.461</v>
+        <v>98.894</v>
       </c>
       <c r="E198" s="1">
-        <v>97.79440718</v>
+        <v>99.18034949</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>31676586.43</v>
+        <v>14510085.13</v>
       </c>
       <c r="I198" s="1">
-        <v>539826.08</v>
+        <v>-41892.93</v>
       </c>
       <c r="J198" s="1">
-        <v>1.7041800927411</v>
+        <v>-0.28871594911173</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>653.74</v>
       </c>
       <c r="M198" s="1">
-        <v>32216412.51</v>
+        <v>14468192.2</v>
       </c>
       <c r="N198" s="1">
-        <v>32246806.8</v>
+        <v>14468845.94</v>
       </c>
       <c r="O198" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C199" s="1">
-        <v>25559000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.859</v>
+        <v>99.583</v>
       </c>
       <c r="E199" s="1">
-        <v>99.00726766</v>
+        <v>97.79440718</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>25305267.54</v>
+        <v>31676586.43</v>
       </c>
       <c r="I199" s="1">
-        <v>-37895.73</v>
+        <v>579343.1</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.14975431474928</v>
+        <v>1.8289316030951</v>
       </c>
       <c r="K199">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L199" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="M199" s="1">
-        <v>25267371.81</v>
+        <v>32255929.53</v>
       </c>
       <c r="N199" s="1">
-        <v>25283740.07</v>
+        <v>32288653.31</v>
       </c>
       <c r="O199" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B200" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C200" s="1">
-        <v>8750000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.574</v>
+        <v>98.88</v>
       </c>
       <c r="E200" s="1">
-        <v>98.885</v>
+        <v>99.00726766</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>8652437.5</v>
+        <v>25305267.54</v>
       </c>
       <c r="I200" s="1">
-        <v>-27212.5</v>
+        <v>-32528.34</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.31450675026546</v>
+        <v>-0.12854375061865</v>
       </c>
       <c r="K200">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M200" s="1">
-        <v>8625225.0</v>
+        <v>25272739.2</v>
       </c>
       <c r="N200" s="1">
-        <v>8633585.45</v>
+        <v>25309327.08</v>
       </c>
       <c r="O200" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C201" s="1">
-        <v>9100000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.112</v>
+        <v>98.703</v>
       </c>
       <c r="E201" s="1">
-        <v>98.67873626</v>
+        <v>98.885</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8979765.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I201" s="1">
-        <v>39427.0</v>
+        <v>-15925.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.43906494212265</v>
+        <v>-0.18405218182738</v>
       </c>
       <c r="K201">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="L201" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M201" s="1">
-        <v>9019192.0</v>
+        <v>8636512.5</v>
       </c>
       <c r="N201" s="1">
-        <v>9056838.58</v>
+        <v>8650536.47</v>
       </c>
       <c r="O201" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B202" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C202" s="1">
-        <v>6200000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>97.965</v>
+        <v>99.143</v>
       </c>
       <c r="E202" s="1">
-        <v>98.20403226</v>
+        <v>98.67873626</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>6088650.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-14820.0</v>
+        <v>42248.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.24340371018206</v>
+        <v>0.47048001812965</v>
       </c>
       <c r="K202">
-        <v>0.04</v>
+        <v>0.47</v>
       </c>
       <c r="L202" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M202" s="1">
-        <v>6073830.0</v>
+        <v>9022013.0</v>
       </c>
       <c r="N202" s="1">
-        <v>6076123.15</v>
+        <v>9064895.19</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B203" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C203" s="1">
-        <v>12000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.91</v>
+        <v>98.092</v>
       </c>
       <c r="E203" s="1">
-        <v>101.21997975</v>
+        <v>98.20403226</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>12146397.57</v>
+        <v>6088650.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-37197.57</v>
+        <v>-6946.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.30624363961108</v>
+        <v>-0.11408111814606</v>
       </c>
       <c r="K203">
-        <v>1.42</v>
+        <v>0.06</v>
       </c>
       <c r="L203" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M203" s="1">
-        <v>12109200.0</v>
+        <v>6081704.0</v>
       </c>
       <c r="N203" s="1">
-        <v>12280158.9</v>
+        <v>6085334.82</v>
       </c>
       <c r="O203" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C204" s="1">
-        <v>36800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.453</v>
+        <v>100.815</v>
       </c>
       <c r="E204" s="1">
-        <v>98.39334511</v>
+        <v>101.21997975</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>36208751.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I204" s="1">
-        <v>21953.0</v>
+        <v>-48597.57</v>
       </c>
       <c r="J204" s="1">
-        <v>0.060628989936714</v>
+        <v>-0.40009862776128</v>
       </c>
       <c r="K204">
-        <v>0.11</v>
+        <v>1.65</v>
       </c>
       <c r="L204" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="M204" s="1">
-        <v>36230704.0</v>
+        <v>12097800.0</v>
       </c>
       <c r="N204" s="1">
-        <v>36270780.71</v>
+        <v>12296375.34</v>
       </c>
       <c r="O204" s="1">
-        <v>0.71</v>
+        <v>0.23</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B205" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C205" s="1">
-        <v>33000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.292</v>
+        <v>98.56</v>
       </c>
       <c r="E205" s="1">
-        <v>100.63928788</v>
+        <v>98.39334511</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>33210965.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-114605.0</v>
+        <v>61329.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.3450818125881</v>
+        <v>0.16937618201744</v>
       </c>
       <c r="K205">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="L205" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M205" s="1">
-        <v>33096360.0</v>
+        <v>36270080.0</v>
       </c>
       <c r="N205" s="1">
-        <v>33191291.51</v>
+        <v>36326036.16</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B206" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C206" s="1">
-        <v>20000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.83</v>
+        <v>100.213</v>
       </c>
       <c r="E206" s="1">
-        <v>99.04495</v>
+        <v>100.63928788</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>19808990.0</v>
+        <v>33210965.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-42990.0</v>
+        <v>-140675.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.21702267505814</v>
+        <v>-0.42357998329768</v>
       </c>
       <c r="K206">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="L206" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M206" s="1">
-        <v>19766000.0</v>
+        <v>33070290.0</v>
       </c>
       <c r="N206" s="1">
-        <v>19787369.86</v>
+        <v>33222180.41</v>
       </c>
       <c r="O206" s="1">
-        <v>0.39</v>
+        <v>0.63</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B207" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C207" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.944</v>
+        <v>98.87</v>
       </c>
       <c r="E207" s="1">
-        <v>102.19</v>
+        <v>99.04495</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>3065700.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-7380.0</v>
+        <v>-34990.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.24072805558274</v>
+        <v>-0.17663697139531</v>
       </c>
       <c r="K207">
-        <v>4.49</v>
+        <v>0.18</v>
       </c>
       <c r="L207" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="M207" s="1">
-        <v>3058320.0</v>
+        <v>19774000.0</v>
       </c>
       <c r="N207" s="1">
-        <v>3192888.49</v>
+        <v>19810328.77</v>
       </c>
       <c r="O207" s="1">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B208" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C208" s="1">
-        <v>25000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.775</v>
+        <v>97.697</v>
       </c>
       <c r="E208" s="1">
-        <v>99.721</v>
+        <v>97.44894444</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>24930250.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I208" s="1">
-        <v>13500.0</v>
+        <v>4465.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.054151081517434</v>
+        <v>0.25454924829583</v>
       </c>
       <c r="K208">
-        <v>1.14</v>
+        <v>0.58</v>
       </c>
       <c r="L208" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M208" s="1">
-        <v>24943750.0</v>
+        <v>1758546.0</v>
       </c>
       <c r="N208" s="1">
-        <v>25228339.04</v>
+        <v>1769025.45</v>
       </c>
       <c r="O208" s="1">
-        <v>0.49</v>
+        <v>0.03</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B209" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C209" s="1">
-        <v>7969000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.624</v>
+        <v>101.786</v>
       </c>
       <c r="E209" s="1">
-        <v>97.83736655</v>
+        <v>102.19</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>7796659.74</v>
+        <v>3065700.0</v>
       </c>
       <c r="I209" s="1">
-        <v>142376.82</v>
+        <v>-12120.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.8261258634842</v>
+        <v>-0.39534200998141</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L209" t="s">
+        <v>551</v>
       </c>
       <c r="M209" s="1">
-        <v>7939036.56</v>
+        <v>3053580.0</v>
       </c>
       <c r="N209" s="1">
-        <v>7939036.56</v>
+        <v>3057381.37</v>
       </c>
       <c r="O209" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C210" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.525</v>
+        <v>99.847</v>
       </c>
       <c r="E210" s="1">
-        <v>101.91</v>
+        <v>99.721</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>5095500.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-69250.0</v>
+        <v>31500.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.3590422922186</v>
+        <v>0.12635252354068</v>
       </c>
       <c r="K210">
-        <v>2.14</v>
+        <v>1.22</v>
       </c>
       <c r="L210" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="M210" s="1">
-        <v>5026250.0</v>
+        <v>24961750.0</v>
       </c>
       <c r="N210" s="1">
-        <v>5133476.03</v>
+        <v>25267914.38</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B211" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C211" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.99346</v>
+        <v>100.0236124</v>
       </c>
       <c r="E211" s="1">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-327.0</v>
+        <v>1180.62</v>
       </c>
       <c r="J211" s="1">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M211" s="1">
-        <v>-327.0</v>
+        <v>1180.62</v>
       </c>
       <c r="N211" s="1">
-        <v>-5072.83</v>
+        <v>-4116.97</v>
       </c>
       <c r="O211" s="1">
         <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B212" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C212" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.99741625</v>
+        <v>100.02713813</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-41.34</v>
+        <v>434.21</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M212" s="1">
-        <v>-41.34</v>
+        <v>434.21</v>
       </c>
       <c r="N212" s="1">
-        <v>-1503.34</v>
+        <v>-1197.35</v>
       </c>
       <c r="O212" s="1">
         <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C213" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.97604973</v>
+        <v>99.985155</v>
       </c>
       <c r="E213" s="1">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3592.54</v>
+        <v>-2226.75</v>
       </c>
       <c r="J213" s="1">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M213" s="1">
-        <v>-3592.54</v>
+        <v>-2226.75</v>
       </c>
       <c r="N213" s="1">
-        <v>-26920.04</v>
+        <v>-27148.3</v>
       </c>
       <c r="O213" s="1">
         <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B214">
         <v>2621898882</v>
       </c>
       <c r="C214" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0788448</v>
+        <v>100.0881886</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3942.24</v>
+        <v>4409.43</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
-        <v>385.25</v>
+        <v>468.67</v>
       </c>
       <c r="M214" s="1">
-        <v>3942.24</v>
+        <v>4409.43</v>
       </c>
       <c r="N214" s="1">
-        <v>4327.49</v>
+        <v>4878.1</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B215">
-        <v>2631260012</v>
+        <v>2669237042</v>
       </c>
       <c r="C215" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99781</v>
+        <v>99.99561325</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-98.55</v>
+        <v>-350.94</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="M215" s="1">
-        <v>-98.55</v>
+        <v>-350.94</v>
       </c>
       <c r="N215" s="1">
-        <v>-2141.1</v>
+        <v>-13166.94</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B216">
-        <v>2669237042</v>
+        <v>2675905932</v>
       </c>
       <c r="C216" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.98556325</v>
+        <v>99.9966702</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1154.94</v>
+        <v>-332.98</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="M216" s="1">
-        <v>-1154.94</v>
+        <v>-332.98</v>
       </c>
       <c r="N216" s="1">
-        <v>-13125.6</v>
+        <v>-7908.15</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B217">
-        <v>2674133282</v>
+        <v>2677223842</v>
       </c>
       <c r="C217" s="1">
-        <v>25000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99916072</v>
+        <v>99.99900192</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-209.82</v>
+        <v>-51.9</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M217" s="1">
-        <v>-209.82</v>
+        <v>-51.9</v>
       </c>
       <c r="N217" s="1">
-        <v>-2977.11</v>
+        <v>-2909.14</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B218">
-        <v>2675905932</v>
+        <v>2715283662</v>
       </c>
       <c r="C218" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9940852</v>
+        <v>99.9891537</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-591.48</v>
+        <v>-1084.63</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M218" s="1">
-        <v>-591.48</v>
+        <v>-1084.63</v>
       </c>
       <c r="N218" s="1">
-        <v>-7747.04</v>
+        <v>-12509.8</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B219">
-        <v>2677223842</v>
+        <v>2753099542</v>
       </c>
       <c r="C219" s="1">
-        <v>5200000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.99478385</v>
+        <v>100.00632776</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-271.24</v>
+        <v>3163.88</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="M219" s="1">
-        <v>-271.24</v>
+        <v>3163.88</v>
       </c>
       <c r="N219" s="1">
-        <v>-2888.11</v>
+        <v>95155.13</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B220">
-        <v>2679849762</v>
+        <v>2760392002</v>
       </c>
       <c r="C220" s="1">
-        <v>11000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.0</v>
+        <v>100.0144905</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>0.0</v>
+        <v>7245.25</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220">
-        <v>0.0</v>
+      <c r="L220" t="s">
+        <v>576</v>
       </c>
       <c r="M220" s="1">
-        <v>0.0</v>
+        <v>7245.25</v>
       </c>
       <c r="N220" s="1">
-        <v>0.0</v>
+        <v>132088.58</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B221">
-        <v>2715283662</v>
+        <v>2763112582</v>
       </c>
       <c r="C221" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.9830012</v>
+        <v>100.0144503</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1699.88</v>
+        <v>1445.03</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="M221" s="1">
-        <v>-1699.88</v>
+        <v>1445.03</v>
       </c>
       <c r="N221" s="1">
-        <v>-12415.13</v>
+        <v>25068.75</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B222">
-        <v>2715298442</v>
+        <v>2773882062</v>
       </c>
       <c r="C222" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0</v>
+        <v>100.0156655</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.0</v>
+        <v>4699.65</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222">
-        <v>0.0</v>
+      <c r="L222" t="s">
+        <v>580</v>
       </c>
       <c r="M222" s="1">
-        <v>0.0</v>
+        <v>4699.65</v>
       </c>
       <c r="N222" s="1">
-        <v>0.0</v>
+        <v>44261.9</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B223">
-        <v>2753099542</v>
+        <v>2777134362</v>
       </c>
       <c r="C223" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.01667244</v>
+        <v>100.0413176</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>8336.22</v>
+        <v>4131.76</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="M223" s="1">
-        <v>8336.22</v>
+        <v>4131.76</v>
       </c>
       <c r="N223" s="1">
-        <v>95236.22</v>
+        <v>14305.37</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="B224">
-        <v>2760392002</v>
+        <v>2788199742</v>
       </c>
       <c r="C224" s="1">
-        <v>50000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.02988494</v>
+        <v>100.02375166</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>14942.47</v>
+        <v>1892.77</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="M224" s="1">
-        <v>14942.47</v>
+        <v>1892.77</v>
       </c>
       <c r="N224" s="1">
-        <v>132478.58</v>
+        <v>14714.62</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B225">
-        <v>2763112582</v>
+        <v>2792185192</v>
       </c>
       <c r="C225" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0294591</v>
+        <v>100.04006128</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>2945.91</v>
+        <v>10015.32</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="M225" s="1">
-        <v>2945.91</v>
+        <v>10015.32</v>
       </c>
       <c r="N225" s="1">
-        <v>25159.24</v>
+        <v>57613.24</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B226">
-        <v>2773882062</v>
+        <v>2798428702</v>
       </c>
       <c r="C226" s="1">
-        <v>30000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.0251064</v>
+        <v>100.00056914</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>7531.92</v>
+        <v>35.85</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="M226" s="1">
-        <v>7531.92</v>
+        <v>35.85</v>
       </c>
       <c r="N226" s="1">
-        <v>44594.59</v>
+        <v>10647.78</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B227">
-        <v>2777134362</v>
+        <v>2798594422</v>
       </c>
       <c r="C227" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0501062</v>
+        <v>100.06356207</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5010.62</v>
+        <v>9534.31</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="M227" s="1">
-        <v>5010.62</v>
+        <v>9534.31</v>
       </c>
       <c r="N227" s="1">
-        <v>14356.85</v>
+        <v>36013.94</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B228">
-        <v>2782643402</v>
+        <v>2805968982</v>
       </c>
       <c r="C228" s="1">
-        <v>3216000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.00261598</v>
+        <v>100.0504922</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>84.13</v>
+        <v>2524.61</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="M228" s="1">
-        <v>84.13</v>
+        <v>2524.61</v>
       </c>
       <c r="N228" s="1">
-        <v>4313.82</v>
+        <v>9776.61</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="B229">
-        <v>2788199742</v>
+        <v>2806083582</v>
       </c>
       <c r="C229" s="1">
-        <v>7969000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.03597428</v>
+        <v>100.30341004</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>2866.79</v>
+        <v>18195.5</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="M229" s="1">
-        <v>2866.79</v>
+        <v>18195.5</v>
       </c>
       <c r="N229" s="1">
-        <v>14803.91</v>
+        <v>22798.73</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B230">
-        <v>2792185192</v>
+        <v>2807665232</v>
       </c>
       <c r="C230" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.05518048</v>
+        <v>100.0225902</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>13795.12</v>
+        <v>6777.06</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="M230" s="1">
-        <v>13795.12</v>
+        <v>6777.06</v>
       </c>
       <c r="N230" s="1">
-        <v>57988.04</v>
+        <v>51843.06</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="B231">
-        <v>2798428702</v>
+        <v>2813843002</v>
       </c>
       <c r="C231" s="1">
-        <v>6299000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.01310303</v>
+        <v>100.049787</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>825.36</v>
+        <v>9957.4</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="M231" s="1">
-        <v>825.36</v>
+        <v>9957.4</v>
       </c>
       <c r="N231" s="1">
-        <v>10654.16</v>
+        <v>34426.06</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B232">
-        <v>2798594422</v>
+        <v>2818053312</v>
       </c>
       <c r="C232" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.07735333</v>
+        <v>100.05015705</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>11603.0</v>
+        <v>1948.1</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="M232" s="1">
-        <v>11603.0</v>
+        <v>1948.1</v>
       </c>
       <c r="N232" s="1">
-        <v>36013.33</v>
+        <v>7388.05</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="B233">
-        <v>2805968982</v>
+        <v>2820282912</v>
       </c>
       <c r="C233" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0624974</v>
+        <v>100.0293706</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3124.87</v>
+        <v>5874.12</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="M233" s="1">
-        <v>3124.87</v>
+        <v>5874.12</v>
       </c>
       <c r="N233" s="1">
-        <v>9805.79</v>
+        <v>32347.46</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B234">
-        <v>2806083582</v>
+        <v>2821297082</v>
       </c>
       <c r="C234" s="1">
-        <v>5997000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.28517475</v>
+        <v>100.04503552</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>17101.93</v>
+        <v>5629.44</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="M234" s="1">
-        <v>17101.93</v>
+        <v>5629.44</v>
       </c>
       <c r="N234" s="1">
-        <v>21000.21</v>
+        <v>24047.56</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B235">
-        <v>2807665232</v>
+        <v>2829527952</v>
       </c>
       <c r="C235" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0353949</v>
+        <v>100.0027152</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>10618.47</v>
+        <v>271.52</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="M235" s="1">
-        <v>10618.47</v>
+        <v>271.52</v>
       </c>
       <c r="N235" s="1">
-        <v>52166.38</v>
+        <v>13754.68</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="B236">
-        <v>2813843002</v>
+        <v>2833851572</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.05971735</v>
+        <v>100.0496252</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>11943.47</v>
+        <v>4962.52</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="M236" s="1">
-        <v>11943.47</v>
+        <v>4962.52</v>
       </c>
       <c r="N236" s="1">
-        <v>34440.58</v>
+        <v>17967.97</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B237">
-        <v>2818053312</v>
+        <v>2834781292</v>
       </c>
       <c r="C237" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.06206102</v>
+        <v>100.01807995</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>2410.45</v>
+        <v>3615.99</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="M237" s="1">
-        <v>2410.45</v>
+        <v>3615.99</v>
       </c>
       <c r="N237" s="1">
-        <v>7410.94</v>
+        <v>24338.16</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="B238">
-        <v>2820060352</v>
+        <v>2837532542</v>
       </c>
       <c r="C238" s="1">
-        <v>7500000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0039528</v>
+        <v>100.0510231</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>296.46</v>
+        <v>1789.38</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="M238" s="1">
-        <v>296.46</v>
+        <v>1789.38</v>
       </c>
       <c r="N238" s="1">
-        <v>8073.46</v>
+        <v>6490.37</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B239">
-        <v>2820282912</v>
+        <v>2842055272</v>
       </c>
       <c r="C239" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.04152945</v>
+        <v>100.0585554</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>8305.89</v>
+        <v>5855.54</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="M239" s="1">
-        <v>8305.89</v>
+        <v>5855.54</v>
       </c>
       <c r="N239" s="1">
-        <v>32637.89</v>
+        <v>20057.37</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B240">
-        <v>2821297082</v>
+        <v>2844936832</v>
       </c>
       <c r="C240" s="1">
-        <v>12500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.05832312</v>
+        <v>100.04753067</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>7290.39</v>
+        <v>5703.68</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="M240" s="1">
-        <v>7290.39</v>
+        <v>5703.68</v>
       </c>
       <c r="N240" s="1">
-        <v>24210.07</v>
+        <v>23162.54</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B241">
-        <v>2829527952</v>
+        <v>2855281262</v>
       </c>
       <c r="C241" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.014181</v>
+        <v>100.06016603</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1418.1</v>
+        <v>12875.53</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="M241" s="1">
-        <v>1418.1</v>
+        <v>12875.53</v>
       </c>
       <c r="N241" s="1">
-        <v>13773.1</v>
+        <v>32012.48</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="B242">
-        <v>2833851572</v>
+        <v>2862709272</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.061377</v>
+        <v>100.09847904</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>6137.7</v>
+        <v>12309.88</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="M242" s="1">
-        <v>6137.7</v>
+        <v>12309.88</v>
       </c>
       <c r="N242" s="1">
-        <v>18028.0</v>
+        <v>20802.38</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="B243">
-        <v>2834781292</v>
+        <v>2863882182</v>
       </c>
       <c r="C243" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0283198</v>
+        <v>100.1064544</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>5663.96</v>
+        <v>31936.32</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="M243" s="1">
-        <v>5663.96</v>
+        <v>31936.32</v>
       </c>
       <c r="N243" s="1">
-        <v>24564.96</v>
+        <v>53508.24</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B244">
-        <v>2837532542</v>
+        <v>2870139172</v>
       </c>
       <c r="C244" s="1">
-        <v>3507000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.06312062</v>
+        <v>100.21210484</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2213.64</v>
+        <v>19301.54</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="M244" s="1">
-        <v>2213.64</v>
+        <v>19301.54</v>
       </c>
       <c r="N244" s="1">
-        <v>6511.2</v>
+        <v>24664.47</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B245">
-        <v>2842055272</v>
+        <v>2874445782</v>
       </c>
       <c r="C245" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0709699</v>
+        <v>100.0164708</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>7096.99</v>
+        <v>2470.62</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="M245" s="1">
-        <v>7096.99</v>
+        <v>2470.62</v>
       </c>
       <c r="N245" s="1">
-        <v>20061.38</v>
+        <v>10108.37</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="B246">
-        <v>2842080562</v>
+        <v>2874472682</v>
       </c>
       <c r="C246" s="1">
-        <v>15000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0028504</v>
+        <v>100.17598874</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>427.56</v>
+        <v>19534.75</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="M246" s="1">
-        <v>427.56</v>
+        <v>19534.75</v>
       </c>
       <c r="N246" s="1">
-        <v>16056.22</v>
+        <v>25922.67</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="B247">
-        <v>2844936832</v>
+        <v>2874671822</v>
       </c>
       <c r="C247" s="1">
-        <v>12000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.06156858</v>
+        <v>100.17478692</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>7388.23</v>
+        <v>4544.46</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="M247" s="1">
-        <v>7388.23</v>
+        <v>4544.46</v>
       </c>
       <c r="N247" s="1">
-        <v>23318.23</v>
+        <v>6006.78</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B248">
-        <v>2855281262</v>
+        <v>2874739212</v>
       </c>
       <c r="C248" s="1">
-        <v>21400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.06675696</v>
+        <v>100.17502714</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>14285.99</v>
+        <v>6125.95</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="M248" s="1">
-        <v>14285.99</v>
+        <v>6125.95</v>
       </c>
       <c r="N248" s="1">
-        <v>31596.21</v>
+        <v>8103.6</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="B249">
-        <v>2862709272</v>
+        <v>2877251822</v>
       </c>
       <c r="C249" s="1">
-        <v>12500000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.09826296</v>
+        <v>100.3890327</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>12282.87</v>
+        <v>24509.06</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="M249" s="1">
-        <v>12282.87</v>
+        <v>24509.06</v>
       </c>
       <c r="N249" s="1">
-        <v>19925.37</v>
+        <v>26061.38</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B250">
-        <v>2863882182</v>
+        <v>2880689472</v>
       </c>
       <c r="C250" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.10599663</v>
+        <v>100.12217556</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>31798.99</v>
+        <v>61087.78</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="M250" s="1">
-        <v>31798.99</v>
+        <v>61087.78</v>
       </c>
       <c r="N250" s="1">
-        <v>51179.32</v>
+        <v>88417.78</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B251">
-        <v>2863986052</v>
+        <v>2892744262</v>
       </c>
       <c r="C251" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0002513</v>
+        <v>100.13624313</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>75.39</v>
+        <v>40872.94</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="M251" s="1">
-        <v>75.39</v>
+        <v>40872.94</v>
       </c>
       <c r="N251" s="1">
-        <v>13210.14</v>
+        <v>55615.86</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B252">
-        <v>2870139172</v>
+        <v>2892891122</v>
       </c>
       <c r="C252" s="1">
-        <v>9100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.19587462</v>
+        <v>100.135811</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>17824.59</v>
+        <v>20371.65</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="M252" s="1">
-        <v>17824.59</v>
+        <v>20371.65</v>
       </c>
       <c r="N252" s="1">
-        <v>22479.84</v>
+        <v>27657.69</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B253">
-        <v>2874445782</v>
+        <v>2922922912</v>
       </c>
       <c r="C253" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0234806</v>
+        <v>100.0002178</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3522.09</v>
+        <v>32.67</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="M253" s="1">
-        <v>3522.09</v>
+        <v>32.67</v>
       </c>
       <c r="N253" s="1">
-        <v>10331.17</v>
+        <v>2140.17</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B254">
-        <v>2874472682</v>
+        <v>2922947892</v>
       </c>
       <c r="C254" s="1">
-        <v>11100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.16256027</v>
+        <v>100.1193029</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>18044.19</v>
+        <v>11930.29</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="M254" s="1">
-        <v>18044.19</v>
+        <v>11930.29</v>
       </c>
       <c r="N254" s="1">
-        <v>23656.78</v>
+        <v>14855.71</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B255">
-        <v>2874671822</v>
+        <v>2922949092</v>
       </c>
       <c r="C255" s="1">
-        <v>2600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.161215</v>
+        <v>100.1692829</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>4191.59</v>
+        <v>16928.29</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="M255" s="1">
-        <v>4191.59</v>
+        <v>16928.29</v>
       </c>
       <c r="N255" s="1">
-        <v>5476.1</v>
+        <v>19927.46</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="B256">
-        <v>2874739212</v>
+        <v>2923119892</v>
       </c>
       <c r="C256" s="1">
-        <v>3500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.161484</v>
+        <v>100.332146</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>5651.94</v>
+        <v>36536.06</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="M256" s="1">
-        <v>5651.94</v>
+        <v>36536.06</v>
       </c>
       <c r="N256" s="1">
-        <v>7389.2</v>
+        <v>38143.71</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B257">
-        <v>2877251822</v>
+        <v>2924236522</v>
       </c>
       <c r="C257" s="1">
-        <v>6300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.35279365</v>
+        <v>100.39375281</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>22226.0</v>
+        <v>25200.18</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257" t="s">
-        <v>645</v>
+      <c r="L257">
+        <v>501.48</v>
       </c>
       <c r="M257" s="1">
-        <v>22226.0</v>
+        <v>25200.18</v>
       </c>
       <c r="N257" s="1">
-        <v>23316.64</v>
+        <v>25701.66</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B258">
-        <v>2880689472</v>
+        <v>2924470782</v>
       </c>
       <c r="C258" s="1">
-        <v>50000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.1163114</v>
+        <v>100.39899588</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>58155.7</v>
+        <v>6782.93</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258" t="s">
-        <v>647</v>
+      <c r="L258">
+        <v>145.39</v>
       </c>
       <c r="M258" s="1">
-        <v>58155.7</v>
+        <v>6782.93</v>
       </c>
       <c r="N258" s="1">
-        <v>82449.45</v>
+        <v>6928.32</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B259">
-        <v>2892744262</v>
+        <v>2925413132</v>
       </c>
       <c r="C259" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.12665447</v>
+        <v>100.0009477</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>37996.34</v>
+        <v>94.77</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="M259" s="1">
-        <v>37996.34</v>
+        <v>94.77</v>
       </c>
       <c r="N259" s="1">
-        <v>51029.67</v>
+        <v>1942.0</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B260">
-        <v>2892891122</v>
+        <v>2926627572</v>
       </c>
       <c r="C260" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.126165</v>
+        <v>100.1899786</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>18924.75</v>
+        <v>37995.72</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="M260" s="1">
-        <v>18924.75</v>
+        <v>37995.72</v>
       </c>
       <c r="N260" s="1">
-        <v>25364.75</v>
+        <v>47572.11</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B261">
-        <v>2922922912</v>
+        <v>2926707222</v>
       </c>
       <c r="C261" s="1">
-        <v>15000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.00268293</v>
+        <v>100.16897071</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>402.44</v>
+        <v>14193.54</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="M261" s="1">
-        <v>402.44</v>
+        <v>14193.54</v>
       </c>
       <c r="N261" s="1">
-        <v>2184.57</v>
+        <v>18127.68</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B262">
-        <v>2922947892</v>
+        <v>2935657822</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.1090057</v>
+        <v>100.20869508</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>10900.57</v>
+        <v>83478.03</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="M262" s="1">
-        <v>10900.57</v>
+        <v>83478.03</v>
       </c>
       <c r="N262" s="1">
-        <v>13426.9</v>
+        <v>102955.36</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B263">
-        <v>2922949092</v>
+        <v>2937267392</v>
       </c>
       <c r="C263" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.150564</v>
+        <v>100.0332494</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>15056.4</v>
+        <v>3324.94</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="M263" s="1">
-        <v>15056.4</v>
+        <v>3324.94</v>
       </c>
       <c r="N263" s="1">
-        <v>17647.73</v>
+        <v>6245.36</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B264">
-        <v>2923119892</v>
+        <v>2947946482</v>
       </c>
       <c r="C264" s="1">
-        <v>11000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.29368536</v>
+        <v>100.39462664</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>32305.39</v>
+        <v>90369.5</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M264" s="1">
-        <v>32305.39</v>
+        <v>90369.5</v>
       </c>
       <c r="N264" s="1">
-        <v>33467.96</v>
+        <v>92191.19</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B265">
-        <v>2924236522</v>
+        <v>2949187922</v>
       </c>
       <c r="C265" s="1">
-        <v>6400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.35041625</v>
+        <v>100.2061496</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>22426.64</v>
+        <v>61844.88</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265">
-        <v>254.22</v>
+      <c r="L265" t="s">
+        <v>664</v>
       </c>
       <c r="M265" s="1">
-        <v>22426.64</v>
+        <v>61844.88</v>
       </c>
       <c r="N265" s="1">
-        <v>22680.86</v>
+        <v>69457.55</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B266">
-        <v>2924470782</v>
+        <v>2949233212</v>
       </c>
       <c r="C266" s="1">
-        <v>1700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.35600529</v>
+        <v>100.2044226</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>6052.09</v>
+        <v>51105.65</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266">
-        <v>73.76</v>
+      <c r="L266" t="s">
+        <v>666</v>
       </c>
       <c r="M266" s="1">
-        <v>6052.09</v>
+        <v>51105.65</v>
       </c>
       <c r="N266" s="1">
-        <v>6125.85</v>
+        <v>57132.87</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B267">
-        <v>2925413132</v>
+        <v>2962036302</v>
       </c>
       <c r="C267" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0040324</v>
+        <v>100.3781065</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>403.24</v>
+        <v>15124.26</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267" t="s">
-        <v>663</v>
+      <c r="L267">
+        <v>151.29</v>
       </c>
       <c r="M267" s="1">
-        <v>403.24</v>
+        <v>15124.26</v>
       </c>
       <c r="N267" s="1">
-        <v>1973.19</v>
+        <v>15275.55</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="B268">
-        <v>2926627572</v>
+        <v>2962647782</v>
       </c>
       <c r="C268" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.1732537</v>
+        <v>100.07850695</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>34650.74</v>
+        <v>15701.39</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="M268" s="1">
-        <v>34650.74</v>
+        <v>15701.39</v>
       </c>
       <c r="N268" s="1">
-        <v>42966.74</v>
+        <v>18048.95</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="B269">
-        <v>2926707222</v>
+        <v>2962651672</v>
       </c>
       <c r="C269" s="1">
-        <v>8400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.15475107</v>
+        <v>100.21342978</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>12999.09</v>
+        <v>85371.91</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="M269" s="1">
-        <v>12999.09</v>
+        <v>85371.91</v>
       </c>
       <c r="N269" s="1">
-        <v>16415.58</v>
+        <v>91148.14</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B270">
-        <v>2935657822</v>
+        <v>2963783942</v>
       </c>
       <c r="C270" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.19059113</v>
+        <v>100.21585836</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>76236.45</v>
+        <v>30220.17</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="M270" s="1">
-        <v>76236.45</v>
+        <v>30220.17</v>
       </c>
       <c r="N270" s="1">
-        <v>93056.45</v>
+        <v>32307.8</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="B271">
-        <v>2937267392</v>
+        <v>2963841042</v>
       </c>
       <c r="C271" s="1">
-        <v>10000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0371072</v>
+        <v>100.38255705</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>3710.72</v>
+        <v>6537.9</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>671</v>
+      <c r="L271">
+        <v>73.42</v>
       </c>
       <c r="M271" s="1">
-        <v>3710.72</v>
+        <v>6537.9</v>
       </c>
       <c r="N271" s="1">
-        <v>6207.55</v>
+        <v>6611.32</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B272">
-        <v>2947946482</v>
+        <v>2979716682</v>
       </c>
       <c r="C272" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.35134782</v>
+        <v>100.2326719</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>80458.65</v>
+        <v>23267.19</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272">
-        <v>923.63</v>
+      <c r="L272" t="s">
+        <v>676</v>
       </c>
       <c r="M272" s="1">
-        <v>80458.65</v>
+        <v>23267.19</v>
       </c>
       <c r="N272" s="1">
-        <v>81382.28</v>
+        <v>24321.19</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B273">
-        <v>2949187922</v>
+        <v>2983096372</v>
       </c>
       <c r="C273" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.182541</v>
+        <v>100.353936</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>54762.3</v>
+        <v>24775.52</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273" t="s">
-        <v>674</v>
+      <c r="L273">
+        <v>201.91</v>
       </c>
       <c r="M273" s="1">
-        <v>54762.3</v>
+        <v>24775.52</v>
       </c>
       <c r="N273" s="1">
-        <v>61192.22</v>
+        <v>24977.43</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B274">
-        <v>2949233212</v>
+        <v>2984931932</v>
       </c>
       <c r="C274" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.18064152</v>
+        <v>100.31066467</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>45160.38</v>
+        <v>46599.7</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274" t="s">
-        <v>676</v>
+      <c r="L274">
+        <v>-215.42</v>
       </c>
       <c r="M274" s="1">
-        <v>45160.38</v>
+        <v>46599.7</v>
       </c>
       <c r="N274" s="1">
-        <v>50245.73</v>
+        <v>46384.28</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B275">
-        <v>2962036302</v>
+        <v>2991145112</v>
       </c>
       <c r="C275" s="1">
-        <v>4000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.3323605</v>
+        <v>100.26134144</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>13294.42</v>
+        <v>23520.73</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
-        <v>64.71</v>
+        <v>-398.4</v>
       </c>
       <c r="M275" s="1">
-        <v>13294.42</v>
+        <v>23520.73</v>
       </c>
       <c r="N275" s="1">
-        <v>13359.13</v>
+        <v>23122.33</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>680</v>
+      </c>
+      <c r="B276" t="s">
+        <v>681</v>
       </c>
       <c r="C276" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.0724296</v>
+        <v>100.26615777</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>14485.92</v>
+        <v>34600.51</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276" t="s">
-        <v>679</v>
+      <c r="L276">
+        <v>168.22</v>
       </c>
       <c r="M276" s="1">
-        <v>14485.92</v>
+        <v>34600.51</v>
       </c>
       <c r="N276" s="1">
-        <v>16400.14</v>
+        <v>34768.73</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>682</v>
+      </c>
+      <c r="B277" t="s">
+        <v>683</v>
       </c>
       <c r="C277" s="1">
-        <v>40000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.18540278</v>
+        <v>100.27856957</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>74161.11</v>
+        <v>13092.77</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277" t="s">
-        <v>681</v>
+      <c r="L277">
+        <v>150.74</v>
       </c>
       <c r="M277" s="1">
-        <v>74161.11</v>
+        <v>13092.77</v>
       </c>
       <c r="N277" s="1">
-        <v>78907.34</v>
+        <v>13243.51</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>684</v>
+      </c>
+      <c r="B278" t="s">
+        <v>685</v>
       </c>
       <c r="C278" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.18766986</v>
+        <v>100.26718588</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>26273.78</v>
+        <v>66796.47</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278" t="s">
-        <v>683</v>
+      <c r="L278">
+        <v>408.18</v>
       </c>
       <c r="M278" s="1">
-        <v>26273.78</v>
+        <v>66796.47</v>
       </c>
       <c r="N278" s="1">
-        <v>27989.13</v>
+        <v>67204.65</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>686</v>
+      </c>
+      <c r="B279" t="s">
+        <v>687</v>
       </c>
       <c r="C279" s="1">
-        <v>1709000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.33709947</v>
+        <v>100.27241787</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5761.03</v>
+        <v>40862.68</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
-        <v>31.45</v>
+        <v>190.4</v>
       </c>
       <c r="M279" s="1">
-        <v>5761.03</v>
+        <v>40862.68</v>
       </c>
       <c r="N279" s="1">
-        <v>5792.48</v>
+        <v>41053.08</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>688</v>
+      </c>
+      <c r="B280" t="s">
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.2004422</v>
+        <v>100.1782348</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>20044.22</v>
+        <v>53470.44</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
-        <v>844.02</v>
+        <v>262.1</v>
       </c>
       <c r="M280" s="1">
-        <v>20044.22</v>
+        <v>53470.44</v>
       </c>
       <c r="N280" s="1">
-        <v>20888.24</v>
+        <v>53732.54</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>690</v>
+      </c>
+      <c r="B281" t="s">
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>7000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.30841129</v>
+        <v>100.28173908</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>21588.79</v>
+        <v>36626.08</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
-        <v>102.86</v>
+        <v>161.14</v>
       </c>
       <c r="M281" s="1">
-        <v>21588.79</v>
+        <v>36626.08</v>
       </c>
       <c r="N281" s="1">
-        <v>21691.65</v>
+        <v>36787.22</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>2984931932</v>
+        <v>692</v>
+      </c>
+      <c r="B282" t="s">
+        <v>691</v>
       </c>
       <c r="C282" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.26439987</v>
+        <v>100.28371516</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>39659.98</v>
+        <v>70928.79</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
-        <v>-145.92</v>
+        <v>337.3</v>
       </c>
       <c r="M282" s="1">
-        <v>39659.98</v>
+        <v>70928.79</v>
       </c>
       <c r="N282" s="1">
-        <v>39514.06</v>
+        <v>71266.09</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>2991145112</v>
+        <v>693</v>
+      </c>
+      <c r="B283" t="s">
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>9000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.21840078</v>
+        <v>100.1372632</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>19656.07</v>
+        <v>6863.16</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>-313.1</v>
+        <v>61.97</v>
       </c>
       <c r="M283" s="1">
-        <v>19656.07</v>
+        <v>6863.16</v>
       </c>
       <c r="N283" s="1">
-        <v>19342.97</v>
+        <v>6925.13</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="B284" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="C284" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.23260346</v>
+        <v>100.29655273</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>30238.45</v>
+        <v>44482.91</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>103.26</v>
+        <v>321.21</v>
       </c>
       <c r="M284" s="1">
-        <v>30238.45</v>
+        <v>44482.91</v>
       </c>
       <c r="N284" s="1">
-        <v>30341.71</v>
+        <v>44804.12</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="B285" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C285" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.24493638</v>
+        <v>100.29338227</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>11512.01</v>
+        <v>44007.34</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>105.09</v>
+        <v>201.21</v>
       </c>
       <c r="M285" s="1">
-        <v>11512.01</v>
+        <v>44007.34</v>
       </c>
       <c r="N285" s="1">
-        <v>11617.1</v>
+        <v>44208.55</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="B286" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="C286" s="1">
-        <v>25000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.23371368</v>
+        <v>100.38368791</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>58428.42</v>
+        <v>23481.7</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>262.91</v>
+        <v>-7.25</v>
       </c>
       <c r="M286" s="1">
-        <v>58428.42</v>
+        <v>23481.7</v>
       </c>
       <c r="N286" s="1">
-        <v>58691.33</v>
+        <v>23474.45</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B287" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C287" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.23832007</v>
+        <v>100.3129918</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>35748.01</v>
+        <v>46948.77</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>115.63</v>
+        <v>662.0</v>
       </c>
       <c r="M287" s="1">
-        <v>35748.01</v>
+        <v>46948.77</v>
       </c>
       <c r="N287" s="1">
-        <v>35863.64</v>
+        <v>47610.77</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B288" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="C288" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.1555037</v>
+        <v>100.3091839</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>46651.11</v>
+        <v>61836.78</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>142.45</v>
+        <v>250.12</v>
       </c>
       <c r="M288" s="1">
-        <v>46651.11</v>
+        <v>61836.78</v>
       </c>
       <c r="N288" s="1">
-        <v>46793.56</v>
+        <v>62086.9</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="B289" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C289" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.24682885</v>
+        <v>100.3192749</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>32087.75</v>
+        <v>63854.98</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>97.28</v>
+        <v>600.33</v>
       </c>
       <c r="M289" s="1">
-        <v>32087.75</v>
+        <v>63854.98</v>
       </c>
       <c r="N289" s="1">
-        <v>32185.03</v>
+        <v>64455.31</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B290" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C290" s="1">
-        <v>5000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.1198598</v>
+        <v>100.28531885</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>5992.99</v>
+        <v>54495.9</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>37.41</v>
+        <v>557.96</v>
       </c>
       <c r="M290" s="1">
-        <v>5992.99</v>
+        <v>54495.9</v>
       </c>
       <c r="N290" s="1">
-        <v>6030.4</v>
+        <v>55053.86</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="B291" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="C291" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.24869708</v>
+        <v>100.1385028</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>62174.27</v>
+        <v>27700.56</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>207.2</v>
+        <v>478.29</v>
       </c>
       <c r="M291" s="1">
-        <v>62174.27</v>
+        <v>27700.56</v>
       </c>
       <c r="N291" s="1">
-        <v>62381.47</v>
+        <v>28178.85</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="B292" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="C292" s="1">
-        <v>15000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.25756827</v>
+        <v>100.36502966</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>38635.24</v>
+        <v>35075.7</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>120.77</v>
+        <v>249.68</v>
       </c>
       <c r="M292" s="1">
-        <v>38635.24</v>
+        <v>35075.7</v>
       </c>
       <c r="N292" s="1">
-        <v>38756.01</v>
+        <v>35325.38</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B293" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.26096907</v>
+        <v>100.32736955</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>39145.36</v>
+        <v>65473.91</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>205.77</v>
+        <v>562.96</v>
       </c>
       <c r="M293" s="1">
-        <v>39145.36</v>
+        <v>65473.91</v>
       </c>
       <c r="N293" s="1">
-        <v>39351.13</v>
+        <v>66036.87</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="B294" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="C294" s="1">
-        <v>6120000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.3393915</v>
+        <v>99.88706833</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>20770.76</v>
+        <v>-6775.9</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>-37.71</v>
+        <v>-643.79</v>
       </c>
       <c r="M294" s="1">
-        <v>20770.76</v>
+        <v>-6775.9</v>
       </c>
       <c r="N294" s="1">
-        <v>20733.05</v>
+        <v>-7419.69</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="B295" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="C295" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.27759473</v>
+        <v>99.9928083</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>41639.21</v>
+        <v>-1438.34</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>436.45</v>
+        <v>-388.72</v>
       </c>
       <c r="M295" s="1">
-        <v>41639.21</v>
+        <v>-1438.34</v>
       </c>
       <c r="N295" s="1">
-        <v>42075.66</v>
+        <v>-1827.06</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C296" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.272016</v>
+        <v>99.9230819</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>54403.2</v>
+        <v>-7691.81</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>143.32</v>
+        <v>-133.53</v>
       </c>
       <c r="M296" s="1">
-        <v>54403.2</v>
+        <v>-7691.81</v>
       </c>
       <c r="N296" s="1">
-        <v>54546.52</v>
+        <v>-7825.34</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="B297" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.28257885</v>
+        <v>100.26778007</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>56515.77</v>
+        <v>36150.31</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>372.23</v>
+        <v>-103.42</v>
       </c>
       <c r="M297" s="1">
-        <v>56515.77</v>
+        <v>36150.31</v>
       </c>
       <c r="N297" s="1">
-        <v>56888.0</v>
+        <v>36046.89</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="B298" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="C298" s="1">
-        <v>19100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.25151419</v>
+        <v>100.31585405</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>48039.21</v>
+        <v>63170.81</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>338.02</v>
+        <v>606.36</v>
       </c>
       <c r="M298" s="1">
-        <v>48039.21</v>
+        <v>63170.81</v>
       </c>
       <c r="N298" s="1">
-        <v>48377.23</v>
+        <v>63777.17</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="B299" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="C299" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.12192495</v>
+        <v>100.8490084</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>24384.99</v>
+        <v>127351.26</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>284.21</v>
+        <v>477.71</v>
       </c>
       <c r="M299" s="1">
-        <v>24384.99</v>
+        <v>127351.26</v>
       </c>
       <c r="N299" s="1">
-        <v>24669.2</v>
+        <v>127828.97</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="B300" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="C300" s="1">
-        <v>9609000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.32564793</v>
+        <v>100.3491167</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>31291.51</v>
+        <v>34911.67</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>106.4</v>
+        <v>264.37</v>
       </c>
       <c r="M300" s="1">
-        <v>31291.51</v>
+        <v>34911.67</v>
       </c>
       <c r="N300" s="1">
-        <v>31397.91</v>
+        <v>35176.04</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="B301" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="C301" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.29001415</v>
+        <v>100.26909727</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>58002.83</v>
+        <v>5920.14</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>335.09</v>
+        <v>-104.36</v>
       </c>
       <c r="M301" s="1">
-        <v>58002.83</v>
+        <v>5920.14</v>
       </c>
       <c r="N301" s="1">
-        <v>58337.92</v>
+        <v>5815.78</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="B302" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="C302" s="1">
-        <v>13500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.23286319</v>
+        <v>99.96527503</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>31436.53</v>
+        <v>-10417.49</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302">
-        <v>-92.31</v>
+      <c r="L302" t="s">
+        <v>730</v>
       </c>
       <c r="M302" s="1">
-        <v>31436.53</v>
+        <v>-10417.49</v>
       </c>
       <c r="N302" s="1">
-        <v>31344.22</v>
+        <v>-11948.06</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="B303" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="C303" s="1">
-        <v>20000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.27940155</v>
+        <v>100.43788917</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>55880.31</v>
+        <v>5254.67</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>381.67</v>
+        <v>-3.45</v>
       </c>
       <c r="M303" s="1">
-        <v>55880.31</v>
+        <v>5254.67</v>
       </c>
       <c r="N303" s="1">
-        <v>56261.98</v>
+        <v>5251.22</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="B304" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.80131107</v>
+        <v>100.32223913</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>120196.66</v>
+        <v>25779.13</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>261.57</v>
+        <v>201.48</v>
       </c>
       <c r="M304" s="1">
-        <v>120196.66</v>
+        <v>25779.13</v>
       </c>
       <c r="N304" s="1">
-        <v>120458.23</v>
+        <v>25980.61</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B305" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="C305" s="1">
-        <v>10000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.3104551</v>
+        <v>100.30678575</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>31045.51</v>
+        <v>19158.77</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>134.37</v>
+        <v>167.33</v>
       </c>
       <c r="M305" s="1">
-        <v>31045.51</v>
+        <v>19158.77</v>
       </c>
       <c r="N305" s="1">
-        <v>31179.88</v>
+        <v>19326.1</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="B306" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="C306" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.22757409</v>
+        <v>100.28767107</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>5006.63</v>
+        <v>43150.66</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306">
-        <v>-38.45</v>
+        <v>540.13</v>
       </c>
       <c r="M306" s="1">
-        <v>5006.63</v>
+        <v>43150.66</v>
       </c>
       <c r="N306" s="1">
-        <v>4968.18</v>
+        <v>43690.79</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="B307" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="C307" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.390745</v>
+        <v>100.4901316</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>4688.94</v>
+        <v>73519.74</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>-4.13</v>
+        <v>466.73</v>
       </c>
       <c r="M307" s="1">
-        <v>4688.94</v>
+        <v>73519.74</v>
       </c>
       <c r="N307" s="1">
-        <v>4684.81</v>
+        <v>73986.47</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="B308" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="C308" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.28501013</v>
+        <v>100.3306744</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>22800.81</v>
+        <v>16533.72</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>121.02</v>
+        <v>174.97</v>
       </c>
       <c r="M308" s="1">
-        <v>22800.81</v>
+        <v>16533.72</v>
       </c>
       <c r="N308" s="1">
-        <v>22921.83</v>
+        <v>16708.69</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B309" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="C309" s="1">
-        <v>6245000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.27097438</v>
+        <v>100.50699413</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>16922.35</v>
+        <v>38024.56</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>100.9</v>
+        <v>335.9</v>
       </c>
       <c r="M309" s="1">
-        <v>16922.35</v>
+        <v>38024.56</v>
       </c>
       <c r="N309" s="1">
-        <v>17023.25</v>
+        <v>38360.46</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="B310" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="C310" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.2543014</v>
+        <v>100.2902393</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>38145.21</v>
+        <v>29023.93</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>322.01</v>
+        <v>227.87</v>
       </c>
       <c r="M310" s="1">
-        <v>38145.21</v>
+        <v>29023.93</v>
       </c>
       <c r="N310" s="1">
-        <v>38467.22</v>
+        <v>29251.8</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="B311" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="C311" s="1">
-        <v>15000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.44303747</v>
+        <v>100.33951383</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>66455.62</v>
+        <v>29707.46</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>265.37</v>
+        <v>224.9</v>
       </c>
       <c r="M311" s="1">
-        <v>66455.62</v>
+        <v>29707.46</v>
       </c>
       <c r="N311" s="1">
-        <v>66720.99</v>
+        <v>29932.36</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="B312" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="C312" s="1">
-        <v>7500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.46047107</v>
+        <v>100.42231788</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>34535.33</v>
+        <v>33785.43</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>182.35</v>
+        <v>0.0</v>
       </c>
       <c r="M312" s="1">
-        <v>34535.33</v>
+        <v>33785.43</v>
       </c>
       <c r="N312" s="1">
-        <v>34717.68</v>
+        <v>33785.43</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B313" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="C313" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.2940646</v>
+        <v>100.3303995</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>14703.23</v>
+        <v>13215.98</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>94.48</v>
+        <v>87.48</v>
       </c>
       <c r="M313" s="1">
-        <v>14703.23</v>
+        <v>13215.98</v>
       </c>
       <c r="N313" s="1">
-        <v>14797.71</v>
+        <v>13303.46</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="B314" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="C314" s="1">
-        <v>8750000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.30160103</v>
+        <v>99.81358056</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>26390.09</v>
+        <v>-3355.55</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>109.65</v>
+        <v>-353.5</v>
       </c>
       <c r="M314" s="1">
-        <v>26390.09</v>
+        <v>-3355.55</v>
       </c>
       <c r="N314" s="1">
-        <v>26499.74</v>
+        <v>-3709.05</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B315" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="C315" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.2560716</v>
+        <v>100.00098087</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>25607.16</v>
+        <v>147.13</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>110.73</v>
+        <v>0.0</v>
       </c>
       <c r="M315" s="1">
-        <v>25607.16</v>
+        <v>147.13</v>
       </c>
       <c r="N315" s="1">
-        <v>25717.89</v>
+        <v>147.13</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="B316" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="C316" s="1">
-        <v>8000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.37641063</v>
+        <v>100.45273579</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>30112.85</v>
+        <v>28993.2</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>93.67</v>
+        <v>-205.32</v>
       </c>
       <c r="M316" s="1">
-        <v>30112.85</v>
+        <v>28993.2</v>
       </c>
       <c r="N316" s="1">
-        <v>30206.52</v>
+        <v>28787.88</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="B317" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="C317" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.293071</v>
+        <v>100.28251273</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>11722.84</v>
+        <v>84753.82</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>37.18</v>
+        <v>437.68</v>
       </c>
       <c r="M317" s="1">
-        <v>11722.84</v>
+        <v>84753.82</v>
       </c>
       <c r="N317" s="1">
-        <v>11760.02</v>
+        <v>85191.5</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="B318" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="C318" s="1">
-        <v>6404000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.40366365</v>
+        <v>100.33594621</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>25850.62</v>
+        <v>47032.47</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>-170.07</v>
+        <v>525.52</v>
       </c>
       <c r="M318" s="1">
-        <v>25850.62</v>
+        <v>47032.47</v>
       </c>
       <c r="N318" s="1">
-        <v>25680.55</v>
+        <v>47557.99</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B319" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="C319" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.24766003</v>
+        <v>100.3354226</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>74298.01</v>
+        <v>16771.13</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>272.81</v>
+        <v>180.2</v>
       </c>
       <c r="M319" s="1">
-        <v>74298.01</v>
+        <v>16771.13</v>
       </c>
       <c r="N319" s="1">
-        <v>74570.82</v>
+        <v>16951.33</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="B320" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="C320" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.29870914</v>
+        <v>100.23123553</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>41819.28</v>
+        <v>34685.33</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>313.76</v>
+        <v>473.09</v>
       </c>
       <c r="M320" s="1">
-        <v>41819.28</v>
+        <v>34685.33</v>
       </c>
       <c r="N320" s="1">
-        <v>42133.04</v>
+        <v>35158.42</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="B321" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="C321" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.20315447</v>
+        <v>100.35224865</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>30473.17</v>
+        <v>70449.73</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>277.75</v>
+        <v>957.32</v>
       </c>
       <c r="M321" s="1">
-        <v>30473.17</v>
+        <v>70449.73</v>
       </c>
       <c r="N321" s="1">
-        <v>30750.92</v>
+        <v>71407.05</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="B322" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="C322" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.2981528</v>
+        <v>100.6482378</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>14907.64</v>
+        <v>32411.89</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>106.34</v>
+        <v>173.37</v>
       </c>
       <c r="M322" s="1">
-        <v>14907.64</v>
+        <v>32411.89</v>
       </c>
       <c r="N322" s="1">
-        <v>15013.98</v>
+        <v>32585.26</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="B323" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="C323" s="1">
-        <v>20000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.3149341</v>
+        <v>100.2995</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>62986.82</v>
+        <v>21863.5</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>544.21</v>
+        <v>129.66</v>
       </c>
       <c r="M323" s="1">
-        <v>62986.82</v>
+        <v>21863.5</v>
       </c>
       <c r="N323" s="1">
-        <v>63531.03</v>
+        <v>21993.16</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="B324" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="C324" s="1">
-        <v>5000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.5982762</v>
+        <v>100.42103469</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>29913.81</v>
+        <v>27914.6</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>83.02</v>
+        <v>0.0</v>
       </c>
       <c r="M324" s="1">
-        <v>29913.81</v>
+        <v>27914.6</v>
       </c>
       <c r="N324" s="1">
-        <v>29996.83</v>
+        <v>27914.6</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="B325" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C325" s="1">
-        <v>7300000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.26423685</v>
+        <v>100.34576288</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>19289.29</v>
+        <v>17979.67</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>54.88</v>
+        <v>97.7</v>
       </c>
       <c r="M325" s="1">
-        <v>19289.29</v>
+        <v>17979.67</v>
       </c>
       <c r="N325" s="1">
-        <v>19344.17</v>
+        <v>18077.37</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="B326" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C326" s="1">
-        <v>6630000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.3753448</v>
+        <v>100.51244149</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>24885.36</v>
+        <v>24084.75</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>63.1</v>
+        <v>181.71</v>
       </c>
       <c r="M326" s="1">
-        <v>24885.36</v>
+        <v>24084.75</v>
       </c>
       <c r="N326" s="1">
-        <v>24948.46</v>
+        <v>24266.46</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="B327" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C327" s="1">
-        <v>5200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.30690173</v>
+        <v>100.3365155</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>15958.89</v>
+        <v>13460.62</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>41.4</v>
+        <v>106.65</v>
       </c>
       <c r="M327" s="1">
-        <v>15958.89</v>
+        <v>13460.62</v>
       </c>
       <c r="N327" s="1">
-        <v>16000.29</v>
+        <v>13567.27</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="B328" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="C328" s="1">
-        <v>4700000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.46614</v>
+        <v>100.50628243</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>21908.58</v>
+        <v>18732.45</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>74.91</v>
+        <v>122.7</v>
       </c>
       <c r="M328" s="1">
-        <v>21908.58</v>
+        <v>18732.45</v>
       </c>
       <c r="N328" s="1">
-        <v>21983.49</v>
+        <v>18855.15</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="B329" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="C329" s="1">
-        <v>4000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.29937775</v>
+        <v>100.05886352</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>11975.11</v>
+        <v>7357.94</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>43.76</v>
+      <c r="L329" t="s">
+        <v>777</v>
       </c>
       <c r="M329" s="1">
-        <v>11975.11</v>
+        <v>7357.94</v>
       </c>
       <c r="N329" s="1">
-        <v>12018.87</v>
+        <v>5090.09</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="B330" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="C330" s="1">
-        <v>3700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.45966514</v>
+        <v>100.1441278</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>17007.61</v>
+        <v>36031.95</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330">
-        <v>50.49</v>
+      <c r="L330" t="s">
+        <v>780</v>
       </c>
       <c r="M330" s="1">
-        <v>17007.61</v>
+        <v>36031.95</v>
       </c>
       <c r="N330" s="1">
-        <v>17058.1</v>
+        <v>31817.72</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="B331" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="C331" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.01609696</v>
+        <v>100.27315723</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>2012.12</v>
+        <v>109262.89</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331">
-        <v>-569.8</v>
+      <c r="L331" t="s">
+        <v>783</v>
       </c>
       <c r="M331" s="1">
-        <v>2012.12</v>
+        <v>109262.89</v>
       </c>
       <c r="N331" s="1">
-        <v>1442.32</v>
+        <v>110707.09</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="B332" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
       <c r="C332" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.0887586</v>
+        <v>100.17488836</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>22189.65</v>
+        <v>43722.09</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>-815.12</v>
+        <v>473.31</v>
       </c>
       <c r="M332" s="1">
-        <v>22189.65</v>
+        <v>43722.09</v>
       </c>
       <c r="N332" s="1">
-        <v>21374.53</v>
+        <v>44195.4</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="B333" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.24014545</v>
+        <v>100.3566397</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>96058.18</v>
+        <v>71327.94</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
-      <c r="L333" t="s">
-        <v>777</v>
+      <c r="L333">
+        <v>273.01</v>
       </c>
       <c r="M333" s="1">
-        <v>96058.18</v>
+        <v>71327.94</v>
       </c>
       <c r="N333" s="1">
-        <v>97083.29</v>
+        <v>71600.95</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="B334" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="C334" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.15324224</v>
+        <v>100.22097752</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>38310.56</v>
+        <v>55244.38</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>310.72</v>
+        <v>473.31</v>
       </c>
       <c r="M334" s="1">
-        <v>38310.56</v>
+        <v>55244.38</v>
       </c>
       <c r="N334" s="1">
-        <v>38621.28</v>
+        <v>55717.69</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="B335" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="C335" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.3165038</v>
+        <v>100.13016388</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>63300.76</v>
+        <v>32540.97</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>105.57</v>
+        <v>473.31</v>
       </c>
       <c r="M335" s="1">
-        <v>63300.76</v>
+        <v>32540.97</v>
       </c>
       <c r="N335" s="1">
-        <v>63406.33</v>
+        <v>33014.28</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="B336" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="C336" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.19261364</v>
+        <v>100.3284761</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>48153.41</v>
+        <v>65695.22</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>310.72</v>
+        <v>536.85</v>
       </c>
       <c r="M336" s="1">
-        <v>48153.41</v>
+        <v>65695.22</v>
       </c>
       <c r="N336" s="1">
-        <v>48464.13</v>
+        <v>66232.07</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="B337" t="s">
-        <v>783</v>
+        <v>794</v>
       </c>
       <c r="C337" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.11394576</v>
+        <v>99.9981136</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>28486.44</v>
+        <v>-188.64</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337">
-        <v>310.72</v>
+      <c r="L337" t="s">
+        <v>795</v>
       </c>
       <c r="M337" s="1">
-        <v>28486.44</v>
+        <v>-188.64</v>
       </c>
       <c r="N337" s="1">
-        <v>28797.16</v>
+        <v>-12215.14</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="B338" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="C338" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.29095835</v>
+        <v>99.9978356</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>58191.67</v>
+        <v>-108.22</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>316.02</v>
+      <c r="L338" t="s">
+        <v>798</v>
       </c>
       <c r="M338" s="1">
-        <v>58191.67</v>
+        <v>-108.22</v>
       </c>
       <c r="N338" s="1">
-        <v>58507.69</v>
+        <v>-7143.62</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="B339" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="C339" s="1">
-        <v>10000000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.9901494</v>
+        <v>100.36146929</v>
       </c>
       <c r="E339" s="1">
-        <v>0.0</v>
+        <v>1.912</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-985.06</v>
+        <v>37018.07</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339" t="s">
-        <v>789</v>
+      <c r="L339">
+        <v>223.99</v>
       </c>
       <c r="M339" s="1">
-        <v>-985.06</v>
+        <v>37018.07</v>
       </c>
       <c r="N339" s="1">
-        <v>-12167.23</v>
+        <v>37242.06</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P341">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>