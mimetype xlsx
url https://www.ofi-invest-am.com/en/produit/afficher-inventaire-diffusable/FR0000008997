--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="860">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -166,1929 +166,2004 @@
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>223 392.17</t>
+    <t>260 155.83</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>81 660.00</t>
+    <t>93 813.75</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>299 774.22</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
+    <t>350 326.33</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>10 094.22</t>
+    <t>35 359.33</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>94 259.38</t>
+    <t>124 252.15</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>223 839.00</t>
+    <t>261 586.42</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>385 346.21</t>
+    <t>429 117.99</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>488 150.25</t>
+    <t>526 147.50</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>437 109.75</t>
+    <t>475 247.58</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
     <t>XS3336911915</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
   </si>
   <si>
     <t>XS3336907210</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
     <t>BE6373282910</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/05/2026</t>
   </si>
   <si>
-    <t>BE6372997971</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129582237</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 25/05/2026</t>
+  </si>
+  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>70 756.00</t>
+    <t>96 076.67</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>67 644.89</t>
+    <t>91 854.44</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>68 578.22</t>
+    <t>93 121.11</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>302 418.67</t>
+    <t>353 415.22</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>ES05306747J8</t>
-[...8 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+    <t>FR0129448090</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
+  </si>
+  <si>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3358231929</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>769 144.44</t>
+    <t>819 489.78</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>315 325.83</t>
+    <t>352 831.50</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>3 771.17</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>3 754.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>88 540.94</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>113 547.78</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>1 600 178.42</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>66 089.33</t>
+    <t>89 743.33</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>279 055.00</t>
-[...5 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>317 202.58</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129575652</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>FR0129677953</t>
   </si>
   <si>
     <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129571768</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...2 lines deleted...]
-    <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
-    <t>FR0129622058</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129549632</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>112 240.00</t>
+    <t>136 714.67</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>633 175.42</t>
+    <t>671 463.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>11 406.00</t>
+    <t>36 783.28</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>143 192.29</t>
+    <t>174 755.63</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>141 296.46</t>
+    <t>172 443.13</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>71 706.00</t>
+    <t>96 917.33</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>36 451.39</t>
+    <t>61 628.39</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>233 110.28</t>
+    <t>264 751.67</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>69 489.33</t>
+    <t>93 922.89</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>75 444.75</t>
+    <t>94 123.58</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>242 995.96</t>
+    <t>261 911.25</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>80 874.67</t>
+    <t>106 204.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>171 072.42</t>
+    <t>208 781.75</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>230 504.17</t>
+    <t>262 016.04</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>229 483.33</t>
+    <t>260 856.32</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>FR0129439222</t>
-[...8 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>95 634.00</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>145 411.11</t>
+    <t>177 115.56</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>139 400.63</t>
+    <t>170 130.63</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>43 991.11</t>
+    <t>75 463.33</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>8 877.56</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>708 854.00</t>
+    <t>759 597.11</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>393 933.33</t>
+    <t>419 450.56</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>224 406.00</t>
+    <t>249 211.89</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>3 718.50</t>
+    <t>40 938.33</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>1 195.00</t>
+    <t>25 118.33</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129649382</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>583 125.00</t>
+    <t>620 900.83</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>1 256.11</t>
+    <t>26 401.67</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>614 455.67</t>
+    <t>652 238.83</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>15 075.33</t>
+    <t>33 948.00</t>
   </si>
   <si>
     <t>FR0129621068</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>233 548.22</t>
+    <t>283 391.33</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>26 107.67</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>91 677.78</t>
+    <t>116 518.22</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>65 032.92</t>
+    <t>83 658.75</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>62 699.58</t>
+    <t>80 658.75</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>63 866.25</t>
+    <t>82 158.75</t>
+  </si>
+  <si>
+    <t>FR0129680197</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129677565</t>
   </si>
   <si>
     <t>NEUCP SAFRAN SA 07/05/2026</t>
   </si>
   <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
+  </si>
+  <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>702 587.33</t>
+    <t>752 886.00</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 046 406.67</t>
+    <t>1 121 800.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>775 116.25</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>837 860.28</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129678860</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>1 875.92</t>
-[...5 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>20 652.50</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>103 628.00</t>
+    <t>128 364.89</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>22 715.00</t>
+    <t>47 991.89</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>38 801.10</t>
+    <t>48 039.45</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>136 438.36</t>
+    <t>169 315.07</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>83 690.63</t>
+    <t>88 954.19</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>59 579.45</t>
+    <t>85 483.56</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>325 386.99</t>
+    <t>405 729.45</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>65 684.93</t>
-[...8 lines deleted...]
-    <t>212 149.32</t>
+    <t>75 273.97</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>628 561.64</t>
+    <t>667 602.74</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>33 184.93</t>
+    <t>40 993.15</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>200 000.00</t>
+    <t>213 698.63</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 368.49</t>
+    <t>1 450.68</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>173 157.53</t>
+    <t>184 047.95</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>245 753.42</t>
+    <t>281 369.86</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
+    <t>8 733.33</t>
+  </si>
+  <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>92 465.75</t>
+    <t>100 684.93</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>321 133.56</t>
+    <t>342 400.68</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>18 684.93</t>
+    <t>27 178.08</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>81 934.93</t>
+    <t>87 071.92</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>13 663.13</t>
+    <t>31 880.63</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>35 978.08</t>
+    <t>41 347.95</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>201 883.56</t>
+    <t>363 020.55</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 694.52</t>
+    <t>10 269.86</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>135 232.19</t>
+    <t>149 245.89</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>85 616.44</t>
+    <t>94 178.08</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>97 534.25</t>
+    <t>108 493.15</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>1 179 452.05</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>43 410.62</t>
+    <t>53 390.07</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>158 364.33</t>
+    <t>180 207.69</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>546 805.48</t>
+    <t>604 668.49</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>313 950.00</t>
+    <t>356 956.85</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>14 970.89</t>
+    <t>19 248.29</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>74 527.40</t>
+    <t>98 568.49</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>2 053.97</t>
+    <t>7 922.47</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>40 462.33</t>
+    <t>45 222.60</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 010.27</t>
+    <t>1 078.77</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>203 967.12</t>
-[...8 lines deleted...]
-    <t>45 495.89</t>
+    <t>225 213.70</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
+    <t>13 728.55</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>32 723.78</t>
+    <t>34 942.35</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>36 587.88</t>
+    <t>55 844.66</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>14 023.97</t>
+    <t>19 417.81</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>42 882.19</t>
+    <t>47 868.49</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>3 630.82</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>198 575.34</t>
+    <t>224 876.71</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>55 956.16</t>
+    <t>71 079.45</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>151 890.41</t>
+    <t>247 273.98</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>36 328.77</t>
+    <t>50 575.34</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>11 404.11</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>306 164.38</t>
+    <t>326 712.33</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 297.59</t>
+    <t>-5 814.22</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 631.56</t>
+    <t>-1 790.22</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-24 921.55</t>
+    <t>-26 427.38</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04609322</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 575.17</t>
-[...5 lines deleted...]
-    <t>-2 857.24</t>
+    <t>-7 962.58</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-11 425.17</t>
-[...5 lines deleted...]
-    <t>91 991.25</t>
+    <t>-12 089.00</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>124 843.33</t>
+    <t>131 950.00</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>23 623.72</t>
+    <t>24 979.20</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>39 562.25</t>
+    <t>41 996.33</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>10 173.61</t>
+    <t>10 989.77</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>12 821.85</t>
+    <t>13 677.99</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>47 597.92</t>
-[...5 lines deleted...]
-    <t>10 611.93</t>
+    <t>50 875.00</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>26 479.63</t>
+    <t>28 479.50</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 252.00</t>
+    <t>7 802.03</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>4 603.23</t>
+    <t>5 283.95</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>45 066.00</t>
+    <t>48 453.34</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>24 468.66</t>
+    <t>26 385.16</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 439.95</t>
+    <t>5 863.28</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>26 473.34</t>
+    <t>28 568.33</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>18 418.12</t>
-[...5 lines deleted...]
-    <t>13 483.16</t>
+    <t>19 860.70</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>13 005.45</t>
+    <t>14 080.00</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>20 722.17</t>
+    <t>22 481.66</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 700.99</t>
+    <t>5 091.87</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>14 201.83</t>
+    <t>15 399.25</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>17 458.86</t>
+    <t>18 937.57</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>19 136.95</t>
+    <t>20 903.94</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>8 492.50</t>
+    <t>9 325.18</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>21 571.92</t>
+    <t>23 697.67</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>5 362.93</t>
+    <t>6 051.50</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>7 637.75</t>
+    <t>8 454.38</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>6 387.92</t>
+    <t>7 150.87</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 462.32</t>
+    <t>1 637.43</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 977.65</t>
+    <t>2 214.34</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 552.32</t>
+    <t>2 002.84</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>27 330.00</t>
+    <t>30 253.89</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>14 742.92</t>
+    <t>16 425.00</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>7 286.04</t>
-[...5 lines deleted...]
-    <t>2 107.50</t>
+    <t>8 118.75</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 925.42</t>
+    <t>3 327.11</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 999.17</t>
+    <t>3 409.19</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 607.65</t>
+    <t>2 050.95</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>9 576.39</t>
+    <t>10 800.83</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 934.14</t>
+    <t>4 445.19</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>19 477.33</t>
+    <t>22 072.00</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 920.42</t>
+    <t>3 339.75</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>1 821.69</t>
+    <t>2 713.08</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>7 612.67</t>
+    <t>8 786.33</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>6 027.22</t>
+    <t>6 963.61</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 347.56</t>
+    <t>2 800.17</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>5 776.23</t>
+    <t>6 837.00</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 087.63</t>
+    <t>2 463.92</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 054.00</t>
+    <t>1 272.00</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2137,158 +2212,179 @@
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>C00000002Y1T20260206</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
+    <t>-2 243.56</t>
+  </si>
+  <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
+    <t>-1 656.93</t>
+  </si>
+  <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
+    <t>-2 792.74</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-1 530.57</t>
+    <t>-6 591.23</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987059</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
     <t>SWAP04988860</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
@@ -2311,150 +2407,231 @@
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04987450</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
+    <t>1 384.33</t>
+  </si>
+  <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
     <t>SWAP04996164</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996162</t>
   </si>
   <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-2 267.85</t>
+    <t>-3 864.07</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-4 214.23</t>
+    <t>-7 409.56</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
+    <t>-1 385.42</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 444.20</t>
+    <t>1 910.62</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-3 203.43</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-2 741.18</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-3 189.67</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>-3 887.18</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-1 623.63</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-2 017.38</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-1 244.46</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-1 454.46</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-7 035.40</t>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-3 415.15</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2824,241 +3001,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>786689.6991</v>
+        <v>866740.0139</v>
       </c>
       <c r="D2">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3768547617.09</v>
+        <v>4156900246.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3768547617.09</v>
+        <v>4156900246.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1806942.0976</v>
+        <v>1808727.9952</v>
       </c>
       <c r="D3">
-        <v>106.88</v>
+        <v>107.0</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>193130342.32</v>
+        <v>193537190.52</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>193130342.32</v>
+        <v>193537190.52</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1019260.0295</v>
+        <v>1118986.3457</v>
       </c>
       <c r="D4">
-        <v>1072.64</v>
+        <v>1073.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1093308030.97</v>
+        <v>1201685046.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1093308030.97</v>
+        <v>1201685046.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2000578.0</v>
+        <v>2115962.0</v>
       </c>
       <c r="D5">
-        <v>103.35</v>
+        <v>103.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>206763042.47</v>
+        <v>218945112.22</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>206763042.47</v>
+        <v>218945112.22</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.46</v>
+        <v>101.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1014.61</v>
+        <v>1015.82</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1014.61</v>
+        <v>1015.82</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.71</v>
+        <v>100.82</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312812.72</v>
+        <v>313170.76</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312812.72</v>
+        <v>313170.76</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P339"/>
+  <dimension ref="A1:P363"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O339" sqref="O339"/>
+      <selection activeCell="O363" sqref="O363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3077,16939 +3254,18139 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21906.0</v>
+        <v>24694.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11606.414</v>
+        <v>11619.455</v>
       </c>
       <c r="E2" s="1">
-        <v>11595.707629417</v>
+        <v>11613.268909047</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>254015571.33</v>
+        <v>286778062.44</v>
       </c>
       <c r="I2" s="1">
-        <v>234533.75</v>
+        <v>152759.33</v>
       </c>
       <c r="J2" s="1">
-        <v>0.092330461779176</v>
+        <v>0.053267439182856</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>254250105.08</v>
+        <v>286930821.77</v>
       </c>
       <c r="N2" s="1">
-        <v>254250105.08</v>
+        <v>286930821.77</v>
       </c>
       <c r="O2" s="1">
-        <v>4.83</v>
+        <v>4.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>970.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261841.86</v>
+        <v>262144.8</v>
       </c>
       <c r="E3" s="1">
-        <v>261617.98661856</v>
+        <v>261925.34905936</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>253769447.02</v>
+        <v>286808257.22</v>
       </c>
       <c r="I3" s="1">
-        <v>217157.18</v>
+        <v>240298.78</v>
       </c>
       <c r="J3" s="1">
-        <v>0.085572626078539</v>
+        <v>0.083783773287837</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>253986604.2</v>
+        <v>287048556.0</v>
       </c>
       <c r="N3" s="1">
-        <v>253986604.2</v>
+        <v>287048556.0</v>
       </c>
       <c r="O3" s="1">
-        <v>4.83</v>
+        <v>4.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.8232</v>
+        <v>97.8995</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>8552.33</v>
+        <v>23812.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.043732315708114</v>
+        <v>0.12176428333633</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19564640.0</v>
+        <v>19579900.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19564640.0</v>
+        <v>19579900.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3084</v>
+        <v>97.3618</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>17617.5</v>
+        <v>22957.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.18137646903486</v>
+        <v>0.23635307437877</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9730840.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9730840.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.9885</v>
+        <v>99.0991</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>96514.1</v>
+        <v>107574.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.98460306792792</v>
+        <v>1.0974333168893</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9898850.0</v>
+        <v>9909910.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9898850.0</v>
+        <v>9909910.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.7276</v>
+        <v>98.8479</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>91433.77</v>
+        <v>103463.77</v>
       </c>
       <c r="J7" s="1">
-        <v>0.93477886178222</v>
+        <v>1.0577683186015</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9872760.0</v>
+        <v>9884790.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9872760.0</v>
+        <v>9884790.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.8779</v>
+        <v>99.9942</v>
       </c>
       <c r="E8" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I8" s="1">
-        <v>198049.16</v>
+        <v>209679.16</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0230276085633</v>
+        <v>2.1418254418265</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9987790.0</v>
+        <v>9999420.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9987790.0</v>
+        <v>9999420.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0101</v>
+        <v>100.011</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3030.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0101</v>
+        <v>0.011</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30003030.0</v>
+        <v>30003300.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30226422.17</v>
+        <v>30263455.83</v>
       </c>
       <c r="O9" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0112</v>
+        <v>100.01</v>
       </c>
       <c r="E10" s="1">
         <v>100.0099729</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000997.29</v>
       </c>
       <c r="I10" s="1">
-        <v>122.71</v>
+        <v>2.71</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0012269776347475</v>
+        <v>2.7097297613606E-5</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>53</v>
       </c>
       <c r="M10" s="1">
-        <v>10001120.0</v>
+        <v>10001000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10082780.0</v>
+        <v>10094813.75</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.6517</v>
+        <v>97.7172</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-23814.42</v>
+        <v>-10714.42</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.12178701000562</v>
+        <v>-0.054793573630784</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19530340.0</v>
+        <v>19543440.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19530340.0</v>
+        <v>19543440.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4844</v>
+        <v>98.5888</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>279651.11</v>
+        <v>321411.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.71496224236236</v>
+        <v>0.8217267863724</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39393760.0</v>
+        <v>39435520.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39393760.0</v>
+        <v>39435520.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.1587</v>
+        <v>99.2818</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>159197.66</v>
+        <v>183817.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.8092378567477</v>
+        <v>0.93438690751345</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19831740.0</v>
+        <v>19856360.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19831740.0</v>
+        <v>19856360.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.8289</v>
+        <v>98.9572</v>
       </c>
       <c r="E14" s="1">
         <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>32568.71</v>
+        <v>71058.71</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10996960633369</v>
+        <v>0.23993269507082</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29648670.0</v>
+        <v>29687160.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29648670.0</v>
+        <v>29687160.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0076</v>
+        <v>97.5437</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>40000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="I15" s="1">
-        <v>3040.0</v>
+        <v>8229.99</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0076</v>
+        <v>0.03376032884415</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>64</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40003040.0</v>
+        <v>24385925.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40302814.22</v>
+        <v>24385925.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.0065</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>2600.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.0065</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>14999175.0</v>
+        <v>40002600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14999175.0</v>
+        <v>40352926.33</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9768</v>
+        <v>99.5571</v>
       </c>
       <c r="E17" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>20000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I17" s="1">
-        <v>-4640.0</v>
+        <v>17645.21</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.0232</v>
+        <v>0.11829783378045</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>69</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>19995360.0</v>
+        <v>14933565.0</v>
       </c>
       <c r="N17" s="1">
-        <v>20005454.22</v>
+        <v>14933565.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0155</v>
+        <v>99.9888</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>3875.0</v>
+        <v>-2240.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0155</v>
+        <v>-0.0112</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>25003875.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25098134.38</v>
+        <v>20033119.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0273</v>
+        <v>100.0161</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>8190.0</v>
+        <v>4025.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0273</v>
+        <v>0.0161</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>30008190.0</v>
+        <v>25004025.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30232029.0</v>
+        <v>25128277.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0444</v>
+        <v>100.0323</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>15540.0</v>
+        <v>9690.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0444</v>
+        <v>0.0323</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>35015540.0</v>
+        <v>30009690.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35400886.21</v>
+        <v>30271276.42</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.52</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0441</v>
+        <v>100.0437</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>13230.0</v>
+        <v>15295.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0441</v>
+        <v>0.0437</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>30013230.0</v>
+        <v>35015295.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30501380.25</v>
+        <v>35444412.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0107</v>
+        <v>100.04</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3210.0</v>
+        <v>12000.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0107</v>
+        <v>0.04</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>30003210.0</v>
+        <v>30012000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30440319.75</v>
+        <v>30538147.5</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0247</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>7410.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0247</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>12747241.0</v>
+        <v>30007410.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12747241.0</v>
+        <v>30482657.58</v>
       </c>
       <c r="O23" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.3482</v>
+        <v>98.0711</v>
       </c>
       <c r="E24" s="1">
-        <v>98.9520157</v>
+        <v>97.79494138</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19790403.14</v>
+        <v>12713342.38</v>
       </c>
       <c r="I24" s="1">
-        <v>79236.86</v>
+        <v>35900.62</v>
       </c>
       <c r="J24" s="1">
-        <v>0.40038022186546</v>
+        <v>0.28238537850186</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19869640.0</v>
+        <v>12749243.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19869640.0</v>
+        <v>12749243.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.9994</v>
+        <v>99.4621</v>
       </c>
       <c r="E25" s="1">
-        <v>97.81428547</v>
+        <v>98.9520157</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14672142.82</v>
+        <v>19790403.14</v>
       </c>
       <c r="I25" s="1">
-        <v>27767.18</v>
+        <v>102016.86</v>
       </c>
       <c r="J25" s="1">
-        <v>0.18925102039049</v>
+        <v>0.5154865177749</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14699910.0</v>
+        <v>19892420.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14699910.0</v>
+        <v>19892420.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8284</v>
+        <v>98.0141</v>
       </c>
       <c r="E26" s="1">
-        <v>99.6192332</v>
+        <v>97.81428547</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>9961923.32</v>
+        <v>14672142.82</v>
       </c>
       <c r="I26" s="1">
-        <v>20916.68</v>
+        <v>29972.18</v>
       </c>
       <c r="J26" s="1">
-        <v>0.20996628189264</v>
+        <v>0.20427950005465</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>9982840.0</v>
+        <v>14702115.0</v>
       </c>
       <c r="N26" s="1">
-        <v>9982840.0</v>
+        <v>14702115.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6054</v>
+        <v>97.2311</v>
       </c>
       <c r="E27" s="1">
-        <v>99.23194471</v>
+        <v>97.32339047</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6946236.13</v>
+        <v>14598508.57</v>
       </c>
       <c r="I27" s="1">
-        <v>26141.87</v>
+        <v>-13843.57</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37634582975226</v>
+        <v>-0.094828659610123</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>6972378.0</v>
+        <v>14584665.0</v>
       </c>
       <c r="N27" s="1">
-        <v>6972378.0</v>
+        <v>14584665.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.7403</v>
+        <v>99.9505</v>
       </c>
       <c r="E28" s="1">
-        <v>99.41494305</v>
+        <v>99.6192332</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19882988.61</v>
+        <v>9961923.32</v>
       </c>
       <c r="I28" s="1">
-        <v>65071.39</v>
+        <v>33126.68</v>
       </c>
       <c r="J28" s="1">
-        <v>0.32727167568397</v>
+        <v>0.33253297516849</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19948060.0</v>
+        <v>9995050.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19948060.0</v>
+        <v>9995050.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8498</v>
+        <v>99.7296</v>
       </c>
       <c r="E29" s="1">
-        <v>99.83751443</v>
+        <v>99.23194471</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18469940.17</v>
+        <v>6946236.13</v>
       </c>
       <c r="I29" s="1">
-        <v>2272.83</v>
+        <v>34835.87</v>
       </c>
       <c r="J29" s="1">
-        <v>0.012305562330362</v>
+        <v>0.50150713779435</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>18472213.0</v>
+        <v>6981072.0</v>
       </c>
       <c r="N29" s="1">
-        <v>18472213.0</v>
+        <v>6981072.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8737</v>
+        <v>99.863</v>
       </c>
       <c r="E30" s="1">
-        <v>99.83073145</v>
+        <v>99.41494305</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19966146.29</v>
+        <v>19882988.61</v>
       </c>
       <c r="I30" s="1">
-        <v>8593.71</v>
+        <v>89611.39</v>
       </c>
       <c r="J30" s="1">
-        <v>0.043041405563096</v>
+        <v>0.4506937651965</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19974740.0</v>
+        <v>19972600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19974740.0</v>
+        <v>19972600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.5755</v>
+        <v>99.9699</v>
       </c>
       <c r="E31" s="1">
-        <v>97.7369551</v>
+        <v>99.83751443</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9773695.51</v>
+        <v>18469940.17</v>
       </c>
       <c r="I31" s="1">
-        <v>-16145.51</v>
+        <v>24491.33</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.16519350314812</v>
+        <v>0.13260102509579</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9757550.0</v>
+        <v>18494431.5</v>
       </c>
       <c r="N31" s="1">
-        <v>9757550.0</v>
+        <v>18494431.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8463</v>
+        <v>99.994</v>
       </c>
       <c r="E32" s="1">
-        <v>99.8048261</v>
+        <v>99.83073145</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9980482.61</v>
+        <v>19966146.29</v>
       </c>
       <c r="I32" s="1">
-        <v>4147.39</v>
+        <v>32653.71</v>
       </c>
       <c r="J32" s="1">
-        <v>0.041555004522973</v>
+        <v>0.16354538089483</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9984630.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9984630.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9077</v>
+        <v>97.8857</v>
       </c>
       <c r="E33" s="1">
-        <v>99.809198</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4990459.9</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>4925.1</v>
+        <v>14874.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.098690303072068</v>
+        <v>0.15218900552796</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4995385.0</v>
+        <v>9788570.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4995385.0</v>
+        <v>9788570.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.8893</v>
+        <v>99.6506</v>
       </c>
       <c r="E34" s="1">
-        <v>99.803498</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9980349.8</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>8580.2</v>
+        <v>2787.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.085970934605919</v>
+        <v>0.027985081977359</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9988930.0</v>
+        <v>9965060.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9988930.0</v>
+        <v>9965060.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.8699</v>
+        <v>99.97</v>
       </c>
       <c r="E35" s="1">
-        <v>97.75144525</v>
+        <v>99.8048261</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19550289.05</v>
+        <v>9980482.61</v>
       </c>
       <c r="I35" s="1">
-        <v>23690.95</v>
+        <v>16517.39</v>
       </c>
       <c r="J35" s="1">
-        <v>0.12117953826366</v>
+        <v>0.16549690676732</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19573980.0</v>
+        <v>9997000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19573980.0</v>
+        <v>9997000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.5688</v>
+        <v>99.8605</v>
       </c>
       <c r="E36" s="1">
-        <v>97.52492576</v>
+        <v>99.82271508</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24381231.44</v>
+        <v>24955678.77</v>
       </c>
       <c r="I36" s="1">
-        <v>10968.56</v>
+        <v>9446.23</v>
       </c>
       <c r="J36" s="1">
-        <v>0.044987719455404</v>
+        <v>0.037852025933895</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24392200.0</v>
+        <v>24965125.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24392200.0</v>
+        <v>24965125.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.536</v>
+        <v>97.9482</v>
       </c>
       <c r="E37" s="1">
-        <v>98.14746657</v>
+        <v>97.75144525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29444239.97</v>
+        <v>19550289.05</v>
       </c>
       <c r="I37" s="1">
-        <v>116560.03</v>
+        <v>39350.95</v>
       </c>
       <c r="J37" s="1">
-        <v>0.39586700189497</v>
+        <v>0.2012806557456</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29560800.0</v>
+        <v>19589640.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29560800.0</v>
+        <v>19589640.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.9905</v>
+        <v>97.6314</v>
       </c>
       <c r="E38" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>335440.93</v>
+        <v>26618.56</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1424434769798</v>
+        <v>0.10917643789037</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29697150.0</v>
+        <v>24407850.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29697150.0</v>
+        <v>24407850.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5894</v>
+        <v>98.6454</v>
       </c>
       <c r="E39" s="1">
-        <v>99.30246913</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>14895370.37</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>43039.63</v>
+        <v>149380.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.28894635669271</v>
+        <v>0.50733192689708</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14938410.0</v>
+        <v>29593620.0</v>
       </c>
       <c r="N39" s="1">
-        <v>14938410.0</v>
+        <v>29593620.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9975</v>
+        <v>99.1106</v>
       </c>
       <c r="E40" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29326882.87</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>72367.13</v>
+        <v>371470.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.24676038814213</v>
+        <v>1.265154317531</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29399250.0</v>
+        <v>29733180.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29399250.0</v>
+        <v>29733180.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.5578</v>
+        <v>99.7093</v>
       </c>
       <c r="E41" s="1">
-        <v>97.8675211</v>
+        <v>99.30246913</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19573504.22</v>
+        <v>14895370.37</v>
       </c>
       <c r="I41" s="1">
-        <v>338055.78</v>
+        <v>61024.63</v>
       </c>
       <c r="J41" s="1">
-        <v>1.7271091379467</v>
+        <v>0.40968857090594</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19911560.0</v>
+        <v>14956395.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19911560.0</v>
+        <v>14956395.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0069</v>
+        <v>98.0868</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>20000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I42" s="1">
-        <v>1380.0</v>
+        <v>99157.13</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0069</v>
+        <v>0.3381100215783</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>125</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20001380.0</v>
+        <v>29426040.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20072136.0</v>
+        <v>29426040.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0133</v>
+        <v>97.2915</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>2660.0</v>
+        <v>-6378.1</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0133</v>
+        <v>-0.032767559613534</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>128</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20002660.0</v>
+        <v>19458300.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20070304.89</v>
+        <v>19458300.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0014</v>
+        <v>99.6788</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>280.0</v>
+        <v>362255.78</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0014</v>
+        <v>1.8507456607072</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>131</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>20000280.0</v>
+        <v>19935760.0</v>
       </c>
       <c r="N44" s="1">
-        <v>20068858.22</v>
+        <v>19935760.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0337</v>
+        <v>99.8434</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.8105817</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>40000000.0</v>
+        <v>19962116.34</v>
       </c>
       <c r="I45" s="1">
-        <v>13480.0</v>
+        <v>6563.66</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0337</v>
+        <v>0.03288058183915</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>134</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>40013480.0</v>
+        <v>19968680.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40315898.67</v>
+        <v>19968680.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.6619</v>
+        <v>99.9956</v>
       </c>
       <c r="E46" s="1">
-        <v>99.43839407</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29831518.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>67051.78</v>
+        <v>-880.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.22476824513426</v>
+        <v>-0.0044</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>133</v>
       </c>
       <c r="M46" s="1">
-        <v>29898570.0</v>
+        <v>19999120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29898570.0</v>
+        <v>20095196.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9941</v>
+        <v>100.0087</v>
       </c>
       <c r="E47" s="1">
-        <v>99.8248905</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9982489.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>16920.95</v>
+        <v>1740.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.16950632167235</v>
+        <v>0.0087</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>9999410.0</v>
+        <v>20001740.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9999410.0</v>
+        <v>20093594.44</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.9969</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-620.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.0031</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>8994150.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N48" s="1">
-        <v>8994150.0</v>
+        <v>20092501.11</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B49" t="s">
         <v>141</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>13600.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.034</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>142</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>9768280.0</v>
+        <v>40013600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9768280.0</v>
+        <v>40367015.22</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.7</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8259</v>
+        <v>99.7753</v>
       </c>
       <c r="E50" s="1">
-        <v>99.64625582</v>
+        <v>99.43839407</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>10961088.14</v>
+        <v>29831518.22</v>
       </c>
       <c r="I50" s="1">
-        <v>19760.86</v>
+        <v>101071.78</v>
       </c>
       <c r="J50" s="1">
-        <v>0.18028191861616</v>
+        <v>0.33880870311266</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>10980849.0</v>
+        <v>29932590.0</v>
       </c>
       <c r="N50" s="1">
-        <v>10980849.0</v>
+        <v>29932590.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0289</v>
+        <v>99.8558</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>99.8233681</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>40000000.0</v>
+        <v>9982336.81</v>
       </c>
       <c r="I51" s="1">
-        <v>11560.0</v>
+        <v>3243.19</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0289</v>
+        <v>0.032489286443942</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>147</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>40011560.0</v>
+        <v>9985580.0</v>
       </c>
       <c r="N51" s="1">
-        <v>40780704.44</v>
+        <v>9985580.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.77</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" t="s">
         <v>148</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0293</v>
+        <v>99.7478</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.625243</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>30000000.0</v>
+        <v>9962524.3</v>
       </c>
       <c r="I52" s="1">
-        <v>8790.0</v>
+        <v>12255.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0293</v>
+        <v>0.1230180186361</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>150</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>30008790.0</v>
+        <v>9974780.0</v>
       </c>
       <c r="N52" s="1">
-        <v>30324115.83</v>
+        <v>9974780.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0146</v>
+        <v>99.946</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>99.89311435</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>20000000.0</v>
+        <v>19978622.87</v>
       </c>
       <c r="I53" s="1">
-        <v>2920.0</v>
+        <v>10577.13</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0146</v>
+        <v>0.052942237654842</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>153</v>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>20002920.0</v>
+        <v>19989200.0</v>
       </c>
       <c r="N53" s="1">
-        <v>20091460.94</v>
+        <v>19989200.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9324</v>
+        <v>99.86</v>
       </c>
       <c r="E54" s="1">
-        <v>97.88689386</v>
+        <v>99.823894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>48943446.93</v>
+        <v>19964778.8</v>
       </c>
       <c r="I54" s="1">
-        <v>1022753.07</v>
+        <v>7221.2</v>
       </c>
       <c r="J54" s="1">
-        <v>2.0896629358017</v>
+        <v>0.03616969700661</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>49966200.0</v>
+        <v>19972000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>49966200.0</v>
+        <v>19972000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.95</v>
+        <v>0.35</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0519</v>
+        <v>99.994</v>
       </c>
       <c r="E55" s="1">
-        <v>97.78527224</v>
+        <v>99.9227819</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>24446318.06</v>
+        <v>9992278.19</v>
       </c>
       <c r="I55" s="1">
-        <v>66656.94</v>
+        <v>7121.81</v>
       </c>
       <c r="J55" s="1">
-        <v>0.27266658249475</v>
+        <v>0.071273135761245</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>24512975.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N55" s="1">
-        <v>24512975.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.7576</v>
+        <v>99.6509</v>
       </c>
       <c r="E56" s="1">
-        <v>98.376783</v>
+        <v>99.6104126</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24594195.75</v>
+        <v>29883123.78</v>
       </c>
       <c r="I56" s="1">
-        <v>95204.25</v>
+        <v>12146.22</v>
       </c>
       <c r="J56" s="1">
-        <v>0.38710048081162</v>
+        <v>0.040645750723454</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24689400.0</v>
+        <v>29895270.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24689400.0</v>
+        <v>29895270.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.5237</v>
+        <v>99.8622</v>
       </c>
       <c r="E57" s="1">
-        <v>98.185719</v>
+        <v>99.827105</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24546429.75</v>
+        <v>19965421.0</v>
       </c>
       <c r="I57" s="1">
-        <v>84495.25</v>
+        <v>7019.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34422623110801</v>
+        <v>0.03515578259031</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24630925.0</v>
+        <v>19972440.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24630925.0</v>
+        <v>19972440.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C58" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.2909</v>
+        <v>97.7531</v>
       </c>
       <c r="E58" s="1">
-        <v>97.990834</v>
+        <v>97.7369551</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24497708.5</v>
+        <v>9773695.51</v>
       </c>
       <c r="I58" s="1">
-        <v>75016.5</v>
+        <v>1614.49</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30621843671623</v>
+        <v>0.016518726190601</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24572725.0</v>
+        <v>9775310.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24572725.0</v>
+        <v>9775310.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.7819</v>
+        <v>99.947</v>
       </c>
       <c r="E59" s="1">
-        <v>97.79010655</v>
+        <v>99.64625582</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19558021.31</v>
+        <v>10961088.14</v>
       </c>
       <c r="I59" s="1">
-        <v>-1641.31</v>
+        <v>33081.86</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.008392004354555</v>
+        <v>0.30181182358415</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19556380.0</v>
+        <v>10994170.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19556380.0</v>
+        <v>10994170.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C60" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.1937</v>
+        <v>99.6893</v>
       </c>
       <c r="E60" s="1">
-        <v>97.85057616</v>
+        <v>99.61734485</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>12231322.02</v>
+        <v>19923468.97</v>
       </c>
       <c r="I60" s="1">
-        <v>167890.48</v>
+        <v>14391.03</v>
       </c>
       <c r="J60" s="1">
-        <v>1.3726274210218</v>
+        <v>0.072231547737342</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12399212.5</v>
+        <v>19937860.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12399212.5</v>
+        <v>19937860.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.9541</v>
+        <v>100.0221</v>
       </c>
       <c r="E61" s="1">
-        <v>97.86267907</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14679401.86</v>
+        <v>40000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>163713.14</v>
+        <v>8840.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1152575667685</v>
+        <v>0.0221</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>167</v>
       </c>
       <c r="M61" s="1">
-        <v>14843115.0</v>
+        <v>40008840.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14843115.0</v>
+        <v>40828329.78</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.1642</v>
+        <v>100.0183</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85299653</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29355898.96</v>
+        <v>30000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>393361.04</v>
+        <v>5490.0</v>
       </c>
       <c r="J62" s="1">
-        <v>1.3399727275802</v>
+        <v>0.0183</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" t="s">
+        <v>170</v>
       </c>
       <c r="M62" s="1">
-        <v>29749260.0</v>
+        <v>30005490.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29749260.0</v>
+        <v>30358321.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>171</v>
+      </c>
+      <c r="B63" t="s">
         <v>172</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.9751</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.0249</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>173</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>4932730.0</v>
+        <v>9997510.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4932730.0</v>
+        <v>10001281.17</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.5004</v>
+        <v>99.9867</v>
       </c>
       <c r="E64" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9850351.3</v>
+        <v>10000000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>99688.7</v>
+        <v>-1330.0</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0120319262116</v>
+        <v>-0.0133</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>176</v>
       </c>
       <c r="M64" s="1">
-        <v>9950040.0</v>
+        <v>9998670.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9950040.0</v>
+        <v>10002424.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C65" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.0771</v>
+        <v>100.0136</v>
       </c>
       <c r="E65" s="1">
-        <v>97.87236356</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>48936181.78</v>
+        <v>20000000.0</v>
       </c>
       <c r="I65" s="1">
-        <v>602368.22</v>
+        <v>2720.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2309260716499</v>
+        <v>0.0136</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" t="s">
+        <v>179</v>
       </c>
       <c r="M65" s="1">
-        <v>49538550.0</v>
+        <v>20002720.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49538550.0</v>
+        <v>20116267.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B66" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C66" s="1">
-        <v>70000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0089</v>
+        <v>98.1398</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>70000000.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I66" s="1">
-        <v>6230.0</v>
+        <v>88631.94</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0089</v>
+        <v>0.36255741982275</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>180</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>70006230.0</v>
+        <v>24534950.0</v>
       </c>
       <c r="N66" s="1">
-        <v>71606408.42</v>
+        <v>24534950.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.36</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B67" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.61</v>
+        <v>98.8888</v>
       </c>
       <c r="E67" s="1">
-        <v>97.804612</v>
+        <v>98.376783</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24451153.0</v>
+        <v>24594195.75</v>
       </c>
       <c r="I67" s="1">
-        <v>201347.0</v>
+        <v>128004.25</v>
       </c>
       <c r="J67" s="1">
-        <v>0.82346627989281</v>
+        <v>0.52046528091897</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24652500.0</v>
+        <v>24722200.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24652500.0</v>
+        <v>24722200.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B68" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C68" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.106</v>
+        <v>98.6378</v>
       </c>
       <c r="E68" s="1">
-        <v>97.780438</v>
+        <v>98.185719</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>39112175.2</v>
+        <v>24546429.75</v>
       </c>
       <c r="I68" s="1">
-        <v>130224.8</v>
+        <v>113020.25</v>
       </c>
       <c r="J68" s="1">
-        <v>0.33295207779699</v>
+        <v>0.46043457704883</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>39242400.0</v>
+        <v>24659450.0</v>
       </c>
       <c r="N68" s="1">
-        <v>39242400.0</v>
+        <v>24659450.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.784</v>
+        <v>98.3913</v>
       </c>
       <c r="E69" s="1">
-        <v>97.8626791</v>
+        <v>97.990834</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19572535.82</v>
+        <v>24497708.5</v>
       </c>
       <c r="I69" s="1">
-        <v>184264.18</v>
+        <v>100116.5</v>
       </c>
       <c r="J69" s="1">
-        <v>0.94144254834732</v>
+        <v>0.40867699932016</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19756800.0</v>
+        <v>24597825.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19756800.0</v>
+        <v>24597825.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C70" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0025</v>
+        <v>97.8572</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>97.79010655</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>19558021.31</v>
       </c>
       <c r="I70" s="1">
-        <v>500.0</v>
+        <v>13418.69</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0025</v>
+        <v>0.068609650165066</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>189</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>20000500.0</v>
+        <v>19571440.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20066589.33</v>
+        <v>19571440.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>190</v>
       </c>
       <c r="B71" t="s">
         <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.6923</v>
+        <v>99.3241</v>
       </c>
       <c r="E71" s="1">
-        <v>97.96931384</v>
+        <v>97.85057616</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24492328.46</v>
+        <v>12231322.02</v>
       </c>
       <c r="I71" s="1">
-        <v>430746.54</v>
+        <v>184190.48</v>
       </c>
       <c r="J71" s="1">
-        <v>1.7586998341276</v>
+        <v>1.5058918381743</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24923075.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="N71" s="1">
-        <v>24923075.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>192</v>
       </c>
       <c r="B72" t="s">
         <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9025</v>
+        <v>99.0844</v>
       </c>
       <c r="E72" s="1">
-        <v>97.81428545</v>
+        <v>97.86267907</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19562857.09</v>
+        <v>14679401.86</v>
       </c>
       <c r="I72" s="1">
-        <v>17642.91</v>
+        <v>183258.14</v>
       </c>
       <c r="J72" s="1">
-        <v>0.090185753128149</v>
+        <v>1.2484033187984</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19580500.0</v>
+        <v>14862660.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19580500.0</v>
+        <v>14862660.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>194</v>
       </c>
       <c r="B73" t="s">
         <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.0899</v>
+        <v>99.2948</v>
       </c>
       <c r="E73" s="1">
-        <v>97.775605</v>
+        <v>97.85299653</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14666340.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I73" s="1">
-        <v>47144.25</v>
+        <v>432541.04</v>
       </c>
       <c r="J73" s="1">
-        <v>0.3214452112058</v>
+        <v>1.4734382366875</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14713485.0</v>
+        <v>29788440.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14713485.0</v>
+        <v>29788440.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>196</v>
       </c>
       <c r="B74" t="s">
         <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.7953</v>
+        <v>97.2355</v>
       </c>
       <c r="E74" s="1">
-        <v>98.1034157</v>
+        <v>97.41445795</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29431024.71</v>
+        <v>19482891.59</v>
       </c>
       <c r="I74" s="1">
-        <v>507565.29</v>
+        <v>-35791.59</v>
       </c>
       <c r="J74" s="1">
-        <v>1.7245926535053</v>
+        <v>-0.18370779221689</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29938590.0</v>
+        <v>19447100.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29938590.0</v>
+        <v>19447100.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>198</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0168</v>
+        <v>99.6436</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>99.6210388</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>29886311.64</v>
       </c>
       <c r="I75" s="1">
-        <v>5040.0</v>
+        <v>6768.36</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0168</v>
+        <v>0.022647023431761</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>200</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>30005040.0</v>
+        <v>29893080.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30284095.0</v>
+        <v>29893080.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" t="s">
         <v>201</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.964</v>
+        <v>98.7642</v>
       </c>
       <c r="E76" s="1">
-        <v>99.7875357</v>
+        <v>98.5230842</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19957507.14</v>
+        <v>4926154.21</v>
       </c>
       <c r="I76" s="1">
-        <v>35292.86</v>
+        <v>12055.79</v>
       </c>
       <c r="J76" s="1">
-        <v>0.17684002191468</v>
+        <v>0.24473025987548</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19992800.0</v>
+        <v>4938210.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19992800.0</v>
+        <v>4938210.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" t="s">
         <v>203</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>60000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7584</v>
+        <v>99.6307</v>
       </c>
       <c r="E77" s="1">
-        <v>99.48788612</v>
+        <v>98.503513</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>59692731.67</v>
+        <v>9850351.3</v>
       </c>
       <c r="I77" s="1">
-        <v>162308.33</v>
+        <v>112718.7</v>
       </c>
       <c r="J77" s="1">
-        <v>0.27190635351937</v>
+        <v>1.1443114724243</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>59855040.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="N77" s="1">
-        <v>59855040.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.14</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78" t="s">
         <v>205</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.746</v>
+        <v>99.1952</v>
       </c>
       <c r="E78" s="1">
-        <v>99.46446673</v>
+        <v>97.87236356</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29839340.02</v>
+        <v>48936181.78</v>
       </c>
       <c r="I78" s="1">
-        <v>84459.98</v>
+        <v>661418.22</v>
       </c>
       <c r="J78" s="1">
-        <v>0.28304908869764</v>
+        <v>1.3515934344316</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29923800.0</v>
+        <v>49597600.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29923800.0</v>
+        <v>49597600.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.57</v>
+        <v>0.86</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
         <v>207</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.69</v>
+        <v>97.7979</v>
       </c>
       <c r="E79" s="1">
-        <v>99.2427776</v>
+        <v>97.8233224</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9924277.76</v>
+        <v>19564664.48</v>
       </c>
       <c r="I79" s="1">
-        <v>44722.24</v>
+        <v>-5084.48</v>
       </c>
       <c r="J79" s="1">
-        <v>0.45063470694315</v>
+        <v>-0.025988076642958</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>9969000.0</v>
+        <v>19559580.0</v>
       </c>
       <c r="N79" s="1">
-        <v>9969000.0</v>
+        <v>19559580.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>208</v>
+      </c>
+      <c r="B80" t="s">
         <v>209</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.6632</v>
+        <v>97.281</v>
       </c>
       <c r="E80" s="1">
-        <v>97.9014285</v>
+        <v>97.34254844</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>39160571.4</v>
+        <v>24335637.11</v>
       </c>
       <c r="I80" s="1">
-        <v>304708.6</v>
+        <v>-15387.11</v>
       </c>
       <c r="J80" s="1">
-        <v>0.77810049523435</v>
+        <v>-0.063228712404152</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>39465280.0</v>
+        <v>24320250.0</v>
       </c>
       <c r="N80" s="1">
-        <v>39465280.0</v>
+        <v>24320250.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.75</v>
+        <v>0.42</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81" t="s">
         <v>211</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9307</v>
+        <v>98.305</v>
       </c>
       <c r="E81" s="1">
-        <v>99.49170793</v>
+        <v>98.3075804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>27857678.22</v>
+        <v>19661516.08</v>
       </c>
       <c r="I81" s="1">
-        <v>122917.78</v>
+        <v>-516.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.44123483310161</v>
+        <v>-0.002624823019243</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>27980596.0</v>
+        <v>19661000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>27980596.0</v>
+        <v>19661000.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82" t="s">
         <v>213</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.2894</v>
+        <v>98.7187</v>
       </c>
       <c r="E82" s="1">
-        <v>98.15917464</v>
+        <v>97.804612</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>12269896.83</v>
+        <v>24451153.0</v>
       </c>
       <c r="I82" s="1">
-        <v>16278.17</v>
+        <v>228522.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.13266753767807</v>
+        <v>0.93460623308848</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>12286175.0</v>
+        <v>24679675.0</v>
       </c>
       <c r="N82" s="1">
-        <v>12286175.0</v>
+        <v>24679675.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83" t="s">
         <v>215</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.2894</v>
+        <v>98.1997</v>
       </c>
       <c r="E83" s="1">
-        <v>98.20184247</v>
+        <v>97.780438</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14730276.37</v>
+        <v>39112175.2</v>
       </c>
       <c r="I83" s="1">
-        <v>13133.63</v>
+        <v>167704.8</v>
       </c>
       <c r="J83" s="1">
-        <v>0.089160784700199</v>
+        <v>0.42877901610545</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14743410.0</v>
+        <v>39279880.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14743410.0</v>
+        <v>39279880.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.28</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>216</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.788</v>
+        <v>98.9007</v>
       </c>
       <c r="E84" s="1">
-        <v>98.22903955</v>
+        <v>97.8626791</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19645807.91</v>
+        <v>19572535.82</v>
       </c>
       <c r="I84" s="1">
-        <v>311792.09</v>
+        <v>207604.18</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5870667748985</v>
+        <v>1.0606912763336</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19957600.0</v>
+        <v>19780140.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19957600.0</v>
+        <v>19780140.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>218</v>
       </c>
       <c r="B85" t="s">
         <v>219</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.6846</v>
+        <v>100.0016</v>
       </c>
       <c r="E85" s="1">
-        <v>98.10119685</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19620239.37</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>316680.63</v>
+        <v>320.0</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6140507973833</v>
+        <v>0.0016</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>220</v>
       </c>
       <c r="M85" s="1">
-        <v>19936920.0</v>
+        <v>20000320.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19936920.0</v>
+        <v>20090063.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.8107</v>
+        <v>99.8122</v>
       </c>
       <c r="E86" s="1">
-        <v>97.80461245</v>
+        <v>97.96931384</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19560922.49</v>
+        <v>24492328.46</v>
       </c>
       <c r="I86" s="1">
-        <v>1217.51</v>
+        <v>460721.54</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0062241952066546</v>
+        <v>1.8810850946754</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19562140.0</v>
+        <v>24953050.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19562140.0</v>
+        <v>24953050.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.9482</v>
+        <v>97.9766</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7852722</v>
+        <v>97.81428545</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14667790.83</v>
+        <v>19562857.09</v>
       </c>
       <c r="I87" s="1">
-        <v>24439.17</v>
+        <v>32462.91</v>
       </c>
       <c r="J87" s="1">
-        <v>0.16661793369738</v>
+        <v>0.16594155879508</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14692230.0</v>
+        <v>19595320.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14692230.0</v>
+        <v>19595320.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8272</v>
+        <v>98.1771</v>
       </c>
       <c r="E88" s="1">
-        <v>99.826856</v>
+        <v>97.775605</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9982685.6</v>
+        <v>14666340.75</v>
       </c>
       <c r="I88" s="1">
-        <v>34.4</v>
+        <v>60224.25</v>
       </c>
       <c r="J88" s="1">
-        <v>0.00034459664842094</v>
+        <v>0.41062901119354</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9982720.0</v>
+        <v>14726565.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9982720.0</v>
+        <v>14726565.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9575</v>
+        <v>99.9097</v>
       </c>
       <c r="E89" s="1">
-        <v>99.47362905</v>
+        <v>98.1034157</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19894725.81</v>
+        <v>29431024.71</v>
       </c>
       <c r="I89" s="1">
-        <v>96774.19</v>
+        <v>541885.29</v>
       </c>
       <c r="J89" s="1">
-        <v>0.4864313834944</v>
+        <v>1.841204291524</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19991500.0</v>
+        <v>29972910.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19991500.0</v>
+        <v>29972910.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.4349</v>
+        <v>99.9727</v>
       </c>
       <c r="E90" s="1">
-        <v>98.92074717</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>29676224.15</v>
+        <v>30000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>154245.85</v>
+        <v>-8190.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.51976238358477</v>
+        <v>-0.0273</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>29830470.0</v>
+        <v>29991810.0</v>
       </c>
       <c r="N90" s="1">
-        <v>29830470.0</v>
+        <v>30309012.58</v>
       </c>
       <c r="O90" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.9391</v>
+        <v>99.9156</v>
       </c>
       <c r="E91" s="1">
-        <v>97.81428547</v>
+        <v>99.82995632</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14672142.82</v>
+        <v>24957489.08</v>
       </c>
       <c r="I91" s="1">
-        <v>18722.18</v>
+        <v>21410.92</v>
       </c>
       <c r="J91" s="1">
-        <v>0.12760358340078</v>
+        <v>0.085789559724411</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14690865.0</v>
+        <v>24978900.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14690865.0</v>
+        <v>24978900.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.8864</v>
+        <v>99.8838</v>
       </c>
       <c r="E92" s="1">
-        <v>97.9881802</v>
+        <v>99.48788612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19597636.04</v>
+        <v>59692731.67</v>
       </c>
       <c r="I92" s="1">
-        <v>379643.96</v>
+        <v>237548.33</v>
       </c>
       <c r="J92" s="1">
-        <v>1.9371926247897</v>
+        <v>0.3979518500062</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19977280.0</v>
+        <v>59930280.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19977280.0</v>
+        <v>59930280.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>1.04</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.7744</v>
+        <v>99.8709</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47617503</v>
+        <v>99.46446673</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29842852.51</v>
+        <v>29839340.02</v>
       </c>
       <c r="I93" s="1">
-        <v>89467.49</v>
+        <v>121929.98</v>
       </c>
       <c r="J93" s="1">
-        <v>0.29979536966187</v>
+        <v>0.40862157111476</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29932320.0</v>
+        <v>29961270.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29932320.0</v>
+        <v>29961270.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9523</v>
+        <v>99.8113</v>
       </c>
       <c r="E94" s="1">
-        <v>99.65960714</v>
+        <v>99.2427776</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6976172.5</v>
+        <v>9924277.76</v>
       </c>
       <c r="I94" s="1">
-        <v>20488.5</v>
+        <v>56852.24</v>
       </c>
       <c r="J94" s="1">
-        <v>0.29369256565832</v>
+        <v>0.5728602259516</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>6996661.0</v>
+        <v>9981130.0</v>
       </c>
       <c r="N94" s="1">
-        <v>6996661.0</v>
+        <v>9981130.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8322</v>
+        <v>98.5704</v>
       </c>
       <c r="E95" s="1">
-        <v>99.66048993</v>
+        <v>98.49526593</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14949073.49</v>
+        <v>29548579.78</v>
       </c>
       <c r="I95" s="1">
-        <v>25756.51</v>
+        <v>22540.22</v>
       </c>
       <c r="J95" s="1">
-        <v>0.17229502562302</v>
+        <v>0.076281906500482</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14974830.0</v>
+        <v>29571120.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14974830.0</v>
+        <v>29571120.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.7954</v>
+        <v>98.7666</v>
       </c>
       <c r="E96" s="1">
-        <v>99.57189617</v>
+        <v>97.9014285</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>29871568.85</v>
+        <v>39160571.4</v>
       </c>
       <c r="I96" s="1">
-        <v>67051.15</v>
+        <v>346068.6</v>
       </c>
       <c r="J96" s="1">
-        <v>0.22446477564234</v>
+        <v>0.88371693166867</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29938620.0</v>
+        <v>39506640.0</v>
       </c>
       <c r="N96" s="1">
-        <v>29938620.0</v>
+        <v>39506640.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.57</v>
+        <v>0.68</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9221</v>
+        <v>98.3862</v>
       </c>
       <c r="E97" s="1">
-        <v>99.6413465</v>
+        <v>98.15917464</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29892403.95</v>
+        <v>12269896.83</v>
       </c>
       <c r="I97" s="1">
-        <v>84226.05</v>
+        <v>28378.17</v>
       </c>
       <c r="J97" s="1">
-        <v>0.28176405665092</v>
+        <v>0.23128287379414</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29976630.0</v>
+        <v>12298275.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29976630.0</v>
+        <v>12298275.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
         <v>245</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9694</v>
+        <v>98.3862</v>
       </c>
       <c r="E98" s="1">
-        <v>97.77932292</v>
+        <v>98.20184247</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>24444830.73</v>
+        <v>14730276.37</v>
       </c>
       <c r="I98" s="1">
-        <v>47519.27</v>
+        <v>27653.63</v>
       </c>
       <c r="J98" s="1">
-        <v>0.19439394170843</v>
+        <v>0.1877332733303</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>24492350.0</v>
+        <v>14757930.0</v>
       </c>
       <c r="N98" s="1">
-        <v>24492350.0</v>
+        <v>14757930.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C99" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9752</v>
+        <v>99.91</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81013893</v>
+        <v>98.22903955</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>14971520.84</v>
+        <v>19645807.91</v>
       </c>
       <c r="I99" s="1">
-        <v>24759.16</v>
+        <v>336192.09</v>
       </c>
       <c r="J99" s="1">
-        <v>0.16537504949965</v>
+        <v>1.7112662993558</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14996280.0</v>
+        <v>19982000.0</v>
       </c>
       <c r="N99" s="1">
-        <v>14996280.0</v>
+        <v>19982000.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.4593</v>
+        <v>99.8018</v>
       </c>
       <c r="E100" s="1">
-        <v>98.04874822</v>
+        <v>98.10119685</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20982432.12</v>
+        <v>19620239.37</v>
       </c>
       <c r="I100" s="1">
-        <v>301858.08</v>
+        <v>340120.63</v>
       </c>
       <c r="J100" s="1">
-        <v>1.4386229311914</v>
+        <v>1.7335192684757</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>21284290.2</v>
+        <v>19960360.0</v>
       </c>
       <c r="N100" s="1">
-        <v>21284290.2</v>
+        <v>19960360.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.0427</v>
+        <v>97.8866</v>
       </c>
       <c r="E101" s="1">
-        <v>97.75025085</v>
+        <v>97.80461245</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>12707532.61</v>
+        <v>19560922.49</v>
       </c>
       <c r="I101" s="1">
-        <v>38018.39</v>
+        <v>16397.51</v>
       </c>
       <c r="J101" s="1">
-        <v>0.2991799522913</v>
+        <v>0.083827897218972</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12745551.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="N101" s="1">
-        <v>12745551.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7162</v>
+        <v>98.0323</v>
       </c>
       <c r="E102" s="1">
-        <v>98.05766825</v>
+        <v>97.7852722</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19611533.65</v>
+        <v>14667790.83</v>
       </c>
       <c r="I102" s="1">
-        <v>331706.35</v>
+        <v>37054.17</v>
       </c>
       <c r="J102" s="1">
-        <v>1.691384039208</v>
+        <v>0.25262270528302</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19943240.0</v>
+        <v>14704845.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19943240.0</v>
+        <v>14704845.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0006</v>
+        <v>99.9507</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>9982685.6</v>
       </c>
       <c r="I103" s="1">
-        <v>120.0</v>
+        <v>12384.4</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0006</v>
+        <v>0.12405880036931</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>256</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>20000120.0</v>
+        <v>9995070.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20112360.0</v>
+        <v>9995070.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>257</v>
       </c>
       <c r="B104" t="s">
         <v>258</v>
       </c>
       <c r="C104" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0223</v>
+        <v>99.5685</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I104" s="1">
-        <v>6690.0</v>
+        <v>194325.85</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0223</v>
+        <v>0.65481999670096</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>259</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30006690.0</v>
+        <v>29870550.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30639865.42</v>
+        <v>29870550.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>259</v>
+      </c>
+      <c r="B105" t="s">
         <v>260</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.5503</v>
+        <v>98.8081</v>
       </c>
       <c r="E105" s="1">
-        <v>99.1206757</v>
+        <v>98.76742373</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>49560337.85</v>
+        <v>14815113.56</v>
       </c>
       <c r="I105" s="1">
-        <v>214812.15</v>
+        <v>6101.44</v>
       </c>
       <c r="J105" s="1">
-        <v>0.43343560459607</v>
+        <v>0.041183889514513</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>49775150.0</v>
+        <v>14821215.0</v>
       </c>
       <c r="N105" s="1">
-        <v>49775150.0</v>
+        <v>14821215.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>261</v>
+      </c>
+      <c r="B106" t="s">
         <v>262</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8027</v>
+        <v>98.0131</v>
       </c>
       <c r="E106" s="1">
-        <v>97.87236357</v>
+        <v>97.81428547</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>29361709.07</v>
+        <v>14672142.82</v>
       </c>
       <c r="I106" s="1">
-        <v>579100.93</v>
+        <v>29822.18</v>
       </c>
       <c r="J106" s="1">
-        <v>1.972299802506</v>
+        <v>0.20325715449926</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29940810.0</v>
+        <v>14701965.0</v>
       </c>
       <c r="N106" s="1">
-        <v>29940810.0</v>
+        <v>14701965.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.57</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>263</v>
+      </c>
+      <c r="B107" t="s">
         <v>264</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9757</v>
+        <v>97.3228</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>20000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I107" s="1">
-        <v>-4860.0</v>
+        <v>-14549.85</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0243</v>
+        <v>-0.049808824827279</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>266</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19995140.0</v>
+        <v>29196840.0</v>
       </c>
       <c r="N107" s="1">
-        <v>20006546.0</v>
+        <v>29196840.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B108" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9922</v>
+        <v>99.8902</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I108" s="1">
-        <v>-1950.0</v>
+        <v>124207.49</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0078</v>
+        <v>0.41620515317153</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>269</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>24998050.0</v>
+        <v>29967060.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25141242.29</v>
+        <v>29967060.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B109" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0062</v>
+        <v>99.9523</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.66048993</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>14949073.49</v>
       </c>
       <c r="I109" s="1">
-        <v>1550.0</v>
+        <v>43771.51</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0062</v>
+        <v>0.29280416628683</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>272</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25001550.0</v>
+        <v>14992845.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25142846.46</v>
+        <v>14992845.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9819</v>
+        <v>99.9161</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-3620.0</v>
+        <v>103261.15</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0181</v>
+        <v>0.3456837185838</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>275</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19996380.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20068086.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9688</v>
+        <v>98.0528</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-6240.0</v>
+        <v>68369.27</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0312</v>
+        <v>0.27968804838601</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>278</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19993760.0</v>
+        <v>24513200.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20030211.39</v>
+        <v>24513200.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0152</v>
+        <v>99.5847</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>25000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I112" s="1">
-        <v>3800.0</v>
+        <v>328693.68</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0152</v>
+        <v>1.5665184956643</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>281</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>25003800.0</v>
+        <v>21311125.8</v>
       </c>
       <c r="N112" s="1">
-        <v>25236910.28</v>
+        <v>21311125.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9958</v>
+        <v>98.1312</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I113" s="1">
-        <v>-840.0</v>
+        <v>49523.39</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0042</v>
+        <v>0.38971680435452</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>284</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19999160.0</v>
+        <v>12757056.0</v>
       </c>
       <c r="N113" s="1">
-        <v>20068649.33</v>
+        <v>12757056.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C114" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0052</v>
+        <v>99.8368</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>15000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I114" s="1">
-        <v>780.0</v>
+        <v>355826.35</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0052</v>
+        <v>1.8143728907198</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>287</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>15000780.0</v>
+        <v>19967360.0</v>
       </c>
       <c r="N114" s="1">
-        <v>15076224.75</v>
+        <v>19967360.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="C115" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0192</v>
+        <v>100.0088</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2880.0</v>
+        <v>1760.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0192</v>
+        <v>0.0088</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="M115" s="1">
-        <v>15002880.0</v>
+        <v>20001760.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15245875.96</v>
+        <v>20138474.67</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0006</v>
+        <v>100.0098</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>120.0</v>
+        <v>2940.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0006</v>
+        <v>0.0098</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="M116" s="1">
-        <v>20000120.0</v>
+        <v>30002940.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20080994.67</v>
+        <v>30674403.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0083</v>
+        <v>99.6748</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>30000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I117" s="1">
-        <v>2490.0</v>
+        <v>277062.15</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0083</v>
+        <v>0.55904007522822</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>296</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30002490.0</v>
+        <v>49837400.0</v>
       </c>
       <c r="N117" s="1">
-        <v>30173562.42</v>
+        <v>49837400.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.57</v>
+        <v>0.86</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0385</v>
+        <v>99.9192</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>97.87236357</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>29361709.07</v>
       </c>
       <c r="I118" s="1">
-        <v>9625.0</v>
+        <v>614050.93</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0385</v>
+        <v>2.0913323830574</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>299</v>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>25009625.0</v>
+        <v>29975760.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25240129.17</v>
+        <v>29975760.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0401</v>
+        <v>99.984</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>10025.0</v>
+        <v>-3200.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0401</v>
+        <v>-0.016</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="M119" s="1">
-        <v>25010025.0</v>
+        <v>19996800.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25239508.33</v>
+        <v>20033583.28</v>
       </c>
       <c r="O119" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0057</v>
+        <v>99.9984</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1140.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0057</v>
+        <v>-0.0016</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>125</v>
+        <v>294</v>
       </c>
       <c r="M120" s="1">
-        <v>20001140.0</v>
+        <v>24999600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20071896.0</v>
+        <v>25174355.63</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.964</v>
+        <v>100.0094</v>
       </c>
       <c r="E121" s="1">
-        <v>99.196295</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19839259.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>153541.0</v>
+        <v>2350.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.77392507452017</v>
+        <v>0.0094</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>297</v>
       </c>
       <c r="M121" s="1">
-        <v>19992800.0</v>
+        <v>25002350.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19992800.0</v>
+        <v>25174793.13</v>
       </c>
       <c r="O121" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9161</v>
+        <v>99.9868</v>
       </c>
       <c r="E122" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9946908.38</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>44701.62</v>
+        <v>-2640.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.44940214881119</v>
+        <v>-0.0132</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>0.0</v>
+      <c r="L122" t="s">
+        <v>300</v>
       </c>
       <c r="M122" s="1">
-        <v>9991610.0</v>
+        <v>19997360.0</v>
       </c>
       <c r="N122" s="1">
-        <v>9991610.0</v>
+        <v>20094277.33</v>
       </c>
       <c r="O122" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.4703</v>
+        <v>99.9753</v>
       </c>
       <c r="E123" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19885454.26</v>
+        <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>8605.74</v>
+        <v>-4940.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.043276557263822</v>
+        <v>-0.0247</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>303</v>
       </c>
       <c r="M123" s="1">
-        <v>19894060.0</v>
+        <v>19995060.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19894060.0</v>
+        <v>20056688.39</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.261</v>
+        <v>100.0118</v>
       </c>
       <c r="E124" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>51921.53</v>
+        <v>2950.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.5312111924226</v>
+        <v>0.0118</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>306</v>
       </c>
       <c r="M124" s="1">
-        <v>9826100.0</v>
+        <v>25002950.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9826100.0</v>
+        <v>25267701.67</v>
       </c>
       <c r="O124" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B125" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C125" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.6368</v>
+        <v>99.9994</v>
       </c>
       <c r="E125" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4885882.08</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-4042.08</v>
+        <v>-120.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.08272979031864</v>
+        <v>-0.0006</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>309</v>
       </c>
       <c r="M125" s="1">
-        <v>4881840.0</v>
+        <v>19999880.0</v>
       </c>
       <c r="N125" s="1">
-        <v>4881840.0</v>
+        <v>20093802.89</v>
       </c>
       <c r="O125" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B126" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C126" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.3908</v>
+        <v>100.0055</v>
       </c>
       <c r="E126" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>13687908.09</v>
+        <v>15000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>86803.91</v>
+        <v>825.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.63416490985512</v>
+        <v>0.0055</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>312</v>
       </c>
       <c r="M126" s="1">
-        <v>13774712.0</v>
+        <v>15000825.0</v>
       </c>
       <c r="N126" s="1">
-        <v>13774712.0</v>
+        <v>15094948.58</v>
       </c>
       <c r="O126" s="1">
         <v>0.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C127" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.2984</v>
+        <v>100.0183</v>
       </c>
       <c r="E127" s="1">
-        <v>98.17348233</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>5890408.94</v>
+        <v>15000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7495.06</v>
+        <v>2745.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.12724175989044</v>
+        <v>0.0183</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>315</v>
       </c>
       <c r="M127" s="1">
-        <v>5897904.0</v>
+        <v>15002745.0</v>
       </c>
       <c r="N127" s="1">
-        <v>5897904.0</v>
+        <v>15264656.25</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0159</v>
+        <v>100.0044</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3975.0</v>
+        <v>880.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0159</v>
+        <v>0.0044</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="M128" s="1">
-        <v>25003975.0</v>
+        <v>20000880.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25149386.11</v>
+        <v>20107084.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B129" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C129" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0095</v>
+        <v>100.0193</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2375.0</v>
+        <v>5790.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0095</v>
+        <v>0.0193</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="M129" s="1">
-        <v>25002375.0</v>
+        <v>30005790.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25141775.63</v>
+        <v>30214571.75</v>
       </c>
       <c r="O129" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B130" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9867</v>
+        <v>100.0412</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-3325.0</v>
+        <v>10300.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0133</v>
+        <v>0.0412</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="M130" s="1">
-        <v>24996675.0</v>
+        <v>25010300.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25040666.11</v>
+        <v>25272316.04</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B131" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C131" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0217</v>
+        <v>100.0459</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>8680.0</v>
+        <v>11475.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0217</v>
+        <v>0.0459</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="M131" s="1">
-        <v>40008680.0</v>
+        <v>25011475.0</v>
       </c>
       <c r="N131" s="1">
-        <v>40717534.0</v>
+        <v>25272331.32</v>
       </c>
       <c r="O131" s="1">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B132" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0289</v>
+        <v>99.997</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>5780.0</v>
+        <v>-600.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0289</v>
+        <v>-0.003</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="M132" s="1">
-        <v>20005780.0</v>
+        <v>19999400.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20399713.33</v>
+        <v>20095034.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C133" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0232</v>
+        <v>99.6043</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I133" s="1">
-        <v>4640.0</v>
+        <v>35405.74</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0232</v>
+        <v>0.17804843448419</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>336</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>20004640.0</v>
+        <v>19920860.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20229046.0</v>
+        <v>19920860.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8609</v>
+        <v>99.8301</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>9982032.34</v>
       </c>
       <c r="I134" s="1">
-        <v>-41730.0</v>
+        <v>977.66</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.1391</v>
+        <v>0.0097941978817512</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>339</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>29958270.0</v>
+        <v>9983010.0</v>
       </c>
       <c r="N134" s="1">
-        <v>29961988.5</v>
+        <v>9983010.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C135" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9992</v>
+        <v>98.3841</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>20000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I135" s="1">
-        <v>-160.0</v>
+        <v>64231.53</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0008</v>
+        <v>0.65715528110262</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>342</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>19999840.0</v>
+        <v>9838410.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20001035.0</v>
+        <v>9838410.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C136" s="1">
-        <v>16000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.6984</v>
+        <v>97.7111</v>
       </c>
       <c r="E136" s="1">
-        <v>99.53694581</v>
+        <v>97.7176416</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>15925911.33</v>
+        <v>4885882.08</v>
       </c>
       <c r="I136" s="1">
-        <v>25832.67</v>
+        <v>-327.08</v>
       </c>
       <c r="J136" s="1">
-        <v>0.16220528586856</v>
+        <v>-0.0066943899718513</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>15951744.0</v>
+        <v>4885555.0</v>
       </c>
       <c r="N136" s="1">
-        <v>15951744.0</v>
+        <v>4885555.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C137" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.7878</v>
+        <v>98.5155</v>
       </c>
       <c r="E137" s="1">
-        <v>99.48082065</v>
+        <v>97.77077207</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>39792328.26</v>
+        <v>13687908.09</v>
       </c>
       <c r="I137" s="1">
-        <v>122791.74</v>
+        <v>104261.91</v>
       </c>
       <c r="J137" s="1">
-        <v>0.30858144112023</v>
+        <v>0.76170813914342</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>39915120.0</v>
+        <v>13792170.0</v>
       </c>
       <c r="N137" s="1">
-        <v>39915120.0</v>
+        <v>13792170.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.76</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="B138" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C138" s="1">
-        <v>30000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0285</v>
+        <v>98.422</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>30000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I138" s="1">
-        <v>8550.0</v>
+        <v>14911.06</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0285</v>
+        <v>0.25314133792551</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>349</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30008550.0</v>
+        <v>5905320.0</v>
       </c>
       <c r="N138" s="1">
-        <v>30591675.0</v>
+        <v>5905320.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B139" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="C139" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9918</v>
+        <v>100.0076</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1640.0</v>
+        <v>1900.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0082</v>
+        <v>0.0076</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="M139" s="1">
-        <v>19998360.0</v>
+        <v>25001900.0</v>
       </c>
       <c r="N139" s="1">
-        <v>19999616.11</v>
+        <v>25179015.56</v>
       </c>
       <c r="O139" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B140" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.023</v>
+        <v>100.0102</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>6900.0</v>
+        <v>2550.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.023</v>
+        <v>0.0102</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="M140" s="1">
-        <v>30006900.0</v>
+        <v>25002550.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30621355.67</v>
+        <v>25172680.63</v>
       </c>
       <c r="O140" s="1">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B141" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C141" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9992</v>
+        <v>99.9793</v>
       </c>
       <c r="E141" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-120.0</v>
+        <v>-5175.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.0008</v>
+        <v>-0.0207</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="M141" s="1">
-        <v>14999880.0</v>
+        <v>24994825.0</v>
       </c>
       <c r="N141" s="1">
-        <v>15014955.33</v>
+        <v>25070288.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B142" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C142" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.8123</v>
+        <v>99.9827</v>
       </c>
       <c r="E142" s="1">
-        <v>99.4884085</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>19897681.7</v>
+        <v>20000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>64778.3</v>
+        <v>-3460.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.32555702205247</v>
+        <v>-0.0173</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>0.0</v>
+      <c r="L142" t="s">
+        <v>354</v>
       </c>
       <c r="M142" s="1">
-        <v>19962460.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19962460.0</v>
+        <v>20005417.56</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C143" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0211</v>
+        <v>100.0202</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>8440.0</v>
+        <v>8080.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0211</v>
+        <v>0.0202</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="M143" s="1">
-        <v>40008440.0</v>
+        <v>40008080.0</v>
       </c>
       <c r="N143" s="1">
-        <v>40241988.22</v>
+        <v>40767677.11</v>
       </c>
       <c r="O143" s="1">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="C144" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0116</v>
+        <v>100.0226</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2320.0</v>
+        <v>4520.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0116</v>
+        <v>0.0226</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="M144" s="1">
-        <v>20002320.0</v>
+        <v>20004520.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20093997.78</v>
+        <v>20423970.56</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B145" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9992</v>
+        <v>100.0246</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-120.0</v>
+        <v>4920.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0008</v>
+        <v>0.0246</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="M145" s="1">
-        <v>14999880.0</v>
+        <v>20004920.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15064912.92</v>
+        <v>20254131.89</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0126</v>
+        <v>99.9897</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1890.0</v>
+        <v>-3090.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0126</v>
+        <v>-0.0103</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="M146" s="1">
-        <v>15001890.0</v>
+        <v>29996910.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15064589.58</v>
+        <v>30037848.33</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B147" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0019</v>
+        <v>99.9073</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15000000.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I147" s="1">
-        <v>285.0</v>
+        <v>14305.97</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0019</v>
+        <v>0.071647516609056</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>375</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>15000285.0</v>
+        <v>19981460.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15064151.25</v>
+        <v>19981460.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="B148" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8298</v>
+        <v>100.0031</v>
       </c>
       <c r="E148" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19963981.65</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1978.35</v>
+        <v>620.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0099095963655126</v>
+        <v>0.0031</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>371</v>
       </c>
       <c r="M148" s="1">
-        <v>19965960.0</v>
+        <v>20000620.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19965960.0</v>
+        <v>20025738.33</v>
       </c>
       <c r="O148" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0312</v>
+        <v>99.7363</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>40000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I149" s="1">
-        <v>12480.0</v>
+        <v>31480.81</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0312</v>
+        <v>0.10532429664261</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>380</v>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>40012480.0</v>
+        <v>29920890.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40715067.33</v>
+        <v>29920890.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.52</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>60000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0314</v>
+        <v>99.822</v>
       </c>
       <c r="E150" s="1">
-        <v>100.0</v>
+        <v>99.53694581</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>60000000.0</v>
+        <v>15925911.33</v>
       </c>
       <c r="I150" s="1">
-        <v>18840.0</v>
+        <v>45608.67</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0314</v>
+        <v>0.28638028339443</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>383</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>60018840.0</v>
+        <v>15971520.0</v>
       </c>
       <c r="N150" s="1">
-        <v>61065246.67</v>
+        <v>15971520.0</v>
       </c>
       <c r="O150" s="1">
-        <v>1.16</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B151" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="C151" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.031</v>
+        <v>99.9061</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.48082065</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>50000000.0</v>
+        <v>39792328.26</v>
       </c>
       <c r="I151" s="1">
-        <v>15500.0</v>
+        <v>170111.74</v>
       </c>
       <c r="J151" s="1">
-        <v>0.031</v>
+        <v>0.42749883567632</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>386</v>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>50015500.0</v>
+        <v>39962440.0</v>
       </c>
       <c r="N151" s="1">
-        <v>50790616.25</v>
+        <v>39962440.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.97</v>
+        <v>0.69</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.8335</v>
+        <v>100.0211</v>
       </c>
       <c r="E152" s="1">
-        <v>99.49610747</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>14924416.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>50608.88</v>
+        <v>6330.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.33910123915789</v>
+        <v>0.0211</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>0.0</v>
+      <c r="L152" t="s">
+        <v>380</v>
       </c>
       <c r="M152" s="1">
-        <v>14975025.0</v>
+        <v>30006330.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14975025.0</v>
+        <v>30627230.83</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="B153" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.7849</v>
+        <v>99.9855</v>
       </c>
       <c r="E153" s="1">
-        <v>99.4890821</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19897816.42</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>59163.58</v>
+        <v>-2900.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.2973370482026</v>
+        <v>-0.0145</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>383</v>
       </c>
       <c r="M153" s="1">
-        <v>19956980.0</v>
+        <v>19997100.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19956980.0</v>
+        <v>20023501.67</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B154" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.7414</v>
+        <v>100.0129</v>
       </c>
       <c r="E154" s="1">
-        <v>99.4820302</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>9948203.02</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>25936.98</v>
+        <v>3870.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.26072025216872</v>
+        <v>0.0129</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>0.0</v>
+      <c r="L154" t="s">
+        <v>386</v>
       </c>
       <c r="M154" s="1">
-        <v>9974140.0</v>
+        <v>30003870.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9974140.0</v>
+        <v>30656108.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C155" s="1">
-        <v>7300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.8457</v>
+        <v>99.9943</v>
       </c>
       <c r="E155" s="1">
-        <v>99.63533466</v>
+        <v>115.855</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7273379.43</v>
+        <v>15000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>15356.67</v>
+        <v>-855.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.21113527965638</v>
+        <v>-0.0057</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155">
-        <v>0.0</v>
+      <c r="L155" t="s">
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>7288736.1</v>
+        <v>14999145.0</v>
       </c>
       <c r="N155" s="1">
-        <v>7288736.1</v>
+        <v>15033093.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.5751</v>
+        <v>99.9299</v>
       </c>
       <c r="E156" s="1">
-        <v>97.8384763</v>
+        <v>99.4884085</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>29351542.89</v>
+        <v>19897681.7</v>
       </c>
       <c r="I156" s="1">
-        <v>220987.11</v>
+        <v>88298.3</v>
       </c>
       <c r="J156" s="1">
-        <v>0.75289776359692</v>
+        <v>0.44376174737985</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29572530.0</v>
+        <v>19985980.0</v>
       </c>
       <c r="N156" s="1">
-        <v>29572530.0</v>
+        <v>19985980.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B157" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C157" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.8288</v>
+        <v>100.0208</v>
       </c>
       <c r="E157" s="1">
-        <v>99.8307314</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4991536.57</v>
+        <v>40000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-96.57</v>
+        <v>8320.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.0019346747969433</v>
+        <v>0.0208</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>394</v>
       </c>
       <c r="M157" s="1">
-        <v>4991440.0</v>
+        <v>40008320.0</v>
       </c>
       <c r="N157" s="1">
-        <v>4991440.0</v>
+        <v>40291711.33</v>
       </c>
       <c r="O157" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0116</v>
+        <v>99.9828</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1740.0</v>
+        <v>-5160.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0116</v>
+        <v>-0.0172</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="M158" s="1">
-        <v>15001740.0</v>
+        <v>29994840.0</v>
       </c>
       <c r="N158" s="1">
-        <v>15003615.92</v>
+        <v>30020947.67</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B159" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C159" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9597</v>
+        <v>100.0138</v>
       </c>
       <c r="E159" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>19895795.77</v>
+        <v>20000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>96144.23</v>
+        <v>2760.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.48323892701478</v>
+        <v>0.0138</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>400</v>
       </c>
       <c r="M159" s="1">
-        <v>19991940.0</v>
+        <v>20002760.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19991940.0</v>
+        <v>20119278.22</v>
       </c>
       <c r="O159" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9871</v>
+        <v>100.0035</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-2580.0</v>
+        <v>525.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.0129</v>
+        <v>0.0035</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="M160" s="1">
-        <v>19997420.0</v>
+        <v>15000525.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20101048.0</v>
+        <v>15084183.75</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B161" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9935</v>
+        <v>100.0147</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1300.0</v>
+        <v>2205.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0065</v>
+        <v>0.0147</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>19998700.0</v>
+        <v>15002205.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20021415.0</v>
+        <v>15082863.75</v>
       </c>
       <c r="O161" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B162" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C162" s="1">
-        <v>28100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.524</v>
+        <v>100.0036</v>
       </c>
       <c r="E162" s="1">
-        <v>98.38921708</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>27647370.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>37874.0</v>
+        <v>540.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.136989521969</v>
+        <v>0.0036</v>
       </c>
       <c r="K162">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="M162" s="1">
-        <v>27685244.0</v>
+        <v>15000540.0</v>
       </c>
       <c r="N162" s="1">
-        <v>27724045.1</v>
+        <v>15082698.75</v>
       </c>
       <c r="O162" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C163" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.632</v>
+        <v>99.8621</v>
       </c>
       <c r="E163" s="1">
-        <v>102.74379333</v>
+        <v>99.8207386</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>15411569.0</v>
+        <v>14973110.79</v>
       </c>
       <c r="I163" s="1">
-        <v>-166769.0</v>
+        <v>6204.21</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.0821026723496</v>
+        <v>0.041435678176799</v>
       </c>
       <c r="K163">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>15244800.0</v>
+        <v>14979315.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15381238.36</v>
+        <v>14979315.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C164" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.783</v>
+        <v>99.9517</v>
       </c>
       <c r="E164" s="1">
-        <v>98.74687695</v>
+        <v>99.81990825</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>6323750.0</v>
+        <v>19963981.65</v>
       </c>
       <c r="I164" s="1">
-        <v>2313.32</v>
+        <v>26358.35</v>
       </c>
       <c r="J164" s="1">
-        <v>0.036581458786321</v>
+        <v>0.13202952428079</v>
       </c>
       <c r="K164">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>6326063.32</v>
+        <v>19990340.0</v>
       </c>
       <c r="N164" s="1">
-        <v>6409753.95</v>
+        <v>19990340.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C165" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.042</v>
+        <v>99.4973</v>
       </c>
       <c r="E165" s="1">
-        <v>101.60704918</v>
+        <v>99.421972</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>12396060.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I165" s="1">
-        <v>-68936.0</v>
+        <v>15065.6</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.55611218403267</v>
+        <v>0.075765948396196</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>12327124.0</v>
+        <v>19899460.0</v>
       </c>
       <c r="N165" s="1">
-        <v>12386703.45</v>
+        <v>19899460.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>34500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.197</v>
+        <v>100.0275</v>
       </c>
       <c r="E166" s="1">
-        <v>101.93998551</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>35169295.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-256330.0</v>
+        <v>11000.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.72884600046717</v>
+        <v>0.0275</v>
       </c>
       <c r="K166">
-        <v>0.94</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="M166" s="1">
-        <v>34912965.0</v>
+        <v>40011000.0</v>
       </c>
       <c r="N166" s="1">
-        <v>35238351.99</v>
+        <v>40763886.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C167" s="1">
-        <v>4000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.033</v>
+        <v>100.0277</v>
       </c>
       <c r="E167" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>4060000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-18680.0</v>
+        <v>16620.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.46009852216749</v>
+        <v>0.0277</v>
       </c>
       <c r="K167">
-        <v>1.64</v>
+        <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="M167" s="1">
-        <v>4041320.0</v>
+        <v>60016620.0</v>
       </c>
       <c r="N167" s="1">
-        <v>4107004.93</v>
+        <v>61138420.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>1.06</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D168" s="1">
+        <v>100.0323</v>
+      </c>
+      <c r="E168" s="1">
         <v>100.0</v>
       </c>
-      <c r="E168" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5268671.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-68671.0</v>
+        <v>16150.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.3033837185886</v>
+        <v>0.0323</v>
       </c>
       <c r="K168">
-        <v>4.08</v>
+        <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="M168" s="1">
-        <v>5200000.0</v>
+        <v>50016150.0</v>
       </c>
       <c r="N168" s="1">
-        <v>5412149.32</v>
+        <v>50854010.28</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.88</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.801</v>
+        <v>99.9024</v>
       </c>
       <c r="E169" s="1">
-        <v>102.4148</v>
+        <v>99.4890821</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>15362220.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I169" s="1">
-        <v>-92070.0</v>
+        <v>82663.58</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.5993274409558</v>
+        <v>0.41544045967231</v>
       </c>
       <c r="K169">
-        <v>4.19</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>15270150.0</v>
+        <v>19980480.0</v>
       </c>
       <c r="N169" s="1">
-        <v>15898711.64</v>
+        <v>19980480.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="C170" s="1">
-        <v>28500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.388</v>
+        <v>99.8601</v>
       </c>
       <c r="E170" s="1">
-        <v>98.37645614</v>
+        <v>99.4820302</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28037290.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I170" s="1">
-        <v>3290.0</v>
+        <v>37806.98</v>
       </c>
       <c r="J170" s="1">
-        <v>0.011734372330564</v>
+        <v>0.38003828353716</v>
       </c>
       <c r="K170">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>28040580.0</v>
+        <v>9986010.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28073764.93</v>
+        <v>9986010.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C171" s="1">
-        <v>25000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.735</v>
+        <v>99.9692</v>
       </c>
       <c r="E171" s="1">
-        <v>98.926908</v>
+        <v>99.63533466</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>24731727.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I171" s="1">
-        <v>202023.0</v>
+        <v>24372.17</v>
       </c>
       <c r="J171" s="1">
-        <v>0.816857633921</v>
+        <v>0.33508728967822</v>
       </c>
       <c r="K171">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>24933750.0</v>
+        <v>7297751.6</v>
       </c>
       <c r="N171" s="1">
-        <v>25133750.0</v>
+        <v>7297751.6</v>
       </c>
       <c r="O171" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.811</v>
+        <v>98.6824</v>
       </c>
       <c r="E172" s="1">
-        <v>96.05</v>
+        <v>97.8384763</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>14407500.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I172" s="1">
-        <v>564150.0</v>
+        <v>253177.11</v>
       </c>
       <c r="J172" s="1">
-        <v>3.9156689224362</v>
+        <v>0.86256831863601</v>
       </c>
       <c r="K172">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>14971650.0</v>
+        <v>29604720.0</v>
       </c>
       <c r="N172" s="1">
-        <v>14973018.49</v>
+        <v>29604720.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="C173" s="1">
-        <v>15900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.375</v>
+        <v>99.9521</v>
       </c>
       <c r="E173" s="1">
-        <v>98.63984906</v>
+        <v>99.8307314</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>15683736.0</v>
+        <v>4991536.57</v>
       </c>
       <c r="I173" s="1">
-        <v>-42111.0</v>
+        <v>6068.43</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.26850107652921</v>
+        <v>0.12157438726328</v>
       </c>
       <c r="K173">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>15641625.0</v>
+        <v>4997605.0</v>
       </c>
       <c r="N173" s="1">
-        <v>15814782.53</v>
+        <v>4997605.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.374</v>
+        <v>99.4563</v>
       </c>
       <c r="E174" s="1">
-        <v>100.747</v>
+        <v>99.42197171</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>20149400.0</v>
+        <v>33803470.38</v>
       </c>
       <c r="I174" s="1">
-        <v>-74600.0</v>
+        <v>11671.62</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.37023434940991</v>
+        <v>0.034527875004531</v>
       </c>
       <c r="K174">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>20074800.0</v>
+        <v>33815142.0</v>
       </c>
       <c r="N174" s="1">
-        <v>20320553.42</v>
+        <v>33815142.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="C175" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.114</v>
+        <v>100.0128</v>
       </c>
       <c r="E175" s="1">
-        <v>100.16216667</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>6009730.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2890.0</v>
+        <v>1920.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.048088682852641</v>
+        <v>0.0128</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>0.0</v>
+      <c r="L175" t="s">
+        <v>439</v>
       </c>
       <c r="M175" s="1">
-        <v>6006840.0</v>
+        <v>15001920.0</v>
       </c>
       <c r="N175" s="1">
-        <v>6006840.0</v>
+        <v>15022572.5</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B176" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C176" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.184</v>
+        <v>97.3227</v>
       </c>
       <c r="E176" s="1">
-        <v>100.855</v>
+        <v>97.26824825</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>5042750.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I176" s="1">
-        <v>-33550.0</v>
+        <v>10890.35</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.66531158594021</v>
+        <v>0.0559810122827</v>
       </c>
       <c r="K176">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>5009200.0</v>
+        <v>19464540.0</v>
       </c>
       <c r="N176" s="1">
-        <v>5101665.75</v>
+        <v>19464540.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="C177" s="1">
-        <v>34500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.788</v>
+        <v>99.9902</v>
       </c>
       <c r="E177" s="1">
-        <v>98.79801159</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>34085314.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>341546.0</v>
+        <v>-1960.0</v>
       </c>
       <c r="J177" s="1">
-        <v>1.0020327229492</v>
+        <v>-0.0098</v>
       </c>
       <c r="K177">
-        <v>0.93</v>
+        <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="M177" s="1">
-        <v>34426860.0</v>
+        <v>19998040.0</v>
       </c>
       <c r="N177" s="1">
-        <v>34747993.56</v>
+        <v>20126404.89</v>
       </c>
       <c r="O177" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="C178" s="1">
-        <v>31000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.207</v>
+        <v>99.9125</v>
       </c>
       <c r="E178" s="1">
-        <v>97.49172258</v>
+        <v>99.81409627</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>30222434.0</v>
+        <v>14972114.44</v>
       </c>
       <c r="I178" s="1">
-        <v>221736.0</v>
+        <v>14760.56</v>
       </c>
       <c r="J178" s="1">
-        <v>0.73368015296187</v>
+        <v>0.098587010266</v>
       </c>
       <c r="K178">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>30444170.0</v>
+        <v>14986875.0</v>
       </c>
       <c r="N178" s="1">
-        <v>30462854.93</v>
+        <v>14986875.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.803</v>
+        <v>100.0034</v>
       </c>
       <c r="E179" s="1">
-        <v>98.92166667</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>14838250.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>132200.0</v>
+        <v>680.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.89094064326993</v>
+        <v>0.0034</v>
       </c>
       <c r="K179">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="M179" s="1">
-        <v>14970450.0</v>
+        <v>20000680.0</v>
       </c>
       <c r="N179" s="1">
-        <v>15052384.93</v>
+        <v>20048671.89</v>
       </c>
       <c r="O179" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="C180" s="1">
-        <v>13500000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.986</v>
+        <v>98.578</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>98.38921708</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>13500000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1890.01</v>
+        <v>53048.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.014000074074074</v>
+        <v>0.19187358508241</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="L180" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="M180" s="1">
-        <v>13498109.99</v>
+        <v>27700418.0</v>
       </c>
       <c r="N180" s="1">
-        <v>13511773.12</v>
+        <v>27748457.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="C181" s="1">
-        <v>2800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.509</v>
+        <v>101.465</v>
       </c>
       <c r="E181" s="1">
-        <v>100.95</v>
+        <v>102.74379333</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2826600.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-12348.0</v>
+        <v>-191819.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.43684992570579</v>
+        <v>-1.2446429043013</v>
       </c>
       <c r="K181">
-        <v>1.28</v>
+        <v>1.13</v>
       </c>
       <c r="L181" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="M181" s="1">
-        <v>2814252.0</v>
+        <v>15219750.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2850230.08</v>
+        <v>15389065.07</v>
       </c>
       <c r="O181" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.616</v>
+        <v>98.792</v>
       </c>
       <c r="E182" s="1">
-        <v>101.13</v>
+        <v>98.74687695</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>15169500.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-77100.0</v>
+        <v>2889.68</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.50825669929793</v>
+        <v>0.045695671081241</v>
       </c>
       <c r="K182">
-        <v>1.35</v>
+        <v>1.39</v>
       </c>
       <c r="L182" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="M182" s="1">
-        <v>15092400.0</v>
+        <v>6326639.68</v>
       </c>
       <c r="N182" s="1">
-        <v>15294283.56</v>
+        <v>6415593.87</v>
       </c>
       <c r="O182" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="B183" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="C183" s="1">
-        <v>1200000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.993</v>
+        <v>100.891</v>
       </c>
       <c r="E183" s="1">
-        <v>98.09</v>
+        <v>101.60704918</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1177080.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1164.0</v>
+        <v>-87358.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.098888775614232</v>
+        <v>-0.70472392034243</v>
       </c>
       <c r="K183">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="L183" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="M183" s="1">
-        <v>1175916.0</v>
+        <v>12308702.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1185610.52</v>
+        <v>12394185.56</v>
       </c>
       <c r="O183" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="B184" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="C184" s="1">
-        <v>6600000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.509</v>
+        <v>101.099</v>
       </c>
       <c r="E184" s="1">
-        <v>102.17515152</v>
+        <v>101.93998551</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>6743560.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-109966.0</v>
+        <v>-290140.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.6306817170753</v>
+        <v>-0.82498099549621</v>
       </c>
       <c r="K184">
-        <v>2.05</v>
+        <v>1.18</v>
       </c>
       <c r="L184" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="M184" s="1">
-        <v>6633594.0</v>
+        <v>34879155.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6768826.19</v>
+        <v>35284884.45</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.61</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="B185" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.241</v>
+        <v>100.922</v>
       </c>
       <c r="E185" s="1">
-        <v>100.493844</v>
+        <v>101.5</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5024692.2</v>
+        <v>4060000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-12642.2</v>
+        <v>-23120.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.25160148118128</v>
+        <v>-0.56945812807882</v>
       </c>
       <c r="K185">
-        <v>1.71</v>
+        <v>1.88</v>
       </c>
       <c r="L185" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="M185" s="1">
-        <v>5012050.0</v>
+        <v>4036880.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5097666.44</v>
+        <v>4112153.97</v>
       </c>
       <c r="O185" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="B186" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="C186" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.252</v>
+        <v>101.624</v>
       </c>
       <c r="E186" s="1">
-        <v>99.2</v>
+        <v>102.4148</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>19840000.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I186" s="1">
-        <v>10400.0</v>
+        <v>-118620.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.05241935483871</v>
+        <v>-0.77215402461363</v>
       </c>
       <c r="K186">
-        <v>0.49</v>
+        <v>4.45</v>
       </c>
       <c r="L186" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="M186" s="1">
-        <v>19850400.0</v>
+        <v>15243600.0</v>
       </c>
       <c r="N186" s="1">
-        <v>19947934.25</v>
+        <v>15911202.74</v>
       </c>
       <c r="O186" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="B187" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="C187" s="1">
-        <v>4700000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.852</v>
+        <v>98.457</v>
       </c>
       <c r="E187" s="1">
-        <v>101.44351064</v>
+        <v>98.37645614</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4767845.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-27801.0</v>
+        <v>22955.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.5830936198639</v>
+        <v>0.081873105424954</v>
       </c>
       <c r="K187">
-        <v>0.92</v>
+        <v>0.14</v>
       </c>
       <c r="L187" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="M187" s="1">
-        <v>4740044.0</v>
+        <v>28060245.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4783454.62</v>
+        <v>28101238.15</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="B188" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="C188" s="1">
-        <v>10997000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.534</v>
+        <v>99.811</v>
       </c>
       <c r="E188" s="1">
-        <v>101.38580613</v>
+        <v>98.926908</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>11149397.1</v>
+        <v>24731727.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-93673.12</v>
+        <v>221023.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.84016309724945</v>
+        <v>0.89368203037337</v>
       </c>
       <c r="K188">
-        <v>1.44</v>
+        <v>0.85</v>
       </c>
       <c r="L188" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="M188" s="1">
-        <v>11055723.98</v>
+        <v>24952750.0</v>
       </c>
       <c r="N188" s="1">
-        <v>11214088.31</v>
+        <v>25166448.63</v>
       </c>
       <c r="O188" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="B189" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="C189" s="1">
-        <v>25600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.747</v>
+        <v>99.933</v>
       </c>
       <c r="E189" s="1">
-        <v>102.00832031</v>
+        <v>96.05</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>26114130.0</v>
+        <v>14407500.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-322898.0</v>
+        <v>582450.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.2364876792755</v>
+        <v>4.0426861009891</v>
       </c>
       <c r="K189">
-        <v>2.14</v>
+        <v>0.01</v>
       </c>
       <c r="L189" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="M189" s="1">
-        <v>25791232.0</v>
+        <v>14989950.0</v>
       </c>
       <c r="N189" s="1">
-        <v>26338037.48</v>
+        <v>14991400.68</v>
       </c>
       <c r="O189" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="B190" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="C190" s="1">
-        <v>16100000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.251</v>
+        <v>98.412</v>
       </c>
       <c r="E190" s="1">
-        <v>101.68176398</v>
+        <v>98.63984906</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>16370764.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-69353.0</v>
+        <v>-36228.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.42363936099745</v>
+        <v>-0.23099088125431</v>
       </c>
       <c r="K190">
-        <v>1.95</v>
+        <v>1.16</v>
       </c>
       <c r="L190" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="M190" s="1">
-        <v>16301411.0</v>
+        <v>15647508.0</v>
       </c>
       <c r="N190" s="1">
-        <v>16615361.0</v>
+        <v>15831555.95</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="B191" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="C191" s="1">
-        <v>6245000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.971</v>
+        <v>100.367</v>
       </c>
       <c r="E191" s="1">
-        <v>99.04783667</v>
+        <v>100.747</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6185537.4</v>
+        <v>20149400.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-4798.45</v>
+        <v>-76000.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.07757531301969</v>
+        <v>-0.37718244712001</v>
       </c>
       <c r="K191">
-        <v>0.24</v>
+        <v>1.41</v>
       </c>
       <c r="L191" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="M191" s="1">
-        <v>6180738.95</v>
+        <v>20073400.0</v>
       </c>
       <c r="N191" s="1">
-        <v>6195709.84</v>
+        <v>20354769.86</v>
       </c>
       <c r="O191" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="B192" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C192" s="1">
-        <v>13000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.513</v>
+        <v>100.096</v>
       </c>
       <c r="E192" s="1">
-        <v>100.98692308</v>
+        <v>100.16216667</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>13128300.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-61610.0</v>
+        <v>-3970.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.46929153051042</v>
+        <v>-0.066059540112451</v>
       </c>
       <c r="K192">
-        <v>0.57</v>
+        <v>0.15</v>
       </c>
       <c r="L192" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="M192" s="1">
-        <v>13066690.0</v>
+        <v>6005760.0</v>
       </c>
       <c r="N192" s="1">
-        <v>13141217.4</v>
+        <v>6014493.33</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="B193" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="C193" s="1">
-        <v>6120000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.063</v>
+        <v>100.013</v>
       </c>
       <c r="E193" s="1">
-        <v>99.295</v>
+        <v>100.855</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>6076854.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-14198.4</v>
+        <v>-42100.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.2336472128506</v>
+        <v>-0.83486193049427</v>
       </c>
       <c r="K193">
-        <v>0.03</v>
+        <v>2.01</v>
       </c>
       <c r="L193" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="M193" s="1">
-        <v>6062655.6</v>
+        <v>5000650.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6064709.57</v>
+        <v>5101334.93</v>
       </c>
       <c r="O193" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B194" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="C194" s="1">
-        <v>13900000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.078</v>
+        <v>99.861</v>
       </c>
       <c r="E194" s="1">
-        <v>98.855</v>
+        <v>98.79801159</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>13740845.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I194" s="1">
-        <v>30997.0</v>
+        <v>366731.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.22558292448536</v>
+        <v>1.0759208496656</v>
       </c>
       <c r="K194">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="L194" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="M194" s="1">
-        <v>13771842.0</v>
+        <v>34452045.0</v>
       </c>
       <c r="N194" s="1">
-        <v>13812304.33</v>
+        <v>34794445.68</v>
       </c>
       <c r="O194" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="B195" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="C195" s="1">
-        <v>1000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.609</v>
+        <v>98.245</v>
       </c>
       <c r="E195" s="1">
-        <v>98.02</v>
+        <v>97.49172258</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>980200.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I195" s="1">
-        <v>15890.0</v>
+        <v>233516.0</v>
       </c>
       <c r="J195" s="1">
-        <v>1.6210977351561</v>
+        <v>0.77265782100806</v>
       </c>
       <c r="K195">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="L195" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="M195" s="1">
-        <v>996090.0</v>
+        <v>30455950.0</v>
       </c>
       <c r="N195" s="1">
-        <v>997100.27</v>
+        <v>30483128.08</v>
       </c>
       <c r="O195" s="1">
-        <v>0.02</v>
+        <v>0.53</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="B196" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="C196" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.612</v>
+        <v>99.892</v>
       </c>
       <c r="E196" s="1">
-        <v>100.937</v>
+        <v>98.92166667</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>9488078.0</v>
+        <v>14838250.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-30550.0</v>
+        <v>145550.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.32198301911093</v>
+        <v>0.98091082169393</v>
       </c>
       <c r="K196">
-        <v>2.17</v>
+        <v>0.58</v>
       </c>
       <c r="L196" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="M196" s="1">
-        <v>9457528.0</v>
+        <v>14983800.0</v>
       </c>
       <c r="N196" s="1">
-        <v>9661495.12</v>
+        <v>15070871.92</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="C197" s="1">
-        <v>25000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D197" s="1">
+        <v>99.987</v>
+      </c>
+      <c r="E197" s="1">
         <v>100.0</v>
       </c>
-      <c r="E197" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>24343492.09</v>
+        <v>13500000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>656507.91</v>
+        <v>-1755.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.6968518221331</v>
+        <v>-0.013</v>
       </c>
       <c r="K197">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="L197" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="M197" s="1">
-        <v>25000000.0</v>
+        <v>13498245.0</v>
       </c>
       <c r="N197" s="1">
-        <v>25045495.89</v>
+        <v>13530125.63</v>
       </c>
       <c r="O197" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C198" s="1">
-        <v>14630000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.894</v>
+        <v>100.429</v>
       </c>
       <c r="E198" s="1">
-        <v>99.18034949</v>
+        <v>100.95</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14510085.13</v>
+        <v>2826600.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-41892.93</v>
+        <v>-14588.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.28871594911173</v>
+        <v>-0.51609707776127</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>653.74</v>
+        <v>1.48</v>
+      </c>
+      <c r="L198" t="s">
+        <v>506</v>
       </c>
       <c r="M198" s="1">
-        <v>14468192.2</v>
+        <v>2812012.0</v>
       </c>
       <c r="N198" s="1">
-        <v>14468845.94</v>
+        <v>2853359.95</v>
       </c>
       <c r="O198" s="1">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B199" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="C199" s="1">
-        <v>32391000.0</v>
+        <v>23400000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.583</v>
+        <v>100.54</v>
       </c>
       <c r="E199" s="1">
-        <v>97.79440718</v>
+        <v>100.94692308</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>31676586.43</v>
+        <v>23621580.0</v>
       </c>
       <c r="I199" s="1">
-        <v>579343.1</v>
+        <v>-95220.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.8289316030951</v>
+        <v>-0.40310597343615</v>
       </c>
       <c r="K199">
-        <v>0.1</v>
+        <v>1.55</v>
       </c>
       <c r="L199" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="M199" s="1">
-        <v>32255929.53</v>
+        <v>23526360.0</v>
       </c>
       <c r="N199" s="1">
-        <v>32288653.31</v>
+        <v>23889380.55</v>
       </c>
       <c r="O199" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="B200" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="C200" s="1">
-        <v>25559000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.88</v>
+        <v>98.118</v>
       </c>
       <c r="E200" s="1">
-        <v>99.00726766</v>
+        <v>98.09</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>25305267.54</v>
+        <v>1177080.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-32528.34</v>
+        <v>336.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.12854375061865</v>
+        <v>0.028545213579366</v>
       </c>
       <c r="K200">
-        <v>0.14</v>
+        <v>0.86</v>
       </c>
       <c r="L200" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="M200" s="1">
-        <v>25272739.2</v>
+        <v>1177416.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25309327.08</v>
+        <v>1187685.86</v>
       </c>
       <c r="O200" s="1">
-        <v>0.48</v>
+        <v>0.02</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C201" s="1">
-        <v>8750000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.703</v>
+        <v>100.433</v>
       </c>
       <c r="E201" s="1">
-        <v>98.885</v>
+        <v>102.17515152</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8652437.5</v>
+        <v>6743560.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-15925.0</v>
+        <v>-114982.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.18405218182738</v>
+        <v>-1.7050637941977</v>
       </c>
       <c r="K201">
-        <v>0.16</v>
+        <v>2.26</v>
       </c>
       <c r="L201" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="M201" s="1">
-        <v>8636512.5</v>
+        <v>6628578.0</v>
       </c>
       <c r="N201" s="1">
-        <v>8650536.47</v>
+        <v>6777823.89</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="C202" s="1">
-        <v>9100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.143</v>
+        <v>100.192</v>
       </c>
       <c r="E202" s="1">
-        <v>98.67873626</v>
+        <v>100.493844</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8979765.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I202" s="1">
-        <v>42248.0</v>
+        <v>-15092.2</v>
       </c>
       <c r="J202" s="1">
-        <v>0.47048001812965</v>
+        <v>-0.30036068677003</v>
       </c>
       <c r="K202">
-        <v>0.47</v>
+        <v>1.88</v>
       </c>
       <c r="L202" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="M202" s="1">
-        <v>9022013.0</v>
+        <v>5009600.0</v>
       </c>
       <c r="N202" s="1">
-        <v>9064895.19</v>
+        <v>5103778.08</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="B203" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="C203" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.092</v>
+        <v>99.327</v>
       </c>
       <c r="E203" s="1">
-        <v>98.20403226</v>
+        <v>99.2</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>6088650.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6946.0</v>
+        <v>25400.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.11408111814606</v>
+        <v>0.12802419354839</v>
       </c>
       <c r="K203">
-        <v>0.06</v>
+        <v>0.54</v>
       </c>
       <c r="L203" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="M203" s="1">
-        <v>6081704.0</v>
+        <v>19865400.0</v>
       </c>
       <c r="N203" s="1">
-        <v>6085334.82</v>
+        <v>19973893.15</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C204" s="1">
-        <v>12000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.815</v>
+        <v>100.834</v>
       </c>
       <c r="E204" s="1">
-        <v>101.21997975</v>
+        <v>100.93323143</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>12146397.57</v>
+        <v>35326631.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-48597.57</v>
+        <v>-34731.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.40009862776128</v>
+        <v>-0.098313932058792</v>
       </c>
       <c r="K204">
-        <v>1.65</v>
+        <v>3.37</v>
       </c>
       <c r="L204" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="M204" s="1">
-        <v>12097800.0</v>
+        <v>35291900.0</v>
       </c>
       <c r="N204" s="1">
-        <v>12296375.34</v>
+        <v>36471352.05</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="B205" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C205" s="1">
-        <v>36800000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.56</v>
+        <v>100.753</v>
       </c>
       <c r="E205" s="1">
-        <v>98.39334511</v>
+        <v>101.44351064</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>36208751.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I205" s="1">
-        <v>61329.0</v>
+        <v>-32454.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.16937618201744</v>
+        <v>-0.68068487964688</v>
       </c>
       <c r="K205">
-        <v>0.15</v>
+        <v>1.14</v>
       </c>
       <c r="L205" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="M205" s="1">
-        <v>36270080.0</v>
+        <v>4735391.0</v>
       </c>
       <c r="N205" s="1">
-        <v>36326036.16</v>
+        <v>4788781.07</v>
       </c>
       <c r="O205" s="1">
-        <v>0.69</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="B206" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="C206" s="1">
-        <v>33000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.213</v>
+        <v>100.465</v>
       </c>
       <c r="E206" s="1">
-        <v>100.63928788</v>
+        <v>101.38580613</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>33210965.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I206" s="1">
-        <v>-140675.0</v>
+        <v>-101261.05</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.42357998329768</v>
+        <v>-0.9082199610596</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>1.64</v>
       </c>
       <c r="L206" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="M206" s="1">
-        <v>33070290.0</v>
+        <v>11048136.05</v>
       </c>
       <c r="N206" s="1">
-        <v>33222180.41</v>
+        <v>11228343.74</v>
       </c>
       <c r="O206" s="1">
-        <v>0.63</v>
+        <v>0.19</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="C207" s="1">
-        <v>20000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.87</v>
+        <v>100.654</v>
       </c>
       <c r="E207" s="1">
-        <v>99.04495</v>
+        <v>102.00832031</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>19808990.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-34990.0</v>
+        <v>-346706.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.17663697139531</v>
+        <v>-1.3276567130515</v>
       </c>
       <c r="K207">
-        <v>0.18</v>
+        <v>2.36</v>
       </c>
       <c r="L207" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="M207" s="1">
-        <v>19774000.0</v>
+        <v>25767424.0</v>
       </c>
       <c r="N207" s="1">
-        <v>19810328.77</v>
+        <v>26372092.49</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="C208" s="1">
-        <v>1800000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.697</v>
+        <v>101.134</v>
       </c>
       <c r="E208" s="1">
-        <v>97.44894444</v>
+        <v>101.68176398</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1754081.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4465.0</v>
+        <v>-88190.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.25454924829583</v>
+        <v>-0.53870424129259</v>
       </c>
       <c r="K208">
-        <v>0.58</v>
+        <v>2.22</v>
       </c>
       <c r="L208" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="M208" s="1">
-        <v>1758546.0</v>
+        <v>16282574.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1769025.45</v>
+        <v>16639530.85</v>
       </c>
       <c r="O208" s="1">
-        <v>0.03</v>
+        <v>0.29</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
       <c r="B209" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="C209" s="1">
-        <v>3000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.786</v>
+        <v>98.998</v>
       </c>
       <c r="E209" s="1">
-        <v>102.19</v>
+        <v>99.04783667</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>3065700.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I209" s="1">
-        <v>-12120.0</v>
+        <v>-3112.3</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.39534200998141</v>
+        <v>-0.050315757528198</v>
       </c>
       <c r="K209">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="L209" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="M209" s="1">
-        <v>3053580.0</v>
+        <v>6182425.1</v>
       </c>
       <c r="N209" s="1">
-        <v>3057381.37</v>
+        <v>6201673.39</v>
       </c>
       <c r="O209" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B210" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="C210" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.847</v>
+        <v>100.421</v>
       </c>
       <c r="E210" s="1">
-        <v>99.721</v>
+        <v>100.98692308</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>24930250.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I210" s="1">
-        <v>31500.0</v>
+        <v>-73570.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.12635252354068</v>
+        <v>-0.56039243466405</v>
       </c>
       <c r="K210">
-        <v>1.22</v>
+        <v>0.76</v>
       </c>
       <c r="L210" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="M210" s="1">
-        <v>24961750.0</v>
+        <v>13054730.0</v>
       </c>
       <c r="N210" s="1">
-        <v>25267914.38</v>
+        <v>13153298.49</v>
       </c>
       <c r="O210" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B211" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.0236124</v>
+        <v>99.031</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I211" s="1">
-        <v>1180.62</v>
+        <v>-16156.8</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.26587441462309</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L211" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="M211" s="1">
-        <v>1180.62</v>
+        <v>6060697.2</v>
       </c>
       <c r="N211" s="1">
-        <v>-4116.97</v>
+        <v>6068619.67</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="B212" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="C212" s="1">
-        <v>1600000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.02713813</v>
+        <v>99.169</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I212" s="1">
-        <v>434.21</v>
+        <v>43646.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>0.31763694299732</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L212" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="M212" s="1">
-        <v>434.21</v>
+        <v>13784491.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-1197.35</v>
+        <v>13829713.6</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="B213" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="C213" s="1">
-        <v>15000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.985155</v>
+        <v>99.727</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2226.75</v>
+        <v>17070.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>1.7414813303407</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L213" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="M213" s="1">
-        <v>-2226.75</v>
+        <v>997270.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-27148.3</v>
+        <v>998348.77</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>552</v>
+      </c>
+      <c r="B214" t="s">
+        <v>553</v>
       </c>
       <c r="C214" s="1">
-        <v>5000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0881886</v>
+        <v>100.505</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4409.43</v>
+        <v>-40608.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-0.42798973617207</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>468.67</v>
+        <v>2.4</v>
+      </c>
+      <c r="L214" t="s">
+        <v>554</v>
       </c>
       <c r="M214" s="1">
-        <v>4409.43</v>
+        <v>9447470.0</v>
       </c>
       <c r="N214" s="1">
-        <v>4878.1</v>
+        <v>9672683.7</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>555</v>
+      </c>
+      <c r="B215" t="s">
+        <v>556</v>
       </c>
       <c r="C215" s="1">
-        <v>8000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99561325</v>
+        <v>98.935</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I215" s="1">
-        <v>-350.94</v>
+        <v>-35894.63</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.24737711514722</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="M215" s="1">
-        <v>-350.94</v>
+        <v>14474190.5</v>
       </c>
       <c r="N215" s="1">
-        <v>-13166.94</v>
+        <v>14487919.05</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>558</v>
+      </c>
+      <c r="B216" t="s">
+        <v>559</v>
       </c>
       <c r="C216" s="1">
-        <v>10000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9966702</v>
+        <v>99.713</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I216" s="1">
-        <v>-332.98</v>
+        <v>621451.4</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>1.9618635403575</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L216" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="M216" s="1">
-        <v>-332.98</v>
+        <v>32298037.83</v>
       </c>
       <c r="N216" s="1">
-        <v>-7908.15</v>
+        <v>32332980.18</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.56</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>561</v>
+      </c>
+      <c r="B217" t="s">
+        <v>562</v>
       </c>
       <c r="C217" s="1">
-        <v>5200000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99900192</v>
+        <v>98.907</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I217" s="1">
-        <v>-51.9</v>
+        <v>-25627.41</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.10127302530784</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L217" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="M217" s="1">
-        <v>-51.9</v>
+        <v>25279640.13</v>
       </c>
       <c r="N217" s="1">
-        <v>-2909.14</v>
+        <v>25335484.79</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>564</v>
+      </c>
+      <c r="B218" t="s">
+        <v>565</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9891537</v>
+        <v>98.764</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I218" s="1">
-        <v>-1084.63</v>
+        <v>-10587.5</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.12236436264347</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L218" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="M218" s="1">
-        <v>-1084.63</v>
+        <v>8641850.0</v>
       </c>
       <c r="N218" s="1">
-        <v>-12509.8</v>
+        <v>8661267.81</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>567</v>
+      </c>
+      <c r="B219" t="s">
+        <v>568</v>
       </c>
       <c r="C219" s="1">
-        <v>50000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.00632776</v>
+        <v>99.221</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I219" s="1">
-        <v>3163.88</v>
+        <v>49346.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>0.54952440292146</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="L219" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="M219" s="1">
-        <v>3163.88</v>
+        <v>9029111.0</v>
       </c>
       <c r="N219" s="1">
-        <v>95155.13</v>
+        <v>9076979.49</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>570</v>
+      </c>
+      <c r="B220" t="s">
+        <v>571</v>
       </c>
       <c r="C220" s="1">
-        <v>50000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.0144905</v>
+        <v>98.196</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I220" s="1">
-        <v>7245.25</v>
+        <v>-498.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.008179153014215</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="M220" s="1">
-        <v>7245.25</v>
+        <v>6088152.0</v>
       </c>
       <c r="N220" s="1">
-        <v>132088.58</v>
+        <v>6093056.79</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>573</v>
+      </c>
+      <c r="B221" t="s">
+        <v>574</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0144503</v>
+        <v>100.712</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I221" s="1">
-        <v>1445.03</v>
+        <v>-60957.57</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.50185719386098</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>1.87</v>
       </c>
       <c r="L221" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="M221" s="1">
-        <v>1445.03</v>
+        <v>12085440.0</v>
       </c>
       <c r="N221" s="1">
-        <v>25068.75</v>
+        <v>12310316.71</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>576</v>
+      </c>
+      <c r="B222" t="s">
+        <v>577</v>
       </c>
       <c r="C222" s="1">
-        <v>30000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0156655</v>
+        <v>98.583</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4699.65</v>
+        <v>69793.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.1927517466703</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L222" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="M222" s="1">
-        <v>4699.65</v>
+        <v>36278544.0</v>
       </c>
       <c r="N222" s="1">
-        <v>44261.9</v>
+        <v>36349623.45</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>579</v>
+      </c>
+      <c r="B223" t="s">
+        <v>580</v>
+      </c>
+      <c r="C223" s="1">
+        <v>39500000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="E223" s="1">
+        <v>100.56617722</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>39723640.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-152145.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>-0.38300870715775</v>
+      </c>
+      <c r="K223">
+        <v>0.63</v>
+      </c>
+      <c r="L223" t="s">
         <v>581</v>
       </c>
-      <c r="B223">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>4131.76</v>
+        <v>39571495.0</v>
       </c>
       <c r="N223" s="1">
-        <v>14305.37</v>
+        <v>39818768.98</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.69</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>582</v>
+      </c>
+      <c r="B224" t="s">
         <v>583</v>
       </c>
-      <c r="B224">
-[...1 lines deleted...]
-      </c>
       <c r="C224" s="1">
-        <v>7969000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.02375166</v>
+        <v>98.915</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1892.77</v>
+        <v>-25990.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>-0.13120305477463</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L224" t="s">
         <v>584</v>
       </c>
       <c r="M224" s="1">
-        <v>1892.77</v>
+        <v>19783000.0</v>
       </c>
       <c r="N224" s="1">
-        <v>14714.62</v>
+        <v>19833575.34</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>585</v>
       </c>
-      <c r="B225">
-        <v>2792185192</v>
+      <c r="B225" t="s">
+        <v>586</v>
       </c>
       <c r="C225" s="1">
-        <v>25000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.04006128</v>
+        <v>97.755</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I225" s="1">
-        <v>10015.32</v>
+        <v>5509.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.31406759436993</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L225" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M225" s="1">
-        <v>10015.32</v>
+        <v>1759590.0</v>
       </c>
       <c r="N225" s="1">
-        <v>57613.24</v>
+        <v>1770685.89</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>588</v>
+      </c>
+      <c r="B226" t="s">
+        <v>589</v>
       </c>
       <c r="C226" s="1">
-        <v>6299000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.00056914</v>
+        <v>101.652</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>35.85</v>
+        <v>-16140.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-0.52647030042078</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="L226" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M226" s="1">
-        <v>35.85</v>
+        <v>3049560.0</v>
       </c>
       <c r="N226" s="1">
-        <v>10647.78</v>
+        <v>3060964.11</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>591</v>
+      </c>
+      <c r="B227" t="s">
+        <v>592</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.06356207</v>
+        <v>99.87</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I227" s="1">
-        <v>9534.31</v>
+        <v>37250.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>0.14941687307588</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>1.31</v>
       </c>
       <c r="L227" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="M227" s="1">
-        <v>9534.31</v>
+        <v>24967500.0</v>
       </c>
       <c r="N227" s="1">
-        <v>36013.94</v>
+        <v>25294212.33</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>594</v>
+      </c>
+      <c r="B228" t="s">
+        <v>595</v>
       </c>
       <c r="C228" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0504922</v>
+        <v>100.0373288</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2524.61</v>
+        <v>1866.44</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M228" s="1">
-        <v>2524.61</v>
+        <v>1866.44</v>
       </c>
       <c r="N228" s="1">
-        <v>9776.61</v>
+        <v>-3947.78</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>597</v>
+      </c>
+      <c r="B229" t="s">
+        <v>598</v>
       </c>
       <c r="C229" s="1">
-        <v>5997000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.30341004</v>
+        <v>100.04044563</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>18195.5</v>
+        <v>647.13</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="M229" s="1">
-        <v>18195.5</v>
+        <v>647.13</v>
       </c>
       <c r="N229" s="1">
-        <v>22798.73</v>
+        <v>-1143.09</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>2807665232</v>
+        <v>600</v>
+      </c>
+      <c r="B230" t="s">
+        <v>601</v>
       </c>
       <c r="C230" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0225902</v>
+        <v>99.99406773</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>6777.06</v>
+        <v>-889.84</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="M230" s="1">
-        <v>6777.06</v>
+        <v>-889.84</v>
       </c>
       <c r="N230" s="1">
-        <v>51843.06</v>
+        <v>-27317.22</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B231">
-        <v>2813843002</v>
+        <v>2621898882</v>
       </c>
       <c r="C231" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.049787</v>
+        <v>100.085766</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>9957.4</v>
+        <v>4288.3</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231" t="s">
-        <v>598</v>
+      <c r="L231">
+        <v>554.58</v>
       </c>
       <c r="M231" s="1">
-        <v>9957.4</v>
+        <v>4288.3</v>
       </c>
       <c r="N231" s="1">
-        <v>34426.06</v>
+        <v>4842.88</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="B232">
-        <v>2818053312</v>
+        <v>2675905932</v>
       </c>
       <c r="C232" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.05015705</v>
+        <v>99.9966495</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1948.1</v>
+        <v>-335.05</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="M232" s="1">
-        <v>1948.1</v>
+        <v>-335.05</v>
       </c>
       <c r="N232" s="1">
-        <v>7388.05</v>
+        <v>-8297.63</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B233">
-        <v>2820282912</v>
+        <v>2715283662</v>
       </c>
       <c r="C233" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0293706</v>
+        <v>99.9910129</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>5874.12</v>
+        <v>-898.71</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="M233" s="1">
-        <v>5874.12</v>
+        <v>-898.71</v>
       </c>
       <c r="N233" s="1">
-        <v>32347.46</v>
+        <v>-12987.71</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>2821297082</v>
+        <v>2760392002</v>
       </c>
       <c r="C234" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.04503552</v>
+        <v>100.00064956</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>5629.44</v>
+        <v>324.78</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="M234" s="1">
-        <v>5629.44</v>
+        <v>324.78</v>
       </c>
       <c r="N234" s="1">
-        <v>24047.56</v>
+        <v>132274.78</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="B235">
-        <v>2829527952</v>
+        <v>2763112582</v>
       </c>
       <c r="C235" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0027152</v>
+        <v>100.001266</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>271.52</v>
+        <v>126.6</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="M235" s="1">
-        <v>271.52</v>
+        <v>126.6</v>
       </c>
       <c r="N235" s="1">
-        <v>13754.68</v>
+        <v>25105.8</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="B236">
-        <v>2833851572</v>
+        <v>2773882062</v>
       </c>
       <c r="C236" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0496252</v>
+        <v>100.00657677</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>4962.52</v>
+        <v>1973.03</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="M236" s="1">
-        <v>4962.52</v>
+        <v>1973.03</v>
       </c>
       <c r="N236" s="1">
-        <v>17967.97</v>
+        <v>43969.36</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="B237">
-        <v>2834781292</v>
+        <v>2777134362</v>
       </c>
       <c r="C237" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01807995</v>
+        <v>100.0285449</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>3615.99</v>
+        <v>2854.49</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="M237" s="1">
-        <v>3615.99</v>
+        <v>2854.49</v>
       </c>
       <c r="N237" s="1">
-        <v>24338.16</v>
+        <v>13844.26</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B238">
-        <v>2837532542</v>
+        <v>2788199742</v>
       </c>
       <c r="C238" s="1">
-        <v>3507000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0510231</v>
+        <v>100.01162919</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>1789.38</v>
+        <v>926.73</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="M238" s="1">
-        <v>1789.38</v>
+        <v>926.73</v>
       </c>
       <c r="N238" s="1">
-        <v>6490.37</v>
+        <v>14604.72</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>2842055272</v>
+        <v>2792185192</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0585554</v>
+        <v>100.02424268</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5855.54</v>
+        <v>6060.67</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>5855.54</v>
+        <v>6060.67</v>
       </c>
       <c r="N239" s="1">
-        <v>20057.37</v>
+        <v>56935.67</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>2844936832</v>
+        <v>2798594422</v>
       </c>
       <c r="C240" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.04753067</v>
+        <v>100.0453136</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5703.68</v>
+        <v>6797.04</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>5703.68</v>
+        <v>6797.04</v>
       </c>
       <c r="N240" s="1">
-        <v>23162.54</v>
+        <v>35276.54</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="B241">
-        <v>2855281262</v>
+        <v>2805968982</v>
       </c>
       <c r="C241" s="1">
-        <v>21400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.06016603</v>
+        <v>100.0350718</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>12875.53</v>
+        <v>1753.59</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="M241" s="1">
-        <v>12875.53</v>
+        <v>1753.59</v>
       </c>
       <c r="N241" s="1">
-        <v>32012.48</v>
+        <v>9555.62</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B242">
-        <v>2862709272</v>
+        <v>2806083582</v>
       </c>
       <c r="C242" s="1">
-        <v>12500000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.09847904</v>
+        <v>100.31004769</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12309.88</v>
+        <v>18593.56</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>12309.88</v>
+        <v>18593.56</v>
       </c>
       <c r="N242" s="1">
-        <v>20802.38</v>
+        <v>23877.51</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>2863882182</v>
+        <v>2807665232</v>
       </c>
       <c r="C243" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.1064544</v>
+        <v>100.0101728</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>31936.32</v>
+        <v>3051.84</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>31936.32</v>
+        <v>3051.84</v>
       </c>
       <c r="N243" s="1">
-        <v>53508.24</v>
+        <v>51505.18</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2870139172</v>
+        <v>2813843002</v>
       </c>
       <c r="C244" s="1">
-        <v>9100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.21210484</v>
+        <v>100.03521195</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>19301.54</v>
+        <v>7042.39</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>19301.54</v>
+        <v>7042.39</v>
       </c>
       <c r="N244" s="1">
-        <v>24664.47</v>
+        <v>33427.55</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2874445782</v>
+        <v>2818053312</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0164708</v>
+        <v>100.03483393</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>2470.62</v>
+        <v>1352.95</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>2470.62</v>
+        <v>1352.95</v>
       </c>
       <c r="N245" s="1">
-        <v>10108.37</v>
+        <v>7216.23</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2874472682</v>
+        <v>2820282912</v>
       </c>
       <c r="C246" s="1">
-        <v>11100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.17598874</v>
+        <v>100.0165788</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>19534.75</v>
+        <v>3315.76</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>19534.75</v>
+        <v>3315.76</v>
       </c>
       <c r="N246" s="1">
-        <v>25922.67</v>
+        <v>31884.09</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2874671822</v>
+        <v>2821297082</v>
       </c>
       <c r="C247" s="1">
-        <v>2600000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.17478692</v>
+        <v>100.02990592</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>4544.46</v>
+        <v>3738.24</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>4544.46</v>
+        <v>3738.24</v>
       </c>
       <c r="N247" s="1">
-        <v>6006.78</v>
+        <v>23598.94</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2874739212</v>
+        <v>2833851572</v>
       </c>
       <c r="C248" s="1">
-        <v>3500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.17502714</v>
+        <v>100.0344486</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>6125.95</v>
+        <v>3444.86</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>6125.95</v>
+        <v>3444.86</v>
       </c>
       <c r="N248" s="1">
-        <v>8103.6</v>
+        <v>17524.86</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2877251822</v>
+        <v>2834781292</v>
       </c>
       <c r="C249" s="1">
-        <v>6300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.3890327</v>
+        <v>100.0081025</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>24509.06</v>
+        <v>1620.5</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>24509.06</v>
+        <v>1620.5</v>
       </c>
       <c r="N249" s="1">
-        <v>26061.38</v>
+        <v>24102.16</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2880689472</v>
+        <v>2837532542</v>
       </c>
       <c r="C250" s="1">
-        <v>50000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.12217556</v>
+        <v>100.03545281</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>61087.78</v>
+        <v>1243.33</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>61087.78</v>
+        <v>1243.33</v>
       </c>
       <c r="N250" s="1">
-        <v>88417.78</v>
+        <v>6335.2</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2892744262</v>
+        <v>2842055272</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.13624313</v>
+        <v>100.041629</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>40872.94</v>
+        <v>4162.9</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>40872.94</v>
+        <v>4162.9</v>
       </c>
       <c r="N251" s="1">
-        <v>55615.86</v>
+        <v>19562.15</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2892891122</v>
+        <v>2844936832</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.135811</v>
+        <v>100.03162492</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>20371.65</v>
+        <v>3794.99</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>20371.65</v>
+        <v>3794.99</v>
       </c>
       <c r="N252" s="1">
-        <v>27657.69</v>
+        <v>22732.56</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2922922912</v>
+        <v>2855281262</v>
       </c>
       <c r="C253" s="1">
-        <v>15000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0002178</v>
+        <v>100.04500215</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>32.67</v>
+        <v>9630.46</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>32.67</v>
+        <v>9630.46</v>
       </c>
       <c r="N253" s="1">
-        <v>2140.17</v>
+        <v>30534.4</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2922947892</v>
+        <v>2862709272</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.1193029</v>
+        <v>100.08706912</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11930.29</v>
+        <v>10883.64</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>11930.29</v>
+        <v>10883.64</v>
       </c>
       <c r="N254" s="1">
-        <v>14855.71</v>
+        <v>20208.82</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2922949092</v>
+        <v>2863882182</v>
       </c>
       <c r="C255" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.1692829</v>
+        <v>100.09554193</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>16928.29</v>
+        <v>28662.58</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>16928.29</v>
+        <v>28662.58</v>
       </c>
       <c r="N255" s="1">
-        <v>19927.46</v>
+        <v>52360.25</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2923119892</v>
+        <v>2870139172</v>
       </c>
       <c r="C256" s="1">
-        <v>11000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.332146</v>
+        <v>100.21283648</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>36536.06</v>
+        <v>19368.12</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>36536.06</v>
+        <v>19368.12</v>
       </c>
       <c r="N256" s="1">
-        <v>38143.71</v>
+        <v>25419.62</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2924236522</v>
+        <v>2874445782</v>
       </c>
       <c r="C257" s="1">
-        <v>6400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.39375281</v>
+        <v>100.0088276</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>25200.18</v>
+        <v>1324.14</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257">
-        <v>501.48</v>
+      <c r="L257" t="s">
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>25200.18</v>
+        <v>1324.14</v>
       </c>
       <c r="N257" s="1">
-        <v>25701.66</v>
+        <v>9778.52</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2924470782</v>
+        <v>2874472682</v>
       </c>
       <c r="C258" s="1">
-        <v>1700000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.39899588</v>
+        <v>100.17346279</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6782.93</v>
+        <v>19254.37</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258">
-        <v>145.39</v>
+      <c r="L258" t="s">
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>6782.93</v>
+        <v>19254.37</v>
       </c>
       <c r="N258" s="1">
-        <v>6928.32</v>
+        <v>26405.24</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2925413132</v>
+        <v>2874671822</v>
       </c>
       <c r="C259" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0009477</v>
+        <v>100.17239731</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>94.77</v>
+        <v>4482.33</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>94.77</v>
+        <v>4482.33</v>
       </c>
       <c r="N259" s="1">
-        <v>1942.0</v>
+        <v>6119.76</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2926627572</v>
+        <v>2874739212</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.1899786</v>
+        <v>100.17261029</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>37995.72</v>
+        <v>6041.36</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>37995.72</v>
+        <v>6041.36</v>
       </c>
       <c r="N260" s="1">
-        <v>47572.11</v>
+        <v>8255.7</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2926707222</v>
+        <v>2877251822</v>
       </c>
       <c r="C261" s="1">
-        <v>8400000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.16897071</v>
+        <v>100.4288381</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>14193.54</v>
+        <v>27016.8</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>14193.54</v>
+        <v>27016.8</v>
       </c>
       <c r="N261" s="1">
-        <v>18127.68</v>
+        <v>29019.64</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2935657822</v>
+        <v>2880689472</v>
       </c>
       <c r="C262" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.20869508</v>
+        <v>100.11630582</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>83478.03</v>
+        <v>58152.91</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>83478.03</v>
+        <v>58152.91</v>
       </c>
       <c r="N262" s="1">
-        <v>102955.36</v>
+        <v>88406.8</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="B263">
-        <v>2937267392</v>
+        <v>2892744262</v>
       </c>
       <c r="C263" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0332494</v>
+        <v>100.1324071</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3324.94</v>
+        <v>39722.13</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>3324.94</v>
+        <v>39722.13</v>
       </c>
       <c r="N263" s="1">
-        <v>6245.36</v>
+        <v>56147.13</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2947946482</v>
+        <v>2892891122</v>
       </c>
       <c r="C264" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.39462664</v>
+        <v>100.13202947</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>90369.5</v>
+        <v>19804.42</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>90369.5</v>
+        <v>19804.42</v>
       </c>
       <c r="N264" s="1">
-        <v>92191.19</v>
+        <v>27923.17</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2949187922</v>
+        <v>2922947892</v>
       </c>
       <c r="C265" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.2061496</v>
+        <v>100.1165857</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>61844.88</v>
+        <v>11658.57</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>61844.88</v>
+        <v>11658.57</v>
       </c>
       <c r="N265" s="1">
-        <v>69457.55</v>
+        <v>14985.68</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2949233212</v>
+        <v>2922949092</v>
       </c>
       <c r="C266" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.2044226</v>
+        <v>100.1717808</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>51105.65</v>
+        <v>17178.08</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>51105.65</v>
+        <v>17178.08</v>
       </c>
       <c r="N266" s="1">
-        <v>57132.87</v>
+        <v>20587.27</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2962036302</v>
+        <v>2923119892</v>
       </c>
       <c r="C267" s="1">
-        <v>4000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.3781065</v>
+        <v>100.37162836</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>15124.26</v>
+        <v>40879.12</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>151.29</v>
+      <c r="L267" t="s">
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>15124.26</v>
+        <v>40879.12</v>
       </c>
       <c r="N267" s="1">
-        <v>15275.55</v>
+        <v>42930.07</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2962647782</v>
+        <v>2924236522</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.07850695</v>
+        <v>100.45197422</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>15701.39</v>
+        <v>28926.35</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
-      <c r="L268" t="s">
-        <v>669</v>
+      <c r="L268">
+        <v>747.04</v>
       </c>
       <c r="M268" s="1">
-        <v>15701.39</v>
+        <v>28926.35</v>
       </c>
       <c r="N268" s="1">
-        <v>18048.95</v>
+        <v>29673.39</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="B269">
-        <v>2962651672</v>
+        <v>2924470782</v>
       </c>
       <c r="C269" s="1">
-        <v>40000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.21342978</v>
+        <v>100.45688647</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>85371.91</v>
+        <v>7767.07</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
-      <c r="L269" t="s">
-        <v>671</v>
+      <c r="L269">
+        <v>216.28</v>
       </c>
       <c r="M269" s="1">
-        <v>85371.91</v>
+        <v>7767.07</v>
       </c>
       <c r="N269" s="1">
-        <v>91148.14</v>
+        <v>7983.35</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="B270">
-        <v>2963783942</v>
+        <v>2926627572</v>
       </c>
       <c r="C270" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.21585836</v>
+        <v>100.19074625</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>30220.17</v>
+        <v>38149.25</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="M270" s="1">
-        <v>30220.17</v>
+        <v>38149.25</v>
       </c>
       <c r="N270" s="1">
-        <v>32307.8</v>
+        <v>48950.08</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B271">
-        <v>2963841042</v>
+        <v>2926707222</v>
       </c>
       <c r="C271" s="1">
-        <v>1709000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.38255705</v>
+        <v>100.16721286</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>6537.9</v>
+        <v>14045.88</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271">
-        <v>73.42</v>
+      <c r="L271" t="s">
+        <v>681</v>
       </c>
       <c r="M271" s="1">
-        <v>6537.9</v>
+        <v>14045.88</v>
       </c>
       <c r="N271" s="1">
-        <v>6611.32</v>
+        <v>18491.07</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="B272">
-        <v>2979716682</v>
+        <v>2935657822</v>
       </c>
       <c r="C272" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.2326719</v>
+        <v>100.2117053</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>23267.19</v>
+        <v>84682.12</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>23267.19</v>
+        <v>84682.12</v>
       </c>
       <c r="N272" s="1">
-        <v>24321.19</v>
+        <v>106754.12</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="B273">
-        <v>2983096372</v>
+        <v>2937267392</v>
       </c>
       <c r="C273" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.353936</v>
+        <v>100.0234102</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>24775.52</v>
+        <v>2341.02</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>201.91</v>
+      <c r="L273" t="s">
+        <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>24775.52</v>
+        <v>2341.02</v>
       </c>
       <c r="N273" s="1">
-        <v>24977.43</v>
+        <v>5680.77</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>2984931932</v>
+        <v>2947946482</v>
       </c>
       <c r="C274" s="1">
-        <v>15000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.31066467</v>
+        <v>100.45279293</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>46599.7</v>
+        <v>103689.58</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
-      <c r="L274">
-        <v>-215.42</v>
+      <c r="L274" t="s">
+        <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>46599.7</v>
+        <v>103689.58</v>
       </c>
       <c r="N274" s="1">
-        <v>46384.28</v>
+        <v>106402.66</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="B275">
-        <v>2991145112</v>
+        <v>2949187922</v>
       </c>
       <c r="C275" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.26134144</v>
+        <v>100.21649693</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>23520.73</v>
+        <v>64949.08</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275">
-        <v>-398.4</v>
+      <c r="L275" t="s">
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>23520.73</v>
+        <v>64949.08</v>
       </c>
       <c r="N275" s="1">
-        <v>23122.33</v>
+        <v>73735.41</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>690</v>
+      </c>
+      <c r="B276">
+        <v>2949233212</v>
       </c>
       <c r="C276" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.26615777</v>
+        <v>100.21493384</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>34600.51</v>
+        <v>53733.46</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>168.22</v>
+      <c r="L276" t="s">
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>34600.51</v>
+        <v>53733.46</v>
       </c>
       <c r="N276" s="1">
-        <v>34768.73</v>
+        <v>60697.07</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>692</v>
+      </c>
+      <c r="B277">
+        <v>2962036302</v>
       </c>
       <c r="C277" s="1">
-        <v>4700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.27856957</v>
+        <v>100.441189</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>13092.77</v>
+        <v>17647.56</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
-        <v>150.74</v>
+        <v>240.04</v>
       </c>
       <c r="M277" s="1">
-        <v>13092.77</v>
+        <v>17647.56</v>
       </c>
       <c r="N277" s="1">
-        <v>13243.51</v>
+        <v>17887.6</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>693</v>
+      </c>
+      <c r="B278">
+        <v>2962647782</v>
       </c>
       <c r="C278" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.26718588</v>
+        <v>100.0730415</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>66796.47</v>
+        <v>14608.3</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278">
-        <v>408.18</v>
+      <c r="L278" t="s">
+        <v>694</v>
       </c>
       <c r="M278" s="1">
-        <v>66796.47</v>
+        <v>14608.3</v>
       </c>
       <c r="N278" s="1">
-        <v>67204.65</v>
+        <v>17408.47</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>695</v>
+      </c>
+      <c r="B279">
+        <v>2962651672</v>
       </c>
       <c r="C279" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.27241787</v>
+        <v>100.22970128</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>40862.68</v>
+        <v>91880.51</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>190.4</v>
+      <c r="L279" t="s">
+        <v>696</v>
       </c>
       <c r="M279" s="1">
-        <v>40862.68</v>
+        <v>91880.51</v>
       </c>
       <c r="N279" s="1">
-        <v>41053.08</v>
+        <v>98717.51</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>697</v>
+      </c>
+      <c r="B280">
+        <v>2963783942</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.1782348</v>
+        <v>100.23244857</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>53470.44</v>
+        <v>32542.8</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>262.1</v>
+      <c r="L280" t="s">
+        <v>698</v>
       </c>
       <c r="M280" s="1">
-        <v>53470.44</v>
+        <v>32542.8</v>
       </c>
       <c r="N280" s="1">
-        <v>53732.54</v>
+        <v>35006.72</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>699</v>
+      </c>
+      <c r="B281">
+        <v>2963841042</v>
       </c>
       <c r="C281" s="1">
-        <v>13000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.28173908</v>
+        <v>100.44536396</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>36626.08</v>
+        <v>7611.27</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
-        <v>161.14</v>
+        <v>116.09</v>
       </c>
       <c r="M281" s="1">
-        <v>36626.08</v>
+        <v>7611.27</v>
       </c>
       <c r="N281" s="1">
-        <v>36787.22</v>
+        <v>7727.36</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>700</v>
+      </c>
+      <c r="B282">
+        <v>2979716682</v>
       </c>
       <c r="C282" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.28371516</v>
+        <v>100.2547438</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>70928.79</v>
+        <v>25474.38</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>337.3</v>
+      <c r="L282" t="s">
+        <v>701</v>
       </c>
       <c r="M282" s="1">
-        <v>70928.79</v>
+        <v>25474.38</v>
       </c>
       <c r="N282" s="1">
-        <v>71266.09</v>
+        <v>26746.38</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>702</v>
+      </c>
+      <c r="B283">
+        <v>2983096372</v>
       </c>
       <c r="C283" s="1">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.1372632</v>
+        <v>100.413377</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6863.16</v>
+        <v>28936.39</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>61.97</v>
+        <v>308.62</v>
       </c>
       <c r="M283" s="1">
-        <v>6863.16</v>
+        <v>28936.39</v>
       </c>
       <c r="N283" s="1">
-        <v>6925.13</v>
+        <v>29245.01</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>703</v>
+      </c>
+      <c r="B284">
+        <v>2984931932</v>
       </c>
       <c r="C284" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.29655273</v>
+        <v>100.36668467</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>44482.91</v>
+        <v>55002.7</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>321.21</v>
+        <v>-259.38</v>
       </c>
       <c r="M284" s="1">
-        <v>44482.91</v>
+        <v>55002.7</v>
       </c>
       <c r="N284" s="1">
-        <v>44804.12</v>
+        <v>54743.32</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>704</v>
+      </c>
+      <c r="B285">
+        <v>2991145112</v>
       </c>
       <c r="C285" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.29338227</v>
+        <v>100.30405989</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>44007.34</v>
+        <v>27365.39</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>201.21</v>
+        <v>-463.5</v>
       </c>
       <c r="M285" s="1">
-        <v>44007.34</v>
+        <v>27365.39</v>
       </c>
       <c r="N285" s="1">
-        <v>44208.55</v>
+        <v>26901.89</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="B286" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="C286" s="1">
-        <v>6120000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.38368791</v>
+        <v>100.30357715</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>23481.7</v>
+        <v>39465.03</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>-7.25</v>
+        <v>251.95</v>
       </c>
       <c r="M286" s="1">
-        <v>23481.7</v>
+        <v>39465.03</v>
       </c>
       <c r="N286" s="1">
-        <v>23474.45</v>
+        <v>39716.98</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="B287" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="C287" s="1">
-        <v>15000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.3129918</v>
+        <v>100.31728489</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>46948.77</v>
+        <v>14912.39</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>662.0</v>
+        <v>202.12</v>
       </c>
       <c r="M287" s="1">
-        <v>46948.77</v>
+        <v>14912.39</v>
       </c>
       <c r="N287" s="1">
-        <v>47610.77</v>
+        <v>15114.51</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="B288" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="C288" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.3091839</v>
+        <v>100.30452664</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>61836.78</v>
+        <v>76131.66</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>250.12</v>
+        <v>588.58</v>
       </c>
       <c r="M288" s="1">
-        <v>61836.78</v>
+        <v>76131.66</v>
       </c>
       <c r="N288" s="1">
-        <v>62086.9</v>
+        <v>76720.24</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="B289" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.3192749</v>
+        <v>100.31157587</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>63854.98</v>
+        <v>46736.38</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>600.33</v>
+        <v>286.83</v>
       </c>
       <c r="M289" s="1">
-        <v>63854.98</v>
+        <v>46736.38</v>
       </c>
       <c r="N289" s="1">
-        <v>64455.31</v>
+        <v>47023.21</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="B290" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="C290" s="1">
-        <v>19100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.28531885</v>
+        <v>100.19424843</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>54495.9</v>
+        <v>58274.53</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>557.96</v>
+        <v>426.5</v>
       </c>
       <c r="M290" s="1">
-        <v>54495.9</v>
+        <v>58274.53</v>
       </c>
       <c r="N290" s="1">
-        <v>55053.86</v>
+        <v>58701.03</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.1385028</v>
+        <v>100.32351292</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>27700.56</v>
+        <v>42056.68</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>478.29</v>
+        <v>243.81</v>
       </c>
       <c r="M291" s="1">
-        <v>27700.56</v>
+        <v>42056.68</v>
       </c>
       <c r="N291" s="1">
-        <v>28178.85</v>
+        <v>42300.49</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="B292" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>9609000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.36502966</v>
+        <v>100.32590012</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>35075.7</v>
+        <v>81475.03</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>249.68</v>
+        <v>503.25</v>
       </c>
       <c r="M292" s="1">
-        <v>35075.7</v>
+        <v>81475.03</v>
       </c>
       <c r="N292" s="1">
-        <v>35325.38</v>
+        <v>81978.28</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="B293" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.32736955</v>
+        <v>100.1442308</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>65473.91</v>
+        <v>7211.54</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>562.96</v>
+        <v>93.77</v>
       </c>
       <c r="M293" s="1">
-        <v>65473.91</v>
+        <v>7211.54</v>
       </c>
       <c r="N293" s="1">
-        <v>66036.87</v>
+        <v>7305.31</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="B294" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.88706833</v>
+        <v>100.34113113</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-6775.9</v>
+        <v>51169.67</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>-643.79</v>
+        <v>456.37</v>
       </c>
       <c r="M294" s="1">
-        <v>-6775.9</v>
+        <v>51169.67</v>
       </c>
       <c r="N294" s="1">
-        <v>-7419.69</v>
+        <v>51626.04</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="B295" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.9928083</v>
+        <v>100.33818033</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1438.34</v>
+        <v>50727.05</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>-388.72</v>
+        <v>303.04</v>
       </c>
       <c r="M295" s="1">
-        <v>-1438.34</v>
+        <v>50727.05</v>
       </c>
       <c r="N295" s="1">
-        <v>-1827.06</v>
+        <v>51030.09</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="B296" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="C296" s="1">
-        <v>10000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.9230819</v>
+        <v>100.46157304</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-7691.81</v>
+        <v>28248.27</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>-133.53</v>
+        <v>-23.03</v>
       </c>
       <c r="M296" s="1">
-        <v>-7691.81</v>
+        <v>28248.27</v>
       </c>
       <c r="N296" s="1">
-        <v>-7825.34</v>
+        <v>28225.24</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="B297" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="C297" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.26778007</v>
+        <v>100.358636</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>36150.31</v>
+        <v>53795.4</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>-103.42</v>
+        <v>902.03</v>
       </c>
       <c r="M297" s="1">
-        <v>36150.31</v>
+        <v>53795.4</v>
       </c>
       <c r="N297" s="1">
-        <v>36046.89</v>
+        <v>54697.43</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="B298" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="C298" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.31585405</v>
+        <v>100.3584303</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>63170.81</v>
+        <v>71686.06</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>606.36</v>
+        <v>385.43</v>
       </c>
       <c r="M298" s="1">
-        <v>63170.81</v>
+        <v>71686.06</v>
       </c>
       <c r="N298" s="1">
-        <v>63777.17</v>
+        <v>72071.49</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="B299" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.8490084</v>
+        <v>100.36838995</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>127351.26</v>
+        <v>73677.99</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>477.71</v>
+        <v>851.15</v>
       </c>
       <c r="M299" s="1">
-        <v>127351.26</v>
+        <v>73677.99</v>
       </c>
       <c r="N299" s="1">
-        <v>127828.97</v>
+        <v>74529.14</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B300" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.3491167</v>
+        <v>100.32510319</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>34911.67</v>
+        <v>62094.71</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>264.37</v>
+        <v>799.49</v>
       </c>
       <c r="M300" s="1">
-        <v>34911.67</v>
+        <v>62094.71</v>
       </c>
       <c r="N300" s="1">
-        <v>35176.04</v>
+        <v>62894.2</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="B301" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="C301" s="1">
-        <v>2200000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.26909727</v>
+        <v>100.42568103</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>5920.14</v>
+        <v>40903.69</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>-104.36</v>
+        <v>402.24</v>
       </c>
       <c r="M301" s="1">
-        <v>5920.14</v>
+        <v>40903.69</v>
       </c>
       <c r="N301" s="1">
-        <v>5815.78</v>
+        <v>41305.93</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B302" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C302" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.96527503</v>
+        <v>100.1445437</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-10417.49</v>
+        <v>28908.74</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>730</v>
+      <c r="L302">
+        <v>696.72</v>
       </c>
       <c r="M302" s="1">
-        <v>-10417.49</v>
+        <v>28908.74</v>
       </c>
       <c r="N302" s="1">
-        <v>-11948.06</v>
+        <v>29605.46</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B303" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C303" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.43788917</v>
+        <v>100.3787722</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5254.67</v>
+        <v>75754.44</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>-3.45</v>
+        <v>813.57</v>
       </c>
       <c r="M303" s="1">
-        <v>5254.67</v>
+        <v>75754.44</v>
       </c>
       <c r="N303" s="1">
-        <v>5251.22</v>
+        <v>76568.01</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B304" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C304" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.32223913</v>
+        <v>99.93580583</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>25779.13</v>
+        <v>-3851.65</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>201.48</v>
+      <c r="L304" t="s">
+        <v>739</v>
       </c>
       <c r="M304" s="1">
-        <v>25779.13</v>
+        <v>-3851.65</v>
       </c>
       <c r="N304" s="1">
-        <v>25980.61</v>
+        <v>-6095.21</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B305" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="C305" s="1">
-        <v>6245000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.30678575</v>
+        <v>99.993432</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>19158.77</v>
+        <v>-1313.6</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
-      <c r="L305">
-        <v>167.33</v>
+      <c r="L305" t="s">
+        <v>742</v>
       </c>
       <c r="M305" s="1">
-        <v>19158.77</v>
+        <v>-1313.6</v>
       </c>
       <c r="N305" s="1">
-        <v>19326.1</v>
+        <v>-2970.53</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="B306" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="C306" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.28767107</v>
+        <v>100.0290872</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>43150.66</v>
+        <v>2908.72</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>540.13</v>
+      <c r="L306" t="s">
+        <v>745</v>
       </c>
       <c r="M306" s="1">
-        <v>43150.66</v>
+        <v>2908.72</v>
       </c>
       <c r="N306" s="1">
-        <v>43690.79</v>
+        <v>115.98</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="B307" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="C307" s="1">
-        <v>15000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.4901316</v>
+        <v>100.30832667</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>73519.74</v>
+        <v>41624.1</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>466.73</v>
+        <v>-91.31</v>
       </c>
       <c r="M307" s="1">
-        <v>73519.74</v>
+        <v>41624.1</v>
       </c>
       <c r="N307" s="1">
-        <v>73986.47</v>
+        <v>41532.79</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="B308" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="C308" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.3306744</v>
+        <v>100.36409555</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>16533.72</v>
+        <v>72819.11</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>174.97</v>
+        <v>853.95</v>
       </c>
       <c r="M308" s="1">
-        <v>16533.72</v>
+        <v>72819.11</v>
       </c>
       <c r="N308" s="1">
-        <v>16708.69</v>
+        <v>73673.06</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="B309" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="C309" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.50699413</v>
+        <v>101.0555942</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>38024.56</v>
+        <v>158339.13</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>335.9</v>
+        <v>708.74</v>
       </c>
       <c r="M309" s="1">
-        <v>38024.56</v>
+        <v>158339.13</v>
       </c>
       <c r="N309" s="1">
-        <v>38360.46</v>
+        <v>159047.87</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="B310" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="C310" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.2902393</v>
+        <v>100.4060207</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>29023.93</v>
+        <v>40602.07</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>227.87</v>
+        <v>404.96</v>
       </c>
       <c r="M310" s="1">
-        <v>29023.93</v>
+        <v>40602.07</v>
       </c>
       <c r="N310" s="1">
-        <v>29251.8</v>
+        <v>41007.03</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>8750000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.33951383</v>
+        <v>100.32479955</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>29707.46</v>
+        <v>7145.59</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>224.9</v>
+        <v>-163.43</v>
       </c>
       <c r="M311" s="1">
-        <v>29707.46</v>
+        <v>7145.59</v>
       </c>
       <c r="N311" s="1">
-        <v>29932.36</v>
+        <v>6982.16</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="B312" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="C312" s="1">
-        <v>8000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.42231788</v>
+        <v>99.98702993</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>33785.43</v>
+        <v>-3891.02</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312">
-        <v>0.0</v>
+      <c r="L312" t="s">
+        <v>758</v>
       </c>
       <c r="M312" s="1">
-        <v>33785.43</v>
+        <v>-3891.02</v>
       </c>
       <c r="N312" s="1">
-        <v>33785.43</v>
+        <v>-10482.25</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="B313" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="C313" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.3303995</v>
+        <v>100.02842607</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>13215.98</v>
+        <v>4263.91</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>87.48</v>
+        <v>-815.42</v>
       </c>
       <c r="M313" s="1">
-        <v>13215.98</v>
+        <v>4263.91</v>
       </c>
       <c r="N313" s="1">
-        <v>13303.46</v>
+        <v>3448.49</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="B314" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="C314" s="1">
-        <v>1800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.81358056</v>
+        <v>100.15681915</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-3355.55</v>
+        <v>31363.83</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>-353.5</v>
+        <v>-995.15</v>
       </c>
       <c r="M314" s="1">
-        <v>-3355.55</v>
+        <v>31363.83</v>
       </c>
       <c r="N314" s="1">
-        <v>-3709.05</v>
+        <v>30368.68</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="B315" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="C315" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.00098087</v>
+        <v>100.53155083</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>147.13</v>
+        <v>6378.61</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>0.0</v>
+        <v>-0.77</v>
       </c>
       <c r="M315" s="1">
-        <v>147.13</v>
+        <v>6378.61</v>
       </c>
       <c r="N315" s="1">
-        <v>147.13</v>
+        <v>6377.84</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="B316" t="s">
-        <v>755</v>
+        <v>766</v>
       </c>
       <c r="C316" s="1">
-        <v>6404000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.45273579</v>
+        <v>100.3728525</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>28993.2</v>
+        <v>29828.2</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>-205.32</v>
+        <v>291.53</v>
       </c>
       <c r="M316" s="1">
-        <v>28993.2</v>
+        <v>29828.2</v>
       </c>
       <c r="N316" s="1">
-        <v>28787.88</v>
+        <v>30119.73</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="B317" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.28251273</v>
+        <v>100.35281873</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>84753.82</v>
+        <v>22033.53</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>437.68</v>
+        <v>241.11</v>
       </c>
       <c r="M317" s="1">
-        <v>84753.82</v>
+        <v>22033.53</v>
       </c>
       <c r="N317" s="1">
-        <v>85191.5</v>
+        <v>22274.64</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B318" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C318" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.33594621</v>
+        <v>100.32673607</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>47032.47</v>
+        <v>49010.41</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>525.52</v>
+        <v>773.05</v>
       </c>
       <c r="M318" s="1">
-        <v>47032.47</v>
+        <v>49010.41</v>
       </c>
       <c r="N318" s="1">
-        <v>47557.99</v>
+        <v>49783.46</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="B319" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="C319" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.3354226</v>
+        <v>100.590589</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>16771.13</v>
+        <v>88588.35</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>180.2</v>
+        <v>683.69</v>
       </c>
       <c r="M319" s="1">
-        <v>16771.13</v>
+        <v>88588.35</v>
       </c>
       <c r="N319" s="1">
-        <v>16951.33</v>
+        <v>89272.04</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="B320" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.23123553</v>
+        <v>100.6077192</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>34685.33</v>
+        <v>45578.94</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>473.09</v>
+        <v>494.73</v>
       </c>
       <c r="M320" s="1">
-        <v>34685.33</v>
+        <v>45578.94</v>
       </c>
       <c r="N320" s="1">
-        <v>35158.42</v>
+        <v>46073.67</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="B321" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="C321" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.35224865</v>
+        <v>100.380687</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>70449.73</v>
+        <v>19034.35</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>957.32</v>
+        <v>260.02</v>
       </c>
       <c r="M321" s="1">
-        <v>70449.73</v>
+        <v>19034.35</v>
       </c>
       <c r="N321" s="1">
-        <v>71407.05</v>
+        <v>19294.37</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B322" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C322" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.6482378</v>
+        <v>100.3312883</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>32411.89</v>
+        <v>33128.83</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>173.37</v>
+        <v>356.19</v>
       </c>
       <c r="M322" s="1">
-        <v>32411.89</v>
+        <v>33128.83</v>
       </c>
       <c r="N322" s="1">
-        <v>32585.26</v>
+        <v>33485.02</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B323" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="C323" s="1">
-        <v>7300000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.2995</v>
+        <v>100.39351657</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>21863.5</v>
+        <v>34432.7</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>129.66</v>
+        <v>349.34</v>
       </c>
       <c r="M323" s="1">
-        <v>21863.5</v>
+        <v>34432.7</v>
       </c>
       <c r="N323" s="1">
-        <v>21993.16</v>
+        <v>34782.04</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="B324" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="C324" s="1">
-        <v>6630000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.42103469</v>
+        <v>100.499045</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>27914.6</v>
+        <v>39923.6</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>0.0</v>
+        <v>98.84</v>
       </c>
       <c r="M324" s="1">
-        <v>27914.6</v>
+        <v>39923.6</v>
       </c>
       <c r="N324" s="1">
-        <v>27914.6</v>
+        <v>40022.44</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B325" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="C325" s="1">
-        <v>5200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.34576288</v>
+        <v>100.38209925</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>17979.67</v>
+        <v>15283.97</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>97.7</v>
+        <v>142.11</v>
       </c>
       <c r="M325" s="1">
-        <v>17979.67</v>
+        <v>15283.97</v>
       </c>
       <c r="N325" s="1">
-        <v>18077.37</v>
+        <v>15426.08</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="B326" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="C326" s="1">
-        <v>4700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.51244149</v>
+        <v>99.93849778</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>24084.75</v>
+        <v>-1107.04</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>181.71</v>
+        <v>-939.51</v>
       </c>
       <c r="M326" s="1">
-        <v>24084.75</v>
+        <v>-1107.04</v>
       </c>
       <c r="N326" s="1">
-        <v>24266.46</v>
+        <v>-2046.55</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="B327" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="C327" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.3365155</v>
+        <v>99.99942773</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>13460.62</v>
+        <v>-85.84</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>106.65</v>
+        <v>-751.94</v>
       </c>
       <c r="M327" s="1">
-        <v>13460.62</v>
+        <v>-85.84</v>
       </c>
       <c r="N327" s="1">
-        <v>13567.27</v>
+        <v>-837.78</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="B328" t="s">
-        <v>772</v>
+        <v>787</v>
       </c>
       <c r="C328" s="1">
-        <v>3700000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.50628243</v>
+        <v>100.55591131</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>18732.45</v>
+        <v>35600.56</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>122.7</v>
+        <v>-228.11</v>
       </c>
       <c r="M328" s="1">
-        <v>18732.45</v>
+        <v>35600.56</v>
       </c>
       <c r="N328" s="1">
-        <v>18855.15</v>
+        <v>35372.45</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>775</v>
+        <v>788</v>
       </c>
       <c r="B329" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="C329" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.05886352</v>
+        <v>100.32423157</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>7357.94</v>
+        <v>97269.47</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329" t="s">
-        <v>777</v>
+      <c r="L329">
+        <v>645.15</v>
       </c>
       <c r="M329" s="1">
-        <v>7357.94</v>
+        <v>97269.47</v>
       </c>
       <c r="N329" s="1">
-        <v>5090.09</v>
+        <v>97914.62</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="B330" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="C330" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.1441278</v>
+        <v>100.38791179</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>36031.95</v>
+        <v>54307.65</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330" t="s">
-        <v>780</v>
+      <c r="L330">
+        <v>750.69</v>
       </c>
       <c r="M330" s="1">
-        <v>36031.95</v>
+        <v>54307.65</v>
       </c>
       <c r="N330" s="1">
-        <v>31817.72</v>
+        <v>55058.34</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>781</v>
+        <v>792</v>
       </c>
       <c r="B331" t="s">
-        <v>782</v>
+        <v>793</v>
       </c>
       <c r="C331" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.27315723</v>
+        <v>100.3874184</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>109262.89</v>
+        <v>19370.92</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>783</v>
+      <c r="L331">
+        <v>258.94</v>
       </c>
       <c r="M331" s="1">
-        <v>109262.89</v>
+        <v>19370.92</v>
       </c>
       <c r="N331" s="1">
-        <v>110707.09</v>
+        <v>19629.86</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B332" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="C332" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.17488836</v>
+        <v>100.25627513</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>43722.09</v>
+        <v>38441.27</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>473.31</v>
+        <v>684.32</v>
       </c>
       <c r="M332" s="1">
-        <v>43722.09</v>
+        <v>38441.27</v>
       </c>
       <c r="N332" s="1">
-        <v>44195.4</v>
+        <v>39125.59</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B333" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="C333" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.3566397</v>
+        <v>100.406044</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>71327.94</v>
+        <v>81208.8</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
-      <c r="L333">
-        <v>273.01</v>
+      <c r="L333" t="s">
+        <v>797</v>
       </c>
       <c r="M333" s="1">
-        <v>71327.94</v>
+        <v>81208.8</v>
       </c>
       <c r="N333" s="1">
-        <v>71600.95</v>
+        <v>82593.13</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B334" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C334" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.22097752</v>
+        <v>100.7940604</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>55244.38</v>
+        <v>39703.02</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>473.31</v>
+        <v>267.8</v>
       </c>
       <c r="M334" s="1">
-        <v>55244.38</v>
+        <v>39703.02</v>
       </c>
       <c r="N334" s="1">
-        <v>55717.69</v>
+        <v>39970.82</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="B335" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="C335" s="1">
-        <v>25000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.13016388</v>
+        <v>100.34375288</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>32540.97</v>
+        <v>25093.96</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>473.31</v>
+        <v>213.11</v>
       </c>
       <c r="M335" s="1">
-        <v>32540.97</v>
+        <v>25093.96</v>
       </c>
       <c r="N335" s="1">
-        <v>33014.28</v>
+        <v>25307.07</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="B336" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="C336" s="1">
-        <v>20000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.3284761</v>
+        <v>100.4981098</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>65695.22</v>
+        <v>33024.68</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>536.85</v>
+        <v>78.23</v>
       </c>
       <c r="M336" s="1">
-        <v>65695.22</v>
+        <v>33024.68</v>
       </c>
       <c r="N336" s="1">
-        <v>66232.07</v>
+        <v>33102.91</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B337" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="C337" s="1">
-        <v>10000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.9981136</v>
+        <v>100.40285</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-188.64</v>
+        <v>20948.2</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337" t="s">
-        <v>795</v>
+      <c r="L337">
+        <v>160.04</v>
       </c>
       <c r="M337" s="1">
-        <v>-188.64</v>
+        <v>20948.2</v>
       </c>
       <c r="N337" s="1">
-        <v>-12215.14</v>
+        <v>21108.24</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="B338" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="C338" s="1">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.9978356</v>
+        <v>100.61295404</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-108.22</v>
+        <v>28808.84</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338" t="s">
-        <v>798</v>
+      <c r="L338">
+        <v>291.32</v>
       </c>
       <c r="M338" s="1">
-        <v>-108.22</v>
+        <v>28808.84</v>
       </c>
       <c r="N338" s="1">
-        <v>-7143.62</v>
+        <v>29100.16</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="B339" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C339" s="1">
-        <v>10241000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.36146929</v>
+        <v>100.3883695</v>
       </c>
       <c r="E339" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>37018.07</v>
+        <v>15534.78</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>223.99</v>
+        <v>173.26</v>
       </c>
       <c r="M339" s="1">
-        <v>37018.07</v>
+        <v>15534.78</v>
       </c>
       <c r="N339" s="1">
-        <v>37242.06</v>
+        <v>15708.04</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>807</v>
+      </c>
+      <c r="B340" t="s">
+        <v>805</v>
+      </c>
+      <c r="C340" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.60709892</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>22462.66</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>197.68</v>
+      </c>
+      <c r="M340" s="1">
+        <v>22462.66</v>
+      </c>
+      <c r="N340" s="1">
+        <v>22660.34</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>808</v>
+      </c>
+      <c r="B341" t="s">
+        <v>809</v>
+      </c>
+      <c r="C341" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.09788944</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>12236.18</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341" t="s">
+        <v>810</v>
+      </c>
+      <c r="M341" s="1">
+        <v>12236.18</v>
+      </c>
+      <c r="N341" s="1">
+        <v>8372.11</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>811</v>
+      </c>
+      <c r="B342" t="s">
+        <v>812</v>
+      </c>
+      <c r="C342" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.22405072</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>56012.68</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342" t="s">
+        <v>813</v>
+      </c>
+      <c r="M342" s="1">
+        <v>56012.68</v>
+      </c>
+      <c r="N342" s="1">
+        <v>48603.12</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>814</v>
+      </c>
+      <c r="B343" t="s">
+        <v>815</v>
+      </c>
+      <c r="C343" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.11219693</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>16829.54</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343" t="s">
+        <v>816</v>
+      </c>
+      <c r="M343" s="1">
+        <v>16829.54</v>
+      </c>
+      <c r="N343" s="1">
+        <v>15444.12</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>817</v>
+      </c>
+      <c r="B344" t="s">
+        <v>818</v>
+      </c>
+      <c r="C344" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.31005898</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>124023.59</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344" t="s">
+        <v>819</v>
+      </c>
+      <c r="M344" s="1">
+        <v>124023.59</v>
+      </c>
+      <c r="N344" s="1">
+        <v>125934.21</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>820</v>
+      </c>
+      <c r="B345" t="s">
+        <v>821</v>
+      </c>
+      <c r="C345" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.1893154</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>47328.85</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345">
+        <v>670.21</v>
+      </c>
+      <c r="M345" s="1">
+        <v>47328.85</v>
+      </c>
+      <c r="N345" s="1">
+        <v>47999.06</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>822</v>
+      </c>
+      <c r="B346" t="s">
+        <v>823</v>
+      </c>
+      <c r="C346" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.00380818</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1294.78</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346">
+        <v>-600.62</v>
+      </c>
+      <c r="M346" s="1">
+        <v>1294.78</v>
+      </c>
+      <c r="N346" s="1">
+        <v>694.16</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>824</v>
+      </c>
+      <c r="B347" t="s">
+        <v>825</v>
+      </c>
+      <c r="C347" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.04314267</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>6471.4</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>-199.46</v>
+      </c>
+      <c r="M347" s="1">
+        <v>6471.4</v>
+      </c>
+      <c r="N347" s="1">
+        <v>6271.94</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>826</v>
+      </c>
+      <c r="B348" t="s">
+        <v>827</v>
+      </c>
+      <c r="C348" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.41840365</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>83680.73</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>466.03</v>
+      </c>
+      <c r="M348" s="1">
+        <v>83680.73</v>
+      </c>
+      <c r="N348" s="1">
+        <v>84146.76</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>828</v>
+      </c>
+      <c r="B349" t="s">
+        <v>829</v>
+      </c>
+      <c r="C349" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.03438955</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>6877.91</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349" t="s">
+        <v>830</v>
+      </c>
+      <c r="M349" s="1">
+        <v>6877.91</v>
+      </c>
+      <c r="N349" s="1">
+        <v>3674.48</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>831</v>
+      </c>
+      <c r="B350" t="s">
+        <v>832</v>
+      </c>
+      <c r="C350" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.0789372</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>15787.44</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350" t="s">
+        <v>833</v>
+      </c>
+      <c r="M350" s="1">
+        <v>15787.44</v>
+      </c>
+      <c r="N350" s="1">
+        <v>13046.26</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>834</v>
+      </c>
+      <c r="B351" t="s">
+        <v>832</v>
+      </c>
+      <c r="C351" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.07203536</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>18008.84</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" t="s">
+        <v>835</v>
+      </c>
+      <c r="M351" s="1">
+        <v>18008.84</v>
+      </c>
+      <c r="N351" s="1">
+        <v>14819.17</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>836</v>
+      </c>
+      <c r="B352" t="s">
+        <v>832</v>
+      </c>
+      <c r="C352" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.0882826</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>26484.78</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>837</v>
+      </c>
+      <c r="M352" s="1">
+        <v>26484.78</v>
+      </c>
+      <c r="N352" s="1">
+        <v>22597.6</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>838</v>
+      </c>
+      <c r="B353" t="s">
+        <v>839</v>
+      </c>
+      <c r="C353" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0977811</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>19556.22</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>840</v>
+      </c>
+      <c r="M353" s="1">
+        <v>19556.22</v>
+      </c>
+      <c r="N353" s="1">
+        <v>17932.59</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>841</v>
+      </c>
+      <c r="B354" t="s">
+        <v>839</v>
+      </c>
+      <c r="C354" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.10020008</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>25050.02</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>842</v>
+      </c>
+      <c r="M354" s="1">
+        <v>25050.02</v>
+      </c>
+      <c r="N354" s="1">
+        <v>23032.64</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>843</v>
+      </c>
+      <c r="B355" t="s">
+        <v>839</v>
+      </c>
+      <c r="C355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.05079995</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>10159.99</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>844</v>
+      </c>
+      <c r="M355" s="1">
+        <v>10159.99</v>
+      </c>
+      <c r="N355" s="1">
+        <v>8915.53</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>845</v>
+      </c>
+      <c r="B356" t="s">
+        <v>839</v>
+      </c>
+      <c r="C356" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.074802</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>14960.4</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" t="s">
+        <v>846</v>
+      </c>
+      <c r="M356" s="1">
+        <v>14960.4</v>
+      </c>
+      <c r="N356" s="1">
+        <v>13505.94</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>847</v>
+      </c>
+      <c r="B357" t="s">
+        <v>848</v>
+      </c>
+      <c r="C357" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.01596646</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357">
+        <v>0.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="N357" s="1">
+        <v>1037.82</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>849</v>
+      </c>
+      <c r="B358" t="s">
+        <v>848</v>
+      </c>
+      <c r="C358" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.0156911</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358">
+        <v>0.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="N358" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>850</v>
+      </c>
+      <c r="B359" t="s">
+        <v>851</v>
+      </c>
+      <c r="C359" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.24592388</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>61480.97</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>670.21</v>
+      </c>
+      <c r="M359" s="1">
+        <v>61480.97</v>
+      </c>
+      <c r="N359" s="1">
+        <v>62151.18</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>852</v>
+      </c>
+      <c r="B360" t="s">
+        <v>851</v>
+      </c>
+      <c r="C360" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.13567116</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>33917.79</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360">
+        <v>670.21</v>
+      </c>
+      <c r="M360" s="1">
+        <v>33917.79</v>
+      </c>
+      <c r="N360" s="1">
+        <v>34588.0</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>853</v>
+      </c>
+      <c r="B361" t="s">
+        <v>854</v>
+      </c>
+      <c r="C361" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.38037255</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>76074.51</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>780.74</v>
+      </c>
+      <c r="M361" s="1">
+        <v>76074.51</v>
+      </c>
+      <c r="N361" s="1">
+        <v>76855.25</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>855</v>
+      </c>
+      <c r="B362" t="s">
+        <v>856</v>
+      </c>
+      <c r="C362" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.00402647</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1207.94</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" t="s">
+        <v>857</v>
+      </c>
+      <c r="M362" s="1">
+        <v>1207.94</v>
+      </c>
+      <c r="N362" s="1">
+        <v>-2207.21</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>858</v>
+      </c>
+      <c r="B363" t="s">
+        <v>859</v>
+      </c>
+      <c r="C363" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.42234098</v>
+      </c>
+      <c r="E363" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>43251.94</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>363.84</v>
+      </c>
+      <c r="M363" s="1">
+        <v>43251.94</v>
+      </c>
+      <c r="N363" s="1">
+        <v>43615.78</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>