--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243257.9597</v>
+        <v>246496.3981</v>
       </c>
       <c r="D2">
-        <v>107.22</v>
+        <v>107.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26083213.32</v>
+        <v>26478069.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26083213.32</v>
+        <v>26478069.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3515.7744</v>
+        <v>3493.6351</v>
       </c>
       <c r="D3">
-        <v>1083.77</v>
+        <v>1085.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3810301.47</v>
+        <v>3793921.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3810301.47</v>
+        <v>3793921.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4200957.9424</v>
+        <v>4182687.503</v>
       </c>
       <c r="D4">
-        <v>14.8212</v>
+        <v>14.8541</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62263524.22</v>
+        <v>62130333.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62263524.22</v>
+        <v>62130333.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3099659.4802</v>
+        <v>3073455.4274</v>
       </c>
       <c r="D5">
-        <v>100.58</v>
+        <v>100.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>311782967.07</v>
+        <v>309807711.12</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>311782967.07</v>
+        <v>309807711.12</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,84 +712,84 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109723.8305</v>
+        <v>109016.4855</v>
       </c>
       <c r="D2" s="1">
-        <v>3385.04</v>
+        <v>3392.62</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9035597057</v>
+        <v>3356.9758266515</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>368332317.19</v>
+        <v>365965706.53</v>
       </c>
       <c r="I2" s="1">
-        <v>3087238.01</v>
+        <v>3885802.51</v>
       </c>
       <c r="J2" s="1">
-        <v>0.83816647791116</v>
+        <v>1.0617941628587</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>371419555.2</v>
+        <v>369851509.04</v>
       </c>
       <c r="N2" s="1">
-        <v>371419555.2</v>
+        <v>369851509.04</v>
       </c>
       <c r="O2" s="1">
         <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>