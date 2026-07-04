--- v1 (2026-06-13)
+++ v2 (2026-07-04)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>246496.3981</v>
+        <v>243486.9011</v>
       </c>
       <c r="D2">
-        <v>107.41</v>
+        <v>107.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26478069.57</v>
+        <v>26177864.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26478069.57</v>
+        <v>26177864.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3493.6351</v>
+        <v>3484.571</v>
       </c>
       <c r="D3">
-        <v>1085.95</v>
+        <v>1087.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3793921.58</v>
+        <v>3787830.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3793921.58</v>
+        <v>3787830.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4182687.503</v>
+        <v>4206786.9508</v>
       </c>
       <c r="D4">
-        <v>14.8541</v>
+        <v>14.8705</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62130333.72</v>
+        <v>62557126.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62130333.72</v>
+        <v>62557126.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3073455.4274</v>
+        <v>3050159.7238</v>
       </c>
       <c r="D5">
-        <v>100.8</v>
+        <v>100.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>309807711.12</v>
+        <v>307784718.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>309807711.12</v>
+        <v>307784718.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109016.4855</v>
+        <v>108364.4605</v>
       </c>
       <c r="D2" s="1">
-        <v>3392.62</v>
+        <v>3396.36</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9758266515</v>
+        <v>3357.0002610773</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>365965706.53</v>
+        <v>363779522.19</v>
       </c>
       <c r="I2" s="1">
-        <v>3885802.51</v>
+        <v>4265196.87</v>
       </c>
       <c r="J2" s="1">
-        <v>1.0617941628587</v>
+        <v>1.1724675551617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>369851509.04</v>
+        <v>368044719.06</v>
       </c>
       <c r="N2" s="1">
-        <v>369851509.04</v>
+        <v>368044719.06</v>
       </c>
       <c r="O2" s="1">
-        <v>91.95</v>
+        <v>91.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>