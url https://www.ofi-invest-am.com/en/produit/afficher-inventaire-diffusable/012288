--- v2 (2026-07-04)
+++ v3 (2026-07-26)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243486.9011</v>
+        <v>244877.7185</v>
       </c>
       <c r="D2">
-        <v>107.51</v>
+        <v>107.63</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26177864.75</v>
+        <v>26357938.28</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26177864.75</v>
+        <v>26357938.28</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.571</v>
+        <v>3433.0609</v>
       </c>
       <c r="D3">
-        <v>1087.02</v>
+        <v>1088.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3787830.77</v>
+        <v>3736679.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3787830.77</v>
+        <v>3736679.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4206786.9508</v>
+        <v>4250746.9772</v>
       </c>
       <c r="D4">
-        <v>14.8705</v>
+        <v>14.8918</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62557126.31</v>
+        <v>63301514.19</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62557126.31</v>
+        <v>63301514.19</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3050159.7238</v>
+        <v>3017220.037</v>
       </c>
       <c r="D5">
-        <v>100.9</v>
+        <v>101.04</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>307784718.11</v>
+        <v>304881129.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>307784718.11</v>
+        <v>304881129.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>108364.4605</v>
+        <v>107670.7845</v>
       </c>
       <c r="D2" s="1">
-        <v>3396.36</v>
+        <v>3401.27</v>
       </c>
       <c r="E2" s="1">
-        <v>3357.0002610773</v>
+        <v>3357.0124995235</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>363779522.19</v>
+        <v>361452169.4</v>
       </c>
       <c r="I2" s="1">
-        <v>4265196.87</v>
+        <v>4765239.8</v>
       </c>
       <c r="J2" s="1">
-        <v>1.1724675551617</v>
+        <v>1.3183597176661</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>368044719.06</v>
+        <v>366217409.2</v>
       </c>
       <c r="N2" s="1">
-        <v>368044719.06</v>
+        <v>366217409.2</v>
       </c>
       <c r="O2" s="1">
-        <v>91.94</v>
+        <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>