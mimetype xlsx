--- v3 (2026-07-26)
+++ v4 (2026-09-01)
@@ -473,197 +473,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>244877.7185</v>
+        <v>251364.8679</v>
       </c>
       <c r="D2">
-        <v>107.63</v>
+        <v>107.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26357938.28</v>
+        <v>27102827.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26357938.28</v>
+        <v>27102827.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3433.0609</v>
+        <v>3376.9433</v>
       </c>
       <c r="D3">
-        <v>1088.43</v>
+        <v>1090.53</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3736679.67</v>
+        <v>3682665.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3736679.67</v>
+        <v>3682665.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4250746.9772</v>
+        <v>4896684.6959</v>
       </c>
       <c r="D4">
-        <v>14.8918</v>
+        <v>14.9234</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>63301514.19</v>
+        <v>73075286.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>63301514.19</v>
+        <v>73075286.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3017220.037</v>
+        <v>3162435.6666</v>
       </c>
       <c r="D5">
-        <v>101.04</v>
+        <v>101.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>304881129.07</v>
+        <v>320206338.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>304881129.07</v>
+        <v>320206338.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>107670.7845</v>
+        <v>114243.3015</v>
       </c>
       <c r="D2" s="1">
-        <v>3401.27</v>
+        <v>3408.53</v>
       </c>
       <c r="E2" s="1">
-        <v>3357.0124995235</v>
+        <v>3359.9902406532</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>361452169.4</v>
+        <v>383856378.1</v>
       </c>
       <c r="I2" s="1">
-        <v>4765239.8</v>
+        <v>5545342.36</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3183597176661</v>
+        <v>1.444639890432</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>366217409.2</v>
+        <v>389401720.46</v>
       </c>
       <c r="N2" s="1">
-        <v>366217409.2</v>
+        <v>389401720.46</v>
       </c>
       <c r="O2" s="1">
-        <v>91.95</v>
+        <v>91.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>