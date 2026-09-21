--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -462,340 +462,340 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>253445.4126</v>
+      </c>
+      <c r="C2">
+        <v>107.92</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>27353590.77</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>27353590.77</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3531.3656</v>
+      </c>
+      <c r="C3">
+        <v>1091.7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3855216.8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3855216.8</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4809712.9804</v>
+      </c>
+      <c r="C4">
+        <v>14.9411</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>71862597.21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>71862597.21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3173602.3267</v>
+      </c>
+      <c r="C5">
+        <v>101.36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>321704354.35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>321704354.35</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>31</v>
       </c>
+      <c r="B2" s="1">
+        <v>114454.2795</v>
+      </c>
       <c r="C2" s="1">
-        <v>114243.3015</v>
+        <v>3412.62</v>
       </c>
       <c r="D2" s="1">
-        <v>3408.53</v>
-[...7 lines deleted...]
-      <c r="G2">
+        <v>3360.4423428309</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>384617007.15</v>
+      </c>
       <c r="H2" s="1">
-        <v>383856378.1</v>
+        <v>5971956.16</v>
       </c>
       <c r="I2" s="1">
-        <v>5545342.36</v>
-[...2 lines deleted...]
-        <v>1.444639890432</v>
+        <v>1.5527020513867</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>390588963.31</v>
       </c>
       <c r="M2" s="1">
-        <v>389401720.46</v>
+        <v>390588963.31</v>
       </c>
       <c r="N2" s="1">
-        <v>389401720.46</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>91.95</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">