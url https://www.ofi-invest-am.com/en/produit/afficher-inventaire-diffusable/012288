--- v5 (2026-09-21)
+++ v6 (2026-10-25)
@@ -514,153 +514,153 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>253445.4126</v>
+        <v>257135.1965</v>
       </c>
       <c r="C2">
-        <v>107.92</v>
+        <v>108.11</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>27353590.77</v>
+        <v>27800558.31</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>27353590.77</v>
+        <v>27800558.31</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3531.3656</v>
+        <v>3514.1128</v>
       </c>
       <c r="C3">
-        <v>1091.7</v>
+        <v>1093.81</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3855216.8</v>
+        <v>3843795.29</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3855216.8</v>
+        <v>3843795.29</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>4809712.9804</v>
+        <v>4740373.6382</v>
       </c>
       <c r="C4">
-        <v>14.9411</v>
+        <v>14.9726</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>71862597.21</v>
+        <v>70975901.71</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>71862597.21</v>
+        <v>70975901.71</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3173602.3267</v>
+        <v>3137111.9232</v>
       </c>
       <c r="C5">
-        <v>101.36</v>
+        <v>101.57</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>321704354.35</v>
+        <v>318653604.07</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>321704354.35</v>
+        <v>318653604.07</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -709,84 +709,84 @@
       </c>
       <c r="K1" t="s">
         <v>25</v>
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
-        <v>114454.2795</v>
+        <v>113266.6035</v>
       </c>
       <c r="C2" s="1">
-        <v>3412.62</v>
+        <v>3419.87</v>
       </c>
       <c r="D2" s="1">
-        <v>3360.4423428309</v>
+        <v>3360.4863511247</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>384617007.15</v>
+        <v>380630875.1</v>
       </c>
       <c r="H2" s="1">
-        <v>5971956.16</v>
+        <v>6726184.21</v>
       </c>
       <c r="I2" s="1">
-        <v>1.5527020513867</v>
+        <v>1.7671147166485</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>390588963.31</v>
+        <v>387357059.31</v>
       </c>
       <c r="M2" s="1">
-        <v>390588963.31</v>
+        <v>387357059.31</v>
       </c>
       <c r="N2" s="1">
         <v>91.95</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>