--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -286,68 +286,68 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809V1</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -368,56 +368,50 @@
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
@@ -949,96 +943,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>256221.7558</v>
+        <v>256673.9484</v>
       </c>
       <c r="D2">
-        <v>343.49</v>
+        <v>355.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>88010577.85</v>
+        <v>91268932.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>88010577.85</v>
+        <v>91268932.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O76" sqref="O76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1093,3803 +1087,3753 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4883835.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3170908532555</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="N2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.62</v>
+        <v>5.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>149.15</v>
+        <v>158.5</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-274176.03</v>
+        <v>-234307.63</v>
       </c>
       <c r="J3" s="1">
-        <v>-30.124214577301</v>
+        <v>-25.743801612485</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>635975.6</v>
+        <v>675844.0</v>
       </c>
       <c r="N3" s="1">
-        <v>635975.6</v>
+        <v>675844.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1253.4</v>
+        <v>964.1</v>
       </c>
       <c r="E4" s="1">
         <v>1061.818039604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>536218.11</v>
       </c>
       <c r="I4" s="1">
-        <v>96748.89</v>
+        <v>-49347.61</v>
       </c>
       <c r="J4" s="1">
-        <v>18.0428240292</v>
+        <v>-9.2028987980283</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>632967.0</v>
+        <v>486870.5</v>
       </c>
       <c r="N4" s="1">
-        <v>632967.0</v>
+        <v>486870.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.72</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>6404.0</v>
+        <v>9130.0</v>
       </c>
       <c r="D5" s="1">
-        <v>193.4</v>
+        <v>184.48</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6757401624</v>
+        <v>195.9926035049</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1272319.44</v>
+        <v>1789412.47</v>
       </c>
       <c r="I5" s="1">
-        <v>-33785.84</v>
+        <v>-105110.07</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.6554526275257</v>
+        <v>-5.8739989668229</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1238533.6</v>
+        <v>1684302.4</v>
       </c>
       <c r="N5" s="1">
-        <v>1238533.6</v>
+        <v>1684302.4</v>
       </c>
       <c r="O5" s="1">
-        <v>1.41</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>15076.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.3</v>
+        <v>59.74</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832050942</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1080696.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-186689.2</v>
+        <v>-180055.76</v>
       </c>
       <c r="J6" s="1">
-        <v>-17.274904320919</v>
+        <v>-16.661092481142</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>894006.8</v>
+        <v>900640.24</v>
       </c>
       <c r="N6" s="1">
-        <v>894006.8</v>
+        <v>900640.24</v>
       </c>
       <c r="O6" s="1">
-        <v>1.02</v>
+        <v>0.99</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>6969.0</v>
+        <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>371.8</v>
+        <v>381.5</v>
       </c>
       <c r="E7" s="1">
-        <v>240.2368115942</v>
+        <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1674210.34</v>
+        <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>916863.86</v>
+        <v>906909.67</v>
       </c>
       <c r="J7" s="1">
-        <v>54.763958750846</v>
+        <v>58.801641420366</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2591074.2</v>
+        <v>2449230.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2591074.2</v>
+        <v>2449230.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.94</v>
+        <v>2.68</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>51725.0</v>
+        <v>41131.0</v>
       </c>
       <c r="D8" s="1">
-        <v>27.02</v>
+        <v>29.8</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806749154</v>
+        <v>19.1806749167</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>992120.41</v>
+        <v>788920.34</v>
       </c>
       <c r="I8" s="1">
-        <v>405489.09</v>
+        <v>436783.46</v>
       </c>
       <c r="J8" s="1">
-        <v>40.870955371234</v>
+        <v>55.364710206356</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1397609.5</v>
+        <v>1225703.8</v>
       </c>
       <c r="N8" s="1">
-        <v>1397609.5</v>
+        <v>1225703.8</v>
       </c>
       <c r="O8" s="1">
-        <v>1.59</v>
+        <v>1.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>11240.0</v>
       </c>
       <c r="D9" s="1">
-        <v>56.62</v>
+        <v>49.28</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828113879</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>686570.8</v>
       </c>
       <c r="I9" s="1">
-        <v>-50162.0</v>
+        <v>-132663.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-7.306165656914</v>
+        <v>-19.322639413153</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>636408.8</v>
+        <v>553907.2</v>
       </c>
       <c r="N9" s="1">
-        <v>636408.8</v>
+        <v>553907.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>20048.0</v>
+        <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>60.08</v>
+        <v>67.22</v>
       </c>
       <c r="E10" s="1">
-        <v>52.6767642658</v>
+        <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1056063.77</v>
+        <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>148420.07</v>
+        <v>257546.16</v>
       </c>
       <c r="J10" s="1">
-        <v>14.054082169678</v>
+        <v>27.608445242198</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1204483.84</v>
+        <v>1190398.98</v>
       </c>
       <c r="N10" s="1">
-        <v>1204483.84</v>
+        <v>1190398.98</v>
       </c>
       <c r="O10" s="1">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>772.0</v>
       </c>
       <c r="D11" s="1">
-        <v>703.8</v>
+        <v>710.2</v>
       </c>
       <c r="E11" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>358505.3</v>
       </c>
       <c r="I11" s="1">
-        <v>184828.3</v>
+        <v>189769.1</v>
       </c>
       <c r="J11" s="1">
-        <v>51.555248974004</v>
+        <v>52.933415489255</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>543333.6</v>
+        <v>548274.4</v>
       </c>
       <c r="N11" s="1">
-        <v>543333.6</v>
+        <v>548274.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>5571.0</v>
+        <v>5655.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1215.6</v>
+        <v>1288.4</v>
       </c>
       <c r="E12" s="1">
-        <v>609.9065679411</v>
+        <v>618.6599982317</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3397789.49</v>
+        <v>3498522.29</v>
       </c>
       <c r="I12" s="1">
-        <v>3374318.11</v>
+        <v>3787379.71</v>
       </c>
       <c r="J12" s="1">
-        <v>99.309216181018</v>
+        <v>108.256555084</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6772107.6</v>
+        <v>7285902.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6772107.6</v>
+        <v>7285902.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.69</v>
+        <v>7.98</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>45342.0</v>
+        <v>32734.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.43</v>
+        <v>40.21</v>
       </c>
       <c r="E13" s="1">
-        <v>25.9578245335</v>
+        <v>25.9578245861</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1176979.68</v>
+        <v>849703.43</v>
       </c>
       <c r="I13" s="1">
-        <v>565513.38</v>
+        <v>466530.71</v>
       </c>
       <c r="J13" s="1">
-        <v>48.047845651847</v>
+        <v>54.9051226026</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1742493.06</v>
+        <v>1316234.14</v>
       </c>
       <c r="N13" s="1">
-        <v>1742493.06</v>
+        <v>1316234.14</v>
       </c>
       <c r="O13" s="1">
-        <v>1.98</v>
+        <v>1.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>109533.0</v>
+        <v>101791.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.45</v>
+        <v>20.16</v>
       </c>
       <c r="E14" s="1">
-        <v>7.3690908676</v>
+        <v>7.3690908823</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>807158.63</v>
+        <v>750107.13</v>
       </c>
       <c r="I14" s="1">
-        <v>1542324.22</v>
+        <v>1301999.43</v>
       </c>
       <c r="J14" s="1">
-        <v>191.08068261625</v>
+        <v>173.57513052836</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2349482.85</v>
+        <v>2052106.56</v>
       </c>
       <c r="N14" s="1">
-        <v>2349482.85</v>
+        <v>2052106.56</v>
       </c>
       <c r="O14" s="1">
-        <v>2.67</v>
+        <v>2.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
         <v>237483.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.78</v>
+        <v>11.164</v>
       </c>
       <c r="E15" s="1">
         <v>7.6579145455</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1818624.52</v>
       </c>
       <c r="I15" s="1">
-        <v>741442.22</v>
+        <v>832635.69</v>
       </c>
       <c r="J15" s="1">
-        <v>40.76939532301</v>
+        <v>45.783815231964</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2560066.74</v>
+        <v>2651260.21</v>
       </c>
       <c r="N15" s="1">
-        <v>2560066.74</v>
+        <v>2651260.21</v>
       </c>
       <c r="O15" s="1">
-        <v>2.91</v>
+        <v>2.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
         <v>4766.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.8</v>
+        <v>95.65</v>
       </c>
       <c r="E16" s="1">
         <v>112.1495992446</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>534504.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-68390.19</v>
+        <v>-78637.09</v>
       </c>
       <c r="J16" s="1">
-        <v>-12.795051735626</v>
+        <v>-14.712133931621</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>466114.8</v>
+        <v>455867.9</v>
       </c>
       <c r="N16" s="1">
-        <v>466114.8</v>
+        <v>455867.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
         <v>10541.0</v>
       </c>
       <c r="D17" s="1">
-        <v>87.42</v>
+        <v>88.12</v>
       </c>
       <c r="E17" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>827445.31</v>
       </c>
       <c r="I17" s="1">
-        <v>94048.91</v>
+        <v>101427.61</v>
       </c>
       <c r="J17" s="1">
-        <v>11.366178388273</v>
+        <v>12.257923124853</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>921494.22</v>
+        <v>928872.92</v>
       </c>
       <c r="N17" s="1">
-        <v>921494.22</v>
+        <v>928872.92</v>
       </c>
       <c r="O17" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>19121.0</v>
       </c>
       <c r="D18" s="1">
-        <v>91.2</v>
+        <v>96.37</v>
       </c>
       <c r="E18" s="1">
         <v>67.73378066</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1295137.62</v>
       </c>
       <c r="I18" s="1">
-        <v>448697.58</v>
+        <v>547553.15</v>
       </c>
       <c r="J18" s="1">
-        <v>34.644780065921</v>
+        <v>42.277603672728</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1743835.2</v>
+        <v>1842690.77</v>
       </c>
       <c r="N18" s="1">
-        <v>1743835.2</v>
+        <v>1842690.77</v>
       </c>
       <c r="O18" s="1">
-        <v>1.98</v>
+        <v>2.02</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>40996.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.1</v>
+        <v>28.68</v>
       </c>
       <c r="E19" s="1">
         <v>26.7085459557</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1094943.55</v>
       </c>
       <c r="I19" s="1">
-        <v>16048.05</v>
+        <v>80821.73</v>
       </c>
       <c r="J19" s="1">
-        <v>1.4656509004505</v>
+        <v>7.381360436344</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1110991.6</v>
+        <v>1175765.28</v>
       </c>
       <c r="N19" s="1">
-        <v>1110991.6</v>
+        <v>1175765.28</v>
       </c>
       <c r="O19" s="1">
-        <v>1.26</v>
+        <v>1.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>5932.0</v>
       </c>
       <c r="D20" s="1">
-        <v>131.2</v>
+        <v>101.25</v>
       </c>
       <c r="E20" s="1">
         <v>137.5250994606</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>815798.89</v>
       </c>
       <c r="I20" s="1">
-        <v>-37520.49</v>
+        <v>-215183.89</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.5992327839524</v>
+        <v>-26.377075604994</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>778278.4</v>
+        <v>600615.0</v>
       </c>
       <c r="N20" s="1">
-        <v>778278.4</v>
+        <v>600615.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>15676.0</v>
+        <v>14510.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.22</v>
+        <v>87.8</v>
       </c>
       <c r="E21" s="1">
-        <v>69.2242255677</v>
+        <v>69.2242253618</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1085158.96</v>
+        <v>1004443.51</v>
       </c>
       <c r="I21" s="1">
-        <v>219397.76</v>
+        <v>269534.49</v>
       </c>
       <c r="J21" s="1">
-        <v>20.218029623973</v>
+        <v>26.834210915455</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1304556.72</v>
+        <v>1273978.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1304556.72</v>
+        <v>1273978.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.48</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>8472.0</v>
+        <v>12150.0</v>
       </c>
       <c r="D22" s="1">
-        <v>65.84</v>
+        <v>72.42</v>
       </c>
       <c r="E22" s="1">
-        <v>64.085430831</v>
+        <v>66.3104748971</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>542931.77</v>
+        <v>805672.27</v>
       </c>
       <c r="I22" s="1">
-        <v>14864.71</v>
+        <v>74230.73</v>
       </c>
       <c r="J22" s="1">
-        <v>2.7378596761799</v>
+        <v>9.2135143238826</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>557796.48</v>
+        <v>879903.0</v>
       </c>
       <c r="N22" s="1">
-        <v>557796.48</v>
+        <v>879903.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.63</v>
+        <v>0.96</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
         <v>14726.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.22</v>
+        <v>18.025</v>
       </c>
       <c r="E23" s="1">
         <v>36.9756043732</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>544502.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-202565.03</v>
+        <v>-279066.6</v>
       </c>
       <c r="J23" s="1">
-        <v>-37.201837823592</v>
+        <v>-51.25164197977</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>341937.72</v>
+        <v>265436.15</v>
       </c>
       <c r="N23" s="1">
-        <v>341937.72</v>
+        <v>265436.15</v>
       </c>
       <c r="O23" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
         <v>2501.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.3</v>
+        <v>218.6</v>
       </c>
       <c r="E24" s="1">
         <v>160.4114914034</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>401189.14</v>
       </c>
       <c r="I24" s="1">
-        <v>132274.16</v>
+        <v>145529.46</v>
       </c>
       <c r="J24" s="1">
-        <v>32.970523578978</v>
+        <v>36.274526274565</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>533463.3</v>
+        <v>546718.6</v>
       </c>
       <c r="N24" s="1">
-        <v>533463.3</v>
+        <v>546718.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
         <v>12467.0</v>
       </c>
       <c r="D25" s="1">
-        <v>47.32</v>
+        <v>49.44</v>
       </c>
       <c r="E25" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>485701.85</v>
       </c>
       <c r="I25" s="1">
-        <v>104236.59</v>
+        <v>130666.63</v>
       </c>
       <c r="J25" s="1">
-        <v>21.461023877097</v>
+        <v>26.902642022055</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>589938.44</v>
+        <v>616368.48</v>
       </c>
       <c r="N25" s="1">
-        <v>589938.44</v>
+        <v>616368.48</v>
       </c>
       <c r="O25" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>41887.0</v>
+        <v>38671.0</v>
       </c>
       <c r="D26" s="1">
-        <v>28.17</v>
+        <v>33.66</v>
       </c>
       <c r="E26" s="1">
-        <v>31.9010105761</v>
+        <v>31.9010105764</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1336237.63</v>
+        <v>1233643.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-156280.84</v>
+        <v>68021.88</v>
       </c>
       <c r="J26" s="1">
-        <v>-11.695587408356</v>
+        <v>5.5138987505942</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1179956.79</v>
+        <v>1301665.86</v>
       </c>
       <c r="N26" s="1">
-        <v>1179956.79</v>
+        <v>1301665.86</v>
       </c>
       <c r="O26" s="1">
-        <v>1.34</v>
+        <v>1.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
         <v>15489.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.2</v>
+        <v>59.22</v>
       </c>
       <c r="E27" s="1">
         <v>105.1719013493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1629007.58</v>
       </c>
       <c r="I27" s="1">
-        <v>-603635.78</v>
+        <v>-711749.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-37.055431012789</v>
+        <v>-43.692184661289</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1025371.8</v>
+        <v>917258.58</v>
       </c>
       <c r="N27" s="1">
-        <v>1025371.8</v>
+        <v>917258.58</v>
       </c>
       <c r="O27" s="1">
-        <v>1.17</v>
+        <v>1.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
         <v>207830.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.308</v>
+        <v>9.995</v>
       </c>
       <c r="E28" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I28" s="1">
-        <v>531696.9</v>
+        <v>674476.11</v>
       </c>
       <c r="J28" s="1">
-        <v>37.902957227778</v>
+        <v>48.081226632106</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1934481.64</v>
+        <v>2077260.85</v>
       </c>
       <c r="N28" s="1">
-        <v>1934481.64</v>
+        <v>2077260.85</v>
       </c>
       <c r="O28" s="1">
-        <v>2.2</v>
+        <v>2.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
         <v>47322.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.1</v>
+        <v>27.54</v>
       </c>
       <c r="E29" s="1">
         <v>14.7187990787</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>696523.01</v>
       </c>
       <c r="I29" s="1">
-        <v>491259.19</v>
+        <v>606724.87</v>
       </c>
       <c r="J29" s="1">
-        <v>70.530216941433</v>
+        <v>87.107656357254</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1187782.2</v>
+        <v>1303247.88</v>
       </c>
       <c r="N29" s="1">
-        <v>1187782.2</v>
+        <v>1303247.88</v>
       </c>
       <c r="O29" s="1">
-        <v>1.35</v>
+        <v>1.43</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
         <v>8381.0</v>
       </c>
       <c r="D30" s="1">
-        <v>109.5</v>
+        <v>104.9</v>
       </c>
       <c r="E30" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>876355.91</v>
       </c>
       <c r="I30" s="1">
-        <v>41363.59</v>
+        <v>2810.99</v>
       </c>
       <c r="J30" s="1">
-        <v>4.7199533349413</v>
+        <v>0.32075894826795</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>917719.5</v>
+        <v>879166.9</v>
       </c>
       <c r="N30" s="1">
-        <v>917719.5</v>
+        <v>879166.9</v>
       </c>
       <c r="O30" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>4677.0</v>
+        <v>4082.0</v>
       </c>
       <c r="D31" s="1">
-        <v>257.9</v>
+        <v>237.1</v>
       </c>
       <c r="E31" s="1">
-        <v>173.870399829</v>
+        <v>173.8703993141</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>813191.86</v>
+        <v>709738.97</v>
       </c>
       <c r="I31" s="1">
-        <v>393006.44</v>
+        <v>258103.23</v>
       </c>
       <c r="J31" s="1">
-        <v>48.328870384905</v>
+        <v>36.365937465714</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1206198.3</v>
+        <v>967842.2</v>
       </c>
       <c r="N31" s="1">
-        <v>1206198.3</v>
+        <v>967842.2</v>
       </c>
       <c r="O31" s="1">
-        <v>1.37</v>
+        <v>1.06</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>35156.0</v>
+        <v>15651.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.1</v>
+        <v>14.95</v>
       </c>
       <c r="E32" s="1">
-        <v>20.8879929457</v>
+        <v>20.8879930995</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>734338.28</v>
+        <v>326917.98</v>
       </c>
       <c r="I32" s="1">
-        <v>-273794.68</v>
+        <v>-92935.53</v>
       </c>
       <c r="J32" s="1">
-        <v>-37.284544120456</v>
+        <v>-28.427781794076</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>460543.6</v>
+        <v>233982.45</v>
       </c>
       <c r="N32" s="1">
-        <v>460543.6</v>
+        <v>233982.45</v>
       </c>
       <c r="O32" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
         <v>1194.0</v>
       </c>
       <c r="D33" s="1">
-        <v>280.8</v>
+        <v>319.4</v>
       </c>
       <c r="E33" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>502881.76</v>
       </c>
       <c r="I33" s="1">
-        <v>-167606.56</v>
+        <v>-121518.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-33.329218383264</v>
+        <v>-24.164360226547</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>335275.2</v>
+        <v>381363.6</v>
       </c>
       <c r="N33" s="1">
-        <v>335275.2</v>
+        <v>381363.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
         <v>3193.0</v>
       </c>
       <c r="D34" s="1">
-        <v>181.5</v>
+        <v>190.3</v>
       </c>
       <c r="E34" s="1">
         <v>154.3987911055</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>492995.34</v>
       </c>
       <c r="I34" s="1">
-        <v>86534.16</v>
+        <v>114632.56</v>
       </c>
       <c r="J34" s="1">
-        <v>17.552733865598</v>
+        <v>23.252260356051</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>579529.5</v>
+        <v>607627.9</v>
       </c>
       <c r="N34" s="1">
-        <v>579529.5</v>
+        <v>607627.9</v>
       </c>
       <c r="O34" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>8271.0</v>
+        <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.16</v>
+        <v>36.18</v>
       </c>
       <c r="E35" s="1">
-        <v>69.8050997461</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>577357.98</v>
+        <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>36019.38</v>
+        <v>42682.08</v>
       </c>
       <c r="J35" s="1">
-        <v>6.2386563012431</v>
+        <v>4.8695652173913</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>613377.36</v>
+        <v>919189.08</v>
       </c>
       <c r="N35" s="1">
-        <v>613377.36</v>
+        <v>919189.08</v>
       </c>
       <c r="O35" s="1">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>362.0</v>
+        <v>5285.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2029.0</v>
+        <v>83.28</v>
       </c>
       <c r="E36" s="1">
-        <v>1379.694198895</v>
+        <v>69.8050993377</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>499449.3</v>
+        <v>368919.95</v>
       </c>
       <c r="I36" s="1">
-        <v>235048.7</v>
+        <v>71214.85</v>
       </c>
       <c r="J36" s="1">
-        <v>47.061573617182</v>
+        <v>19.303605023258</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>734498.0</v>
+        <v>440134.8</v>
       </c>
       <c r="N36" s="1">
-        <v>734498.0</v>
+        <v>440134.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>48329.0</v>
+        <v>362.0</v>
       </c>
       <c r="D37" s="1">
-        <v>0.2561</v>
+        <v>2062.0</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0</v>
+        <v>1379.694198895</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>0.0</v>
+        <v>499449.3</v>
       </c>
       <c r="I37" s="1">
-        <v>12377.06</v>
+        <v>246994.7</v>
       </c>
       <c r="J37" s="1">
-        <v>0</v>
+        <v>49.453407983553</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12377.06</v>
+        <v>746444.0</v>
       </c>
       <c r="N37" s="1">
-        <v>12377.06</v>
+        <v>746444.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.01</v>
+        <v>0.82</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>48329.0</v>
+        <v>80411.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.925</v>
+        <v>20.35</v>
       </c>
       <c r="E38" s="1">
-        <v>10.6805795692</v>
+        <v>14.7629916305</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>516181.73</v>
+        <v>1187106.92</v>
       </c>
       <c r="I38" s="1">
-        <v>398444.6</v>
+        <v>449256.93</v>
       </c>
       <c r="J38" s="1">
-        <v>77.190759928679</v>
+        <v>37.84468967631</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>914626.33</v>
+        <v>1636363.85</v>
       </c>
       <c r="N38" s="1">
-        <v>914626.33</v>
+        <v>1636363.85</v>
       </c>
       <c r="O38" s="1">
-        <v>1.04</v>
+        <v>1.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
         <v>14596.0</v>
       </c>
       <c r="D39" s="1">
-        <v>55.0</v>
+        <v>56.86</v>
       </c>
       <c r="E39" s="1">
         <v>35.9249287476</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>524360.26</v>
       </c>
       <c r="I39" s="1">
-        <v>278419.74</v>
+        <v>305568.3</v>
       </c>
       <c r="J39" s="1">
-        <v>53.097032944487</v>
+        <v>58.274496240428</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>802780.0</v>
+        <v>829928.56</v>
       </c>
       <c r="N39" s="1">
-        <v>802780.0</v>
+        <v>829928.56</v>
       </c>
       <c r="O39" s="1">
         <v>0.91</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
         <v>31462.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.61</v>
+        <v>47.075</v>
       </c>
       <c r="E40" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I40" s="1">
-        <v>207073.11</v>
+        <v>379012.94</v>
       </c>
       <c r="J40" s="1">
-        <v>18.789628204784</v>
+        <v>34.391294105748</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1309133.82</v>
+        <v>1481073.65</v>
       </c>
       <c r="N40" s="1">
-        <v>1309133.82</v>
+        <v>1481073.65</v>
       </c>
       <c r="O40" s="1">
-        <v>1.49</v>
+        <v>1.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
         <v>71701.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.82</v>
+        <v>24.975</v>
       </c>
       <c r="E41" s="1">
         <v>11.9679097921</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>858111.1</v>
       </c>
       <c r="I41" s="1">
-        <v>921507.72</v>
+        <v>932621.38</v>
       </c>
       <c r="J41" s="1">
-        <v>107.38792680808</v>
+        <v>108.68305747356</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1779618.82</v>
+        <v>1790732.48</v>
       </c>
       <c r="N41" s="1">
-        <v>1779618.82</v>
+        <v>1790732.48</v>
       </c>
       <c r="O41" s="1">
-        <v>2.02</v>
+        <v>1.96</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>434577.0</v>
+        <v>393835.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.966</v>
+        <v>5.812</v>
       </c>
       <c r="E42" s="1">
-        <v>2.6472776516</v>
+        <v>2.6472776417</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1150445.98</v>
+        <v>1042590.59</v>
       </c>
       <c r="I42" s="1">
-        <v>1442240.4</v>
+        <v>1246378.43</v>
       </c>
       <c r="J42" s="1">
-        <v>125.36359160471</v>
+        <v>119.54629573244</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2592686.38</v>
+        <v>2288969.02</v>
       </c>
       <c r="N42" s="1">
-        <v>2592686.38</v>
+        <v>2288969.02</v>
       </c>
       <c r="O42" s="1">
-        <v>2.95</v>
+        <v>2.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>4482.0</v>
+        <v>6715.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.45</v>
+        <v>113.6</v>
       </c>
       <c r="E43" s="1">
-        <v>99.316398929</v>
+        <v>101.4724497394</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>445136.1</v>
+        <v>681387.5</v>
       </c>
       <c r="I43" s="1">
-        <v>-3883.2</v>
+        <v>81436.5</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.8723624078119</v>
+        <v>11.951569408009</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>441252.9</v>
+        <v>762824.0</v>
       </c>
       <c r="N43" s="1">
-        <v>441252.9</v>
+        <v>762824.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.84</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>210182.0</v>
+        <v>146541.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.108</v>
+        <v>4.759</v>
       </c>
       <c r="E44" s="1">
-        <v>3.3889734135</v>
+        <v>3.3889734614</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>712301.21</v>
+        <v>496623.56</v>
       </c>
       <c r="I44" s="1">
-        <v>151126.45</v>
+        <v>200765.06</v>
       </c>
       <c r="J44" s="1">
-        <v>21.216649344173</v>
+        <v>40.426003953578</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>863427.66</v>
+        <v>697388.62</v>
       </c>
       <c r="N44" s="1">
-        <v>863427.66</v>
+        <v>697388.62</v>
       </c>
       <c r="O44" s="1">
-        <v>0.98</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>10357.0</v>
+        <v>11305.0</v>
       </c>
       <c r="D45" s="1">
-        <v>157.94</v>
+        <v>178.3</v>
       </c>
       <c r="E45" s="1">
-        <v>151.2940784011</v>
+        <v>152.6865961964</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1566952.77</v>
+        <v>1726121.97</v>
       </c>
       <c r="I45" s="1">
-        <v>68831.81</v>
+        <v>289559.53</v>
       </c>
       <c r="J45" s="1">
-        <v>4.3927175928857</v>
+        <v>16.775148861584</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1635784.58</v>
+        <v>2015681.5</v>
       </c>
       <c r="N45" s="1">
-        <v>1635784.58</v>
+        <v>2015681.5</v>
       </c>
       <c r="O45" s="1">
-        <v>1.86</v>
+        <v>2.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>5810.0</v>
+        <v>4080.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.0</v>
+        <v>154.8</v>
       </c>
       <c r="E46" s="1">
-        <v>88.7700533563</v>
+        <v>88.7700539216</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>515754.01</v>
+        <v>362181.82</v>
       </c>
       <c r="I46" s="1">
-        <v>268595.99</v>
+        <v>269402.18</v>
       </c>
       <c r="J46" s="1">
-        <v>52.078313457999</v>
+        <v>74.383131654703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>784350.0</v>
+        <v>631584.0</v>
       </c>
       <c r="N46" s="1">
-        <v>784350.0</v>
+        <v>631584.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.89</v>
+        <v>0.69</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>3254.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D47" s="1">
-        <v>387.0</v>
+        <v>398.5</v>
       </c>
       <c r="E47" s="1">
-        <v>379.5274001229</v>
+        <v>383.3158922323</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1234982.16</v>
+        <v>1643275.23</v>
       </c>
       <c r="I47" s="1">
-        <v>24315.84</v>
+        <v>65094.27</v>
       </c>
       <c r="J47" s="1">
-        <v>1.9689223688867</v>
+        <v>3.9612518226785</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1259298.0</v>
+        <v>1708369.5</v>
       </c>
       <c r="N47" s="1">
-        <v>1259298.0</v>
+        <v>1708369.5</v>
       </c>
       <c r="O47" s="1">
-        <v>1.43</v>
+        <v>1.87</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>3013.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D48" s="1">
-        <v>546.9</v>
+        <v>553.0</v>
       </c>
       <c r="E48" s="1">
-        <v>623.9991769001</v>
+        <v>603.855593879</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1880109.52</v>
+        <v>2486073.48</v>
       </c>
       <c r="I48" s="1">
-        <v>-232299.82</v>
+        <v>-209372.48</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.35565362171</v>
+        <v>-8.4218138234595</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1647809.7</v>
+        <v>2276701.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1647809.7</v>
+        <v>2276701.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.87</v>
+        <v>2.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>5019.0</v>
+        <v>65523.0</v>
       </c>
       <c r="D49" s="1">
-        <v>125.55</v>
+        <v>17.88</v>
       </c>
       <c r="E49" s="1">
-        <v>152.0760031879</v>
+        <v>11.7813195367</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>763269.46</v>
+        <v>771947.4</v>
       </c>
       <c r="I49" s="1">
-        <v>-133134.01</v>
+        <v>399603.84</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.442596222833</v>
+        <v>51.765682480438</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>630135.45</v>
+        <v>1171551.24</v>
       </c>
       <c r="N49" s="1">
-        <v>630135.45</v>
+        <v>1171551.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.72</v>
+        <v>1.28</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>65523.0</v>
+        <v>8347.0</v>
       </c>
       <c r="D50" s="1">
-        <v>16.515</v>
+        <v>57.8</v>
       </c>
       <c r="E50" s="1">
-        <v>11.7813195367</v>
+        <v>52.2038001677</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>771947.4</v>
+        <v>435745.12</v>
       </c>
       <c r="I50" s="1">
-        <v>310164.95</v>
+        <v>46711.48</v>
       </c>
       <c r="J50" s="1">
-        <v>40.179544616641</v>
+        <v>10.719908922904</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1082112.35</v>
+        <v>482456.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1082112.35</v>
+        <v>482456.6</v>
       </c>
       <c r="O50" s="1">
-        <v>1.23</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>8347.0</v>
+        <v>852.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.01</v>
+        <v>552.6</v>
       </c>
       <c r="E51" s="1">
-        <v>52.2038001677</v>
+        <v>253.4870305164</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>435745.12</v>
+        <v>215970.95</v>
       </c>
       <c r="I51" s="1">
-        <v>-26658.65</v>
+        <v>254844.25</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.1179457385547</v>
+        <v>117.99931888988</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>409086.47</v>
+        <v>470815.2</v>
       </c>
       <c r="N51" s="1">
-        <v>409086.47</v>
+        <v>470815.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>1126.0</v>
+        <v>158078.0</v>
       </c>
       <c r="D52" s="1">
-        <v>512.4</v>
+        <v>6.422</v>
       </c>
       <c r="E52" s="1">
-        <v>253.4870248668</v>
+        <v>5.279541682</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>285426.39</v>
+        <v>834579.39</v>
       </c>
       <c r="I52" s="1">
-        <v>291536.01</v>
+        <v>180597.53</v>
       </c>
       <c r="J52" s="1">
-        <v>102.14052386677</v>
+        <v>21.639346976925</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>576962.4</v>
+        <v>1015176.92</v>
       </c>
       <c r="N52" s="1">
-        <v>576962.4</v>
+        <v>1015176.92</v>
       </c>
       <c r="O52" s="1">
-        <v>0.66</v>
+        <v>1.11</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>68114.0</v>
+        <v>16224.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.424</v>
+        <v>43.915</v>
       </c>
       <c r="E53" s="1">
-        <v>4.2328740053</v>
+        <v>36.6000339004</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>288317.98</v>
+        <v>593798.95</v>
       </c>
       <c r="I53" s="1">
-        <v>81132.36</v>
+        <v>118678.01</v>
       </c>
       <c r="J53" s="1">
-        <v>28.139889159878</v>
+        <v>19.986227661736</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>369450.34</v>
+        <v>712476.96</v>
       </c>
       <c r="N53" s="1">
-        <v>369450.34</v>
+        <v>712476.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.78</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>9775.0</v>
+        <v>7913.0</v>
       </c>
       <c r="D54" s="1">
-        <v>48.455</v>
+        <v>100.0</v>
       </c>
       <c r="E54" s="1">
-        <v>32.2094578005</v>
+        <v>44.860875774</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>314847.45</v>
+        <v>354984.11</v>
       </c>
       <c r="I54" s="1">
-        <v>158800.18</v>
+        <v>436315.89</v>
       </c>
       <c r="J54" s="1">
-        <v>50.437181562055</v>
+        <v>122.91138608993</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>473647.63</v>
+        <v>791300.0</v>
       </c>
       <c r="N54" s="1">
-        <v>473647.63</v>
+        <v>791300.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.54</v>
+        <v>0.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>7913.0</v>
+        <v>8116.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.45</v>
+        <v>72.66</v>
       </c>
       <c r="E55" s="1">
-        <v>44.860875774</v>
+        <v>84.5794997536</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>354984.11</v>
+        <v>686447.22</v>
       </c>
       <c r="I55" s="1">
-        <v>439876.74</v>
+        <v>-96738.66</v>
       </c>
       <c r="J55" s="1">
-        <v>123.91448732733</v>
+        <v>-14.092658136193</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>794860.85</v>
+        <v>589708.56</v>
       </c>
       <c r="N55" s="1">
-        <v>794860.85</v>
+        <v>589708.56</v>
       </c>
       <c r="O55" s="1">
-        <v>0.9</v>
+        <v>0.65</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>8116.0</v>
+        <v>11941.0</v>
       </c>
       <c r="D56" s="1">
-        <v>84.2</v>
+        <v>32.49</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794997536</v>
+        <v>36.2436998576</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>686447.22</v>
+        <v>432786.02</v>
       </c>
       <c r="I56" s="1">
-        <v>-3080.02</v>
+        <v>-44822.93</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.4486899954231</v>
+        <v>-10.356834077034</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>683367.2</v>
+        <v>387963.09</v>
       </c>
       <c r="N56" s="1">
-        <v>683367.2</v>
+        <v>387963.09</v>
       </c>
       <c r="O56" s="1">
-        <v>0.78</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>11941.0</v>
+        <v>3354.0</v>
       </c>
       <c r="D57" s="1">
-        <v>31.88</v>
+        <v>344.2</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2436998576</v>
+        <v>252.1751222421</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>432786.02</v>
+        <v>845795.36</v>
       </c>
       <c r="I57" s="1">
-        <v>-52106.94</v>
+        <v>308651.44</v>
       </c>
       <c r="J57" s="1">
-        <v>-12.039885207013</v>
+        <v>36.49244895361</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>380679.08</v>
+        <v>1154446.8</v>
       </c>
       <c r="N57" s="1">
-        <v>380679.08</v>
+        <v>1154446.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>1.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
-        <v>2018.0</v>
+        <v>275004.0</v>
       </c>
       <c r="D58" s="1">
-        <v>301.0</v>
+        <v>3.503</v>
       </c>
       <c r="E58" s="1">
-        <v>217.2690584737</v>
+        <v>2.5731999898</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>438448.96</v>
+        <v>707640.29</v>
       </c>
       <c r="I58" s="1">
-        <v>168969.04</v>
+        <v>255698.72</v>
       </c>
       <c r="J58" s="1">
-        <v>38.537904161068</v>
+        <v>36.133996836161</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>607418.0</v>
+        <v>963339.01</v>
       </c>
       <c r="N58" s="1">
-        <v>607418.0</v>
+        <v>963339.01</v>
       </c>
       <c r="O58" s="1">
-        <v>0.69</v>
+        <v>1.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>138</v>
       </c>
       <c r="B59" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="1">
-        <v>339048.0</v>
+        <v>20414.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.109</v>
+        <v>80.79</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5731999894</v>
+        <v>90.0209527775</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>872438.31</v>
+        <v>1837687.73</v>
       </c>
       <c r="I59" s="1">
-        <v>181661.92</v>
+        <v>-188440.67</v>
       </c>
       <c r="J59" s="1">
-        <v>20.822322669439</v>
+        <v>-10.254226924615</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1054100.23</v>
+        <v>1649247.06</v>
       </c>
       <c r="N59" s="1">
-        <v>1054100.23</v>
+        <v>1649247.06</v>
       </c>
       <c r="O59" s="1">
-        <v>1.2</v>
+        <v>1.81</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="1">
-        <v>20414.0</v>
+        <v>17528.0</v>
       </c>
       <c r="D60" s="1">
-        <v>79.2</v>
+        <v>166.78</v>
       </c>
       <c r="E60" s="1">
-        <v>90.0209527775</v>
+        <v>192.5269728435</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1837687.73</v>
+        <v>3374612.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-220898.93</v>
+        <v>-451292.94</v>
       </c>
       <c r="J60" s="1">
-        <v>-12.02048239175</v>
+        <v>-13.373176996029</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1616788.8</v>
+        <v>2923319.84</v>
       </c>
       <c r="N60" s="1">
-        <v>1616788.8</v>
+        <v>2923319.84</v>
       </c>
       <c r="O60" s="1">
-        <v>1.84</v>
+        <v>3.2</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>142</v>
       </c>
       <c r="B61" t="s">
         <v>143</v>
       </c>
       <c r="C61" s="1">
-        <v>17528.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D61" s="1">
-        <v>170.56</v>
+        <v>264.95</v>
       </c>
       <c r="E61" s="1">
-        <v>192.5269728435</v>
+        <v>165.7645019087</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3374612.78</v>
+        <v>1823741.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-385037.1</v>
+        <v>1091238.85</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.409815735955</v>
+        <v>59.835186031482</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2989575.68</v>
+        <v>2914979.9</v>
       </c>
       <c r="N61" s="1">
-        <v>2989575.68</v>
+        <v>2914979.9</v>
       </c>
       <c r="O61" s="1">
-        <v>3.4</v>
+        <v>3.19</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="1">
-        <v>12067.0</v>
+        <v>5163.0</v>
       </c>
       <c r="D62" s="1">
-        <v>242.3</v>
+        <v>53.55</v>
       </c>
       <c r="E62" s="1">
-        <v>165.7645023618</v>
+        <v>98.0866182452</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2000280.25</v>
+        <v>506421.21</v>
       </c>
       <c r="I62" s="1">
-        <v>923553.85</v>
+        <v>-229942.56</v>
       </c>
       <c r="J62" s="1">
-        <v>46.171222757411</v>
+        <v>-45.405396823723</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2923834.1</v>
+        <v>276478.65</v>
       </c>
       <c r="N62" s="1">
-        <v>2923834.1</v>
+        <v>276478.65</v>
       </c>
       <c r="O62" s="1">
-        <v>3.32</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>147</v>
       </c>
       <c r="C63" s="1">
-        <v>8981.0</v>
+        <v>5605.0</v>
       </c>
       <c r="D63" s="1">
-        <v>47.64</v>
+        <v>169.4</v>
       </c>
       <c r="E63" s="1">
-        <v>98.0866173032</v>
+        <v>89.12</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>880915.91</v>
+        <v>499517.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-453061.07</v>
+        <v>449969.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-51.430683094372</v>
+        <v>90.08078994614</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>427854.84</v>
+        <v>949487.0</v>
       </c>
       <c r="N63" s="1">
-        <v>427854.84</v>
+        <v>949487.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
       <c r="C64" s="1">
-        <v>5605.0</v>
+        <v>17639.0</v>
       </c>
       <c r="D64" s="1">
-        <v>144.55</v>
+        <v>41.74</v>
       </c>
       <c r="E64" s="1">
-        <v>89.12</v>
+        <v>52.733077272</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>499517.6</v>
+        <v>930158.75</v>
       </c>
       <c r="I64" s="1">
-        <v>310685.15</v>
+        <v>-193906.89</v>
       </c>
       <c r="J64" s="1">
-        <v>62.197037701975</v>
+        <v>-20.846644725967</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>810202.75</v>
+        <v>736251.86</v>
       </c>
       <c r="N64" s="1">
-        <v>810202.75</v>
+        <v>736251.86</v>
       </c>
       <c r="O64" s="1">
-        <v>0.92</v>
+        <v>0.81</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="1">
-        <v>17639.0</v>
+        <v>9803.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.17</v>
+        <v>244.1</v>
       </c>
       <c r="E65" s="1">
-        <v>52.733077272</v>
+        <v>195.5823411201</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>930158.75</v>
+        <v>1917293.69</v>
       </c>
       <c r="I65" s="1">
-        <v>-186322.12</v>
+        <v>475618.61</v>
       </c>
       <c r="J65" s="1">
-        <v>-20.031217251894</v>
+        <v>24.806768648991</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>743836.63</v>
+        <v>2392912.3</v>
       </c>
       <c r="N65" s="1">
-        <v>743836.63</v>
+        <v>2392912.3</v>
       </c>
       <c r="O65" s="1">
-        <v>0.85</v>
+        <v>2.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>152</v>
       </c>
       <c r="B66" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="1">
-        <v>9803.0</v>
+        <v>22656.0</v>
       </c>
       <c r="D66" s="1">
-        <v>256.3</v>
+        <v>76.24</v>
       </c>
       <c r="E66" s="1">
-        <v>195.5823411201</v>
+        <v>33.5119668079</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1917293.69</v>
+        <v>759247.12</v>
       </c>
       <c r="I66" s="1">
-        <v>595215.21</v>
+        <v>968046.32</v>
       </c>
       <c r="J66" s="1">
-        <v>31.044550613422</v>
+        <v>127.50082213022</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2512508.9</v>
+        <v>1727293.44</v>
       </c>
       <c r="N66" s="1">
-        <v>2512508.9</v>
+        <v>1727293.44</v>
       </c>
       <c r="O66" s="1">
-        <v>2.85</v>
+        <v>1.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>154</v>
       </c>
       <c r="B67" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="1">
-        <v>22656.0</v>
+        <v>48175.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.8</v>
+        <v>6.508</v>
       </c>
       <c r="E67" s="1">
-        <v>33.5119668079</v>
+        <v>14.1159489362</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>759247.12</v>
+        <v>680035.84</v>
       </c>
       <c r="I67" s="1">
-        <v>912765.68</v>
+        <v>-366512.94</v>
       </c>
       <c r="J67" s="1">
-        <v>120.21984093927</v>
+        <v>-53.896121122087</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1672012.8</v>
+        <v>313522.9</v>
       </c>
       <c r="N67" s="1">
-        <v>1672012.8</v>
+        <v>313522.9</v>
       </c>
       <c r="O67" s="1">
-        <v>1.9</v>
+        <v>0.34</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="1">
-        <v>48175.0</v>
+        <v>25528.0</v>
       </c>
       <c r="D68" s="1">
-        <v>8.287</v>
+        <v>28.86</v>
       </c>
       <c r="E68" s="1">
-        <v>14.1159489362</v>
+        <v>29.7792623786</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>680035.84</v>
+        <v>760205.01</v>
       </c>
       <c r="I68" s="1">
-        <v>-280809.61</v>
+        <v>-23466.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-41.29335447967</v>
+        <v>-3.0869212503611</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>399226.23</v>
+        <v>736738.08</v>
       </c>
       <c r="N68" s="1">
-        <v>399226.23</v>
+        <v>736738.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.45</v>
+        <v>0.81</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="1">
-        <v>25528.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D69" s="1">
-        <v>23.835</v>
+        <v>36.14</v>
       </c>
       <c r="E69" s="1">
-        <v>29.7792623786</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>760205.01</v>
+        <v>757117.27</v>
       </c>
       <c r="I69" s="1">
-        <v>-151745.13</v>
+        <v>93329.21</v>
       </c>
       <c r="J69" s="1">
-        <v>-19.961079972362</v>
+        <v>12.326916013949</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>608459.88</v>
+        <v>850446.48</v>
       </c>
       <c r="N69" s="1">
-        <v>608459.88</v>
+        <v>850446.48</v>
       </c>
       <c r="O69" s="1">
-        <v>0.69</v>
+        <v>0.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>160</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="1">
-        <v>20352.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.04</v>
+        <v>269.7</v>
       </c>
       <c r="E70" s="1">
-        <v>32.067952044</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>652646.96</v>
+        <v>778073.59</v>
       </c>
       <c r="I70" s="1">
-        <v>19783.12</v>
+        <v>209298.11</v>
       </c>
       <c r="J70" s="1">
-        <v>3.0312130772815</v>
+        <v>26.899526303161</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>672430.08</v>
+        <v>987371.7</v>
       </c>
       <c r="N70" s="1">
-        <v>672430.08</v>
+        <v>987371.7</v>
       </c>
       <c r="O70" s="1">
-        <v>0.76</v>
+        <v>1.08</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>162</v>
       </c>
       <c r="B71" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="1">
-        <v>2975.0</v>
+        <v>20463.0</v>
       </c>
       <c r="D71" s="1">
-        <v>255.4</v>
+        <v>74.14</v>
       </c>
       <c r="E71" s="1">
-        <v>200.6620470588</v>
+        <v>68.1097273127</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>596969.59</v>
+        <v>1393729.35</v>
       </c>
       <c r="I71" s="1">
-        <v>162845.41</v>
+        <v>123397.47</v>
       </c>
       <c r="J71" s="1">
-        <v>27.278677629123</v>
+        <v>8.8537613131273</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>759815.0</v>
+        <v>1517126.82</v>
       </c>
       <c r="N71" s="1">
-        <v>759815.0</v>
+        <v>1517126.82</v>
       </c>
       <c r="O71" s="1">
-        <v>0.86</v>
+        <v>1.66</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>164</v>
       </c>
       <c r="B72" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="1">
-        <v>20463.0</v>
+        <v>7024.0</v>
       </c>
       <c r="D72" s="1">
-        <v>73.45</v>
+        <v>141.85</v>
       </c>
       <c r="E72" s="1">
-        <v>68.1097273127</v>
+        <v>109.5928046697</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1393729.35</v>
+        <v>769779.86</v>
       </c>
       <c r="I72" s="1">
-        <v>109278.0</v>
+        <v>226574.54</v>
       </c>
       <c r="J72" s="1">
-        <v>7.8406901598219</v>
+        <v>29.433679909474</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1503007.35</v>
+        <v>996354.4</v>
       </c>
       <c r="N72" s="1">
-        <v>1503007.35</v>
+        <v>996354.4</v>
       </c>
       <c r="O72" s="1">
-        <v>1.71</v>
+        <v>1.09</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>166</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
       <c r="C73" s="1">
-        <v>7024.0</v>
+        <v>10536.0</v>
       </c>
       <c r="D73" s="1">
-        <v>121.15</v>
+        <v>28.0</v>
       </c>
       <c r="E73" s="1">
-        <v>109.5928046697</v>
+        <v>28.9329005315</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>769779.86</v>
+        <v>304837.04</v>
       </c>
       <c r="I73" s="1">
-        <v>81177.74</v>
+        <v>-9829.04</v>
       </c>
       <c r="J73" s="1">
-        <v>10.545578576192</v>
+        <v>-3.2243588246363</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>850957.6</v>
+        <v>295008.0</v>
       </c>
       <c r="N73" s="1">
-        <v>850957.6</v>
+        <v>295008.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>168</v>
       </c>
       <c r="B74" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="1">
-        <v>10536.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D74" s="1">
-        <v>24.61</v>
+        <v>27.96</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9329005315</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>304837.04</v>
+        <v>588171.41</v>
       </c>
       <c r="I74" s="1">
-        <v>-45546.08</v>
+        <v>-73959.05</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.941123952654</v>
+        <v>-12.57440411801</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>259290.96</v>
+        <v>514212.36</v>
       </c>
       <c r="N74" s="1">
-        <v>259290.96</v>
+        <v>514212.36</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>170</v>
       </c>
       <c r="B75" t="s">
         <v>171</v>
       </c>
       <c r="C75" s="1">
-        <v>18391.0</v>
+        <v>5300.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.9</v>
+        <v>63.74</v>
       </c>
       <c r="E75" s="1">
-        <v>31.9814806155</v>
+        <v>139.2884754717</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>588171.41</v>
+        <v>738228.92</v>
       </c>
       <c r="I75" s="1">
-        <v>-75062.51</v>
+        <v>-400406.92</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.762012692864</v>
+        <v>-54.238855882265</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>513108.9</v>
+        <v>337822.0</v>
       </c>
       <c r="N75" s="1">
-        <v>513108.9</v>
+        <v>337822.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>172</v>
       </c>
       <c r="B76" t="s">
         <v>173</v>
       </c>
       <c r="C76" s="1">
-        <v>5300.0</v>
+        <v>75.0</v>
       </c>
       <c r="D76" s="1">
-        <v>78.88</v>
+        <v>6181.0</v>
       </c>
       <c r="E76" s="1">
-        <v>139.2884754717</v>
+        <v>5827.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>738228.92</v>
+        <v>0.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-320164.92</v>
+        <v>265500.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-43.369327768953</v>
+        <v>0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>418064.0</v>
+        <v>265500.0</v>
       </c>
       <c r="N76" s="1">
-        <v>418064.0</v>
+        <v>265500.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>