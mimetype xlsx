--- v1 (2026-05-25)
+++ v2 (2026-06-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -142,50 +142,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -280,68 +286,56 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -532,54 +526,54 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -943,96 +937,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>256673.9484</v>
+        <v>255745.2857</v>
       </c>
       <c r="D2">
-        <v>355.58</v>
+        <v>328.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>91268932.13</v>
+        <v>84063002.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>91268932.13</v>
+        <v>84063002.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P76"/>
+  <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O76" sqref="O76"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1087,3753 +1081,3703 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4883835.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3170908532555</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="N2" s="1">
         <v>4948160.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.42</v>
+        <v>5.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.5</v>
+        <v>138.05</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-234307.63</v>
+        <v>-321506.43</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.743801612485</v>
+        <v>-35.324490931253</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>675844.0</v>
+        <v>588645.2</v>
       </c>
       <c r="N3" s="1">
-        <v>675844.0</v>
+        <v>588645.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>964.1</v>
+        <v>890.1</v>
       </c>
       <c r="E4" s="1">
         <v>1061.818039604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>536218.11</v>
       </c>
       <c r="I4" s="1">
-        <v>-49347.61</v>
+        <v>-86717.61</v>
       </c>
       <c r="J4" s="1">
-        <v>-9.2028987980283</v>
+        <v>-16.172077813634</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>486870.5</v>
+        <v>449500.5</v>
       </c>
       <c r="N4" s="1">
-        <v>486870.5</v>
+        <v>449500.5</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>9130.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.48</v>
+        <v>170.3</v>
       </c>
       <c r="E5" s="1">
         <v>195.9926035049</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1789412.47</v>
       </c>
       <c r="I5" s="1">
-        <v>-105110.07</v>
+        <v>-234573.47</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.8739989668229</v>
+        <v>-13.10896587191</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1684302.4</v>
+        <v>1554839.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1684302.4</v>
+        <v>1554839.0</v>
       </c>
       <c r="O5" s="1">
         <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>15076.0</v>
+        <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.74</v>
+        <v>51.14</v>
       </c>
       <c r="E6" s="1">
-        <v>71.6832050942</v>
+        <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1080696.0</v>
+        <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-180055.76</v>
+        <v>-245778.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-16.661092481142</v>
+        <v>-28.658324248771</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>900640.24</v>
+        <v>611838.96</v>
       </c>
       <c r="N6" s="1">
-        <v>900640.24</v>
+        <v>611838.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.99</v>
+        <v>0.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>381.5</v>
+        <v>358.6</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>906909.67</v>
+        <v>759891.67</v>
       </c>
       <c r="J7" s="1">
-        <v>58.801641420366</v>
+        <v>49.269380375736</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2449230.0</v>
+        <v>2302212.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2449230.0</v>
+        <v>2302212.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.68</v>
+        <v>2.74</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>41131.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.8</v>
+        <v>24.39</v>
       </c>
       <c r="E8" s="1">
         <v>19.1806749167</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>788920.34</v>
       </c>
       <c r="I8" s="1">
-        <v>436783.46</v>
+        <v>214264.75</v>
       </c>
       <c r="J8" s="1">
-        <v>55.364710206356</v>
+        <v>27.159237648759</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1225703.8</v>
+        <v>1003185.09</v>
       </c>
       <c r="N8" s="1">
-        <v>1225703.8</v>
+        <v>1003185.09</v>
       </c>
       <c r="O8" s="1">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>11240.0</v>
+        <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.28</v>
+        <v>50.28</v>
       </c>
       <c r="E9" s="1">
-        <v>61.0828113879</v>
+        <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>686570.8</v>
+        <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-132663.6</v>
+        <v>-83527.34</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.322639413153</v>
+        <v>-17.685518057356</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>553907.2</v>
+        <v>388764.96</v>
       </c>
       <c r="N9" s="1">
-        <v>553907.2</v>
+        <v>388764.96</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.22</v>
+        <v>61.68</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>257546.16</v>
+        <v>159438.3</v>
       </c>
       <c r="J10" s="1">
-        <v>27.608445242198</v>
+        <v>17.09147430138</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1190398.98</v>
+        <v>1092291.12</v>
       </c>
       <c r="N10" s="1">
-        <v>1190398.98</v>
+        <v>1092291.12</v>
       </c>
       <c r="O10" s="1">
         <v>1.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>772.0</v>
+        <v>7448.0</v>
       </c>
       <c r="D11" s="1">
-        <v>710.2</v>
+        <v>34.7</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851036269</v>
+        <v>33.8439661654</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>358505.3</v>
+        <v>252069.86</v>
       </c>
       <c r="I11" s="1">
-        <v>189769.1</v>
+        <v>6375.74</v>
       </c>
       <c r="J11" s="1">
-        <v>52.933415489255</v>
+        <v>2.5293543623184</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>548274.4</v>
+        <v>258445.6</v>
       </c>
       <c r="N11" s="1">
-        <v>548274.4</v>
+        <v>258445.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>5655.0</v>
+        <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1288.4</v>
+        <v>599.8</v>
       </c>
       <c r="E12" s="1">
-        <v>618.6599982317</v>
+        <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3498522.29</v>
+        <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>3787379.71</v>
+        <v>104540.3</v>
       </c>
       <c r="J12" s="1">
-        <v>108.256555084</v>
+        <v>29.160043101176</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7285902.0</v>
+        <v>463045.6</v>
       </c>
       <c r="N12" s="1">
-        <v>7285902.0</v>
+        <v>463045.6</v>
       </c>
       <c r="O12" s="1">
-        <v>7.98</v>
+        <v>0.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>32734.0</v>
+        <v>5747.0</v>
       </c>
       <c r="D13" s="1">
-        <v>40.21</v>
+        <v>1191.0</v>
       </c>
       <c r="E13" s="1">
-        <v>25.9578245861</v>
+        <v>627.5125404559</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>849703.43</v>
+        <v>3606314.57</v>
       </c>
       <c r="I13" s="1">
-        <v>466530.71</v>
+        <v>3238362.43</v>
       </c>
       <c r="J13" s="1">
-        <v>54.9051226026</v>
+        <v>89.797003759436</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1316234.14</v>
+        <v>6844677.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1316234.14</v>
+        <v>6844677.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>8.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>101791.0</v>
+        <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.16</v>
+        <v>39.24</v>
       </c>
       <c r="E14" s="1">
-        <v>7.3690908823</v>
+        <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>750107.13</v>
+        <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>1301999.43</v>
+        <v>434778.73</v>
       </c>
       <c r="J14" s="1">
-        <v>173.57513052836</v>
+        <v>51.168291741508</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2052106.56</v>
+        <v>1284482.16</v>
       </c>
       <c r="N14" s="1">
-        <v>2052106.56</v>
+        <v>1284482.16</v>
       </c>
       <c r="O14" s="1">
-        <v>2.25</v>
+        <v>1.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>237483.0</v>
+        <v>101791.0</v>
       </c>
       <c r="D15" s="1">
-        <v>11.164</v>
+        <v>18.315</v>
       </c>
       <c r="E15" s="1">
-        <v>7.6579145455</v>
+        <v>7.3690908823</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1818624.52</v>
+        <v>750107.13</v>
       </c>
       <c r="I15" s="1">
-        <v>832635.69</v>
+        <v>1114195.04</v>
       </c>
       <c r="J15" s="1">
-        <v>45.783815231964</v>
+        <v>148.53812148139</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2651260.21</v>
+        <v>1864302.17</v>
       </c>
       <c r="N15" s="1">
-        <v>2651260.21</v>
+        <v>1864302.17</v>
       </c>
       <c r="O15" s="1">
-        <v>2.9</v>
+        <v>2.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>4766.0</v>
+        <v>237483.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.65</v>
+        <v>9.678</v>
       </c>
       <c r="E16" s="1">
-        <v>112.1495992446</v>
+        <v>7.6579145455</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>534504.99</v>
+        <v>1818624.52</v>
       </c>
       <c r="I16" s="1">
-        <v>-78637.09</v>
+        <v>479735.95</v>
       </c>
       <c r="J16" s="1">
-        <v>-14.712133931621</v>
+        <v>26.37905431958</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>455867.9</v>
+        <v>2298360.47</v>
       </c>
       <c r="N16" s="1">
-        <v>455867.9</v>
+        <v>2298360.47</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>2.73</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>10541.0</v>
+        <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.12</v>
+        <v>92.65</v>
       </c>
       <c r="E17" s="1">
-        <v>78.497800019</v>
+        <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>827445.31</v>
+        <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>101427.61</v>
+        <v>-92935.09</v>
       </c>
       <c r="J17" s="1">
-        <v>12.257923124853</v>
+        <v>-17.387132344639</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>928872.92</v>
+        <v>441569.9</v>
       </c>
       <c r="N17" s="1">
-        <v>928872.92</v>
+        <v>441569.9</v>
       </c>
       <c r="O17" s="1">
-        <v>1.02</v>
+        <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>19121.0</v>
+        <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.37</v>
+        <v>79.02</v>
       </c>
       <c r="E18" s="1">
-        <v>67.73378066</v>
+        <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1295137.62</v>
+        <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>547553.15</v>
+        <v>5504.51</v>
       </c>
       <c r="J18" s="1">
-        <v>42.277603672728</v>
+        <v>0.66524154931762</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1842690.77</v>
+        <v>832949.82</v>
       </c>
       <c r="N18" s="1">
-        <v>1842690.77</v>
+        <v>832949.82</v>
       </c>
       <c r="O18" s="1">
-        <v>2.02</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>40996.0</v>
+        <v>19121.0</v>
       </c>
       <c r="D19" s="1">
-        <v>28.68</v>
+        <v>87.3</v>
       </c>
       <c r="E19" s="1">
-        <v>26.7085459557</v>
+        <v>67.73378066</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1094943.55</v>
+        <v>1295137.62</v>
       </c>
       <c r="I19" s="1">
-        <v>80821.73</v>
+        <v>374125.68</v>
       </c>
       <c r="J19" s="1">
-        <v>7.381360436344</v>
+        <v>28.88694407626</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1175765.28</v>
+        <v>1669263.3</v>
       </c>
       <c r="N19" s="1">
-        <v>1175765.28</v>
+        <v>1669263.3</v>
       </c>
       <c r="O19" s="1">
-        <v>1.29</v>
+        <v>1.99</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>5932.0</v>
+        <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>101.25</v>
+        <v>27.32</v>
       </c>
       <c r="E20" s="1">
-        <v>137.5250994606</v>
+        <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>815798.89</v>
+        <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-215183.89</v>
+        <v>10261.42</v>
       </c>
       <c r="J20" s="1">
-        <v>-26.377075604994</v>
+        <v>2.2893568872732</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>600615.0</v>
+        <v>458484.24</v>
       </c>
       <c r="N20" s="1">
-        <v>600615.0</v>
+        <v>458484.24</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>14510.0</v>
+        <v>5932.0</v>
       </c>
       <c r="D21" s="1">
-        <v>87.8</v>
+        <v>104.0</v>
       </c>
       <c r="E21" s="1">
-        <v>69.2242253618</v>
+        <v>137.5250994606</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1004443.51</v>
+        <v>815798.89</v>
       </c>
       <c r="I21" s="1">
-        <v>269534.49</v>
+        <v>-198870.89</v>
       </c>
       <c r="J21" s="1">
-        <v>26.834210915455</v>
+        <v>-24.377440621426</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1273978.0</v>
+        <v>616928.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1273978.0</v>
+        <v>616928.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>12150.0</v>
+        <v>14510.0</v>
       </c>
       <c r="D22" s="1">
-        <v>72.42</v>
+        <v>71.52</v>
       </c>
       <c r="E22" s="1">
-        <v>66.3104748971</v>
+        <v>69.2242253618</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>805672.27</v>
+        <v>1004443.51</v>
       </c>
       <c r="I22" s="1">
-        <v>74230.73</v>
+        <v>33311.69</v>
       </c>
       <c r="J22" s="1">
-        <v>9.2135143238826</v>
+        <v>3.3164323994686</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>879903.0</v>
+        <v>1037755.2</v>
       </c>
       <c r="N22" s="1">
-        <v>879903.0</v>
+        <v>1037755.2</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>1.23</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>14726.0</v>
+        <v>12150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.025</v>
+        <v>70.78</v>
       </c>
       <c r="E23" s="1">
-        <v>36.9756043732</v>
+        <v>66.3104748971</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>544502.75</v>
+        <v>805672.27</v>
       </c>
       <c r="I23" s="1">
-        <v>-279066.6</v>
+        <v>54304.73</v>
       </c>
       <c r="J23" s="1">
-        <v>-51.25164197977</v>
+        <v>6.7403002464017</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>265436.15</v>
+        <v>859977.0</v>
       </c>
       <c r="N23" s="1">
-        <v>265436.15</v>
+        <v>859977.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>2501.0</v>
+        <v>14726.0</v>
       </c>
       <c r="D24" s="1">
-        <v>218.6</v>
+        <v>17.935</v>
       </c>
       <c r="E24" s="1">
-        <v>160.4114914034</v>
+        <v>36.9756043732</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>401189.14</v>
+        <v>544502.75</v>
       </c>
       <c r="I24" s="1">
-        <v>145529.46</v>
+        <v>-280391.94</v>
       </c>
       <c r="J24" s="1">
-        <v>36.274526274565</v>
+        <v>-51.495045709136</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>546718.6</v>
+        <v>264110.81</v>
       </c>
       <c r="N24" s="1">
-        <v>546718.6</v>
+        <v>264110.81</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>12467.0</v>
+        <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>49.44</v>
+        <v>248.9</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9589997594</v>
+        <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>485701.85</v>
+        <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>130666.63</v>
+        <v>185117.96</v>
       </c>
       <c r="J25" s="1">
-        <v>26.902642022055</v>
+        <v>55.163447352954</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>616368.48</v>
+        <v>520698.8</v>
       </c>
       <c r="N25" s="1">
-        <v>616368.48</v>
+        <v>520698.8</v>
       </c>
       <c r="O25" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>38671.0</v>
+        <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>33.66</v>
+        <v>45.36</v>
       </c>
       <c r="E26" s="1">
-        <v>31.9010105764</v>
+        <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1233643.98</v>
+        <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>68021.88</v>
+        <v>79801.27</v>
       </c>
       <c r="J26" s="1">
-        <v>5.5138987505942</v>
+        <v>16.430093894022</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1301665.86</v>
+        <v>565503.12</v>
       </c>
       <c r="N26" s="1">
-        <v>1301665.86</v>
+        <v>565503.12</v>
       </c>
       <c r="O26" s="1">
-        <v>1.43</v>
+        <v>0.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>15489.0</v>
+        <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>59.22</v>
+        <v>32.54</v>
       </c>
       <c r="E27" s="1">
-        <v>105.1719013493</v>
+        <v>31.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1629007.58</v>
+        <v>1233643.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-711749.0</v>
+        <v>24710.36</v>
       </c>
       <c r="J27" s="1">
-        <v>-43.692184661289</v>
+        <v>2.0030381861062</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>917258.58</v>
+        <v>1258354.34</v>
       </c>
       <c r="N27" s="1">
-        <v>917258.58</v>
+        <v>1258354.34</v>
       </c>
       <c r="O27" s="1">
-        <v>1.01</v>
+        <v>1.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>207830.0</v>
+        <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.995</v>
+        <v>59.5</v>
       </c>
       <c r="E28" s="1">
-        <v>6.7496739643</v>
+        <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1402784.74</v>
+        <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>674476.11</v>
+        <v>-707412.08</v>
       </c>
       <c r="J28" s="1">
-        <v>48.081226632106</v>
+        <v>-43.425953855905</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2077260.85</v>
+        <v>921595.5</v>
       </c>
       <c r="N28" s="1">
-        <v>2077260.85</v>
+        <v>921595.5</v>
       </c>
       <c r="O28" s="1">
-        <v>2.28</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>47322.0</v>
+        <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>27.54</v>
+        <v>9.584</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7187990787</v>
+        <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>696523.01</v>
+        <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>606724.87</v>
+        <v>589057.98</v>
       </c>
       <c r="J29" s="1">
-        <v>87.107656357254</v>
+        <v>41.992043626023</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1303247.88</v>
+        <v>1991842.72</v>
       </c>
       <c r="N29" s="1">
-        <v>1303247.88</v>
+        <v>1991842.72</v>
       </c>
       <c r="O29" s="1">
-        <v>1.43</v>
+        <v>2.37</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>8381.0</v>
+        <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.9</v>
+        <v>27.68</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645996898</v>
+        <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>876355.91</v>
+        <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>2810.99</v>
+        <v>613349.95</v>
       </c>
       <c r="J30" s="1">
-        <v>0.32075894826795</v>
+        <v>88.058820913899</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>879166.9</v>
+        <v>1309872.96</v>
       </c>
       <c r="N30" s="1">
-        <v>879166.9</v>
+        <v>1309872.96</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>4082.0</v>
+        <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>237.1</v>
+        <v>93.95</v>
       </c>
       <c r="E31" s="1">
-        <v>173.8703993141</v>
+        <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>709738.97</v>
+        <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>258103.23</v>
+        <v>-88960.96</v>
       </c>
       <c r="J31" s="1">
-        <v>36.365937465714</v>
+        <v>-10.151236385226</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>967842.2</v>
+        <v>787394.95</v>
       </c>
       <c r="N31" s="1">
-        <v>967842.2</v>
+        <v>787394.95</v>
       </c>
       <c r="O31" s="1">
-        <v>1.06</v>
+        <v>0.94</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>15651.0</v>
+        <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.95</v>
+        <v>203.1</v>
       </c>
       <c r="E32" s="1">
-        <v>20.8879930995</v>
+        <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>326917.98</v>
+        <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>-92935.53</v>
+        <v>119315.23</v>
       </c>
       <c r="J32" s="1">
-        <v>-28.427781794076</v>
+        <v>16.811142552874</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>233982.45</v>
+        <v>829054.2</v>
       </c>
       <c r="N32" s="1">
-        <v>233982.45</v>
+        <v>829054.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.99</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>1194.0</v>
+        <v>26027.0</v>
       </c>
       <c r="D33" s="1">
-        <v>319.4</v>
+        <v>14.46</v>
       </c>
       <c r="E33" s="1">
-        <v>421.1740033501</v>
+        <v>18.325390556</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>502881.76</v>
+        <v>476954.94</v>
       </c>
       <c r="I33" s="1">
-        <v>-121518.16</v>
+        <v>-100604.52</v>
       </c>
       <c r="J33" s="1">
-        <v>-24.164360226547</v>
+        <v>-21.0930869067</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>381363.6</v>
+        <v>376350.42</v>
       </c>
       <c r="N33" s="1">
-        <v>381363.6</v>
+        <v>376350.42</v>
       </c>
       <c r="O33" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>3193.0</v>
+        <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>190.3</v>
+        <v>290.0</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3987911055</v>
+        <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>492995.34</v>
+        <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>114632.56</v>
+        <v>-156621.76</v>
       </c>
       <c r="J34" s="1">
-        <v>23.252260356051</v>
+        <v>-31.144848045393</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>607627.9</v>
+        <v>346260.0</v>
       </c>
       <c r="N34" s="1">
-        <v>607627.9</v>
+        <v>346260.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
         <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>36.18</v>
+        <v>34.67</v>
       </c>
       <c r="E35" s="1">
         <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>42682.08</v>
+        <v>4319.02</v>
       </c>
       <c r="J35" s="1">
-        <v>4.8695652173913</v>
+        <v>0.49275362318841</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>919189.08</v>
+        <v>880826.02</v>
       </c>
       <c r="N35" s="1">
-        <v>919189.08</v>
+        <v>880826.02</v>
       </c>
       <c r="O35" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>5285.0</v>
+        <v>362.0</v>
       </c>
       <c r="D36" s="1">
-        <v>83.28</v>
+        <v>1849.5</v>
       </c>
       <c r="E36" s="1">
-        <v>69.8050993377</v>
+        <v>1379.694198895</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>368919.95</v>
+        <v>499449.3</v>
       </c>
       <c r="I36" s="1">
-        <v>71214.85</v>
+        <v>170069.7</v>
       </c>
       <c r="J36" s="1">
-        <v>19.303605023258</v>
+        <v>34.051444260709</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>440134.8</v>
+        <v>669519.0</v>
       </c>
       <c r="N36" s="1">
-        <v>440134.8</v>
+        <v>669519.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>0.8</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>362.0</v>
+        <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>2062.0</v>
+        <v>19.685</v>
       </c>
       <c r="E37" s="1">
-        <v>1379.694198895</v>
+        <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>499449.3</v>
+        <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>246994.7</v>
+        <v>395783.62</v>
       </c>
       <c r="J37" s="1">
-        <v>49.453407983553</v>
+        <v>33.340183039283</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>746444.0</v>
+        <v>1582890.54</v>
       </c>
       <c r="N37" s="1">
-        <v>746444.0</v>
+        <v>1582890.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.82</v>
+        <v>1.88</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>80411.0</v>
+        <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.35</v>
+        <v>51.94</v>
       </c>
       <c r="E38" s="1">
-        <v>14.7629916305</v>
+        <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1187106.92</v>
+        <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>449256.93</v>
+        <v>240890.47</v>
       </c>
       <c r="J38" s="1">
-        <v>37.84468967631</v>
+        <v>28.310468190344</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1636363.85</v>
+        <v>1091778.8</v>
       </c>
       <c r="N38" s="1">
-        <v>1636363.85</v>
+        <v>1091778.8</v>
       </c>
       <c r="O38" s="1">
-        <v>1.79</v>
+        <v>1.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>14596.0</v>
+        <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.86</v>
+        <v>39.97</v>
       </c>
       <c r="E39" s="1">
-        <v>35.9249287476</v>
+        <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>524360.26</v>
+        <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>305568.3</v>
+        <v>155475.43</v>
       </c>
       <c r="J39" s="1">
-        <v>58.274496240428</v>
+        <v>14.107701017669</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>829928.56</v>
+        <v>1257536.14</v>
       </c>
       <c r="N39" s="1">
-        <v>829928.56</v>
+        <v>1257536.14</v>
       </c>
       <c r="O39" s="1">
-        <v>0.91</v>
+        <v>1.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>31462.0</v>
+        <v>71701.0</v>
       </c>
       <c r="D40" s="1">
-        <v>47.075</v>
+        <v>22.825</v>
       </c>
       <c r="E40" s="1">
-        <v>35.0283106605</v>
+        <v>11.9679097921</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1102060.71</v>
+        <v>858111.1</v>
       </c>
       <c r="I40" s="1">
-        <v>379012.94</v>
+        <v>778464.23</v>
       </c>
       <c r="J40" s="1">
-        <v>34.391294105748</v>
+        <v>90.718349873344</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1481073.65</v>
+        <v>1636575.33</v>
       </c>
       <c r="N40" s="1">
-        <v>1481073.65</v>
+        <v>1636575.33</v>
       </c>
       <c r="O40" s="1">
-        <v>1.62</v>
+        <v>1.95</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>71701.0</v>
+        <v>393835.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.975</v>
+        <v>5.214</v>
       </c>
       <c r="E41" s="1">
-        <v>11.9679097921</v>
+        <v>2.6472776417</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>858111.1</v>
+        <v>1042590.59</v>
       </c>
       <c r="I41" s="1">
-        <v>932621.38</v>
+        <v>1010865.1</v>
       </c>
       <c r="J41" s="1">
-        <v>108.68305747356</v>
+        <v>96.957051952675</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1790732.48</v>
+        <v>2053455.69</v>
       </c>
       <c r="N41" s="1">
-        <v>1790732.48</v>
+        <v>2053455.69</v>
       </c>
       <c r="O41" s="1">
-        <v>1.96</v>
+        <v>2.44</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>393835.0</v>
+        <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.812</v>
+        <v>101.4</v>
       </c>
       <c r="E42" s="1">
-        <v>2.6472776417</v>
+        <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1042590.59</v>
+        <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>1246378.43</v>
+        <v>-486.5</v>
       </c>
       <c r="J42" s="1">
-        <v>119.54629573244</v>
+        <v>-0.071398433343729</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2288969.02</v>
+        <v>680901.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2288969.02</v>
+        <v>680901.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.51</v>
+        <v>0.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>6715.0</v>
+        <v>124796.0</v>
       </c>
       <c r="D43" s="1">
-        <v>113.6</v>
+        <v>4.791</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4724497394</v>
+        <v>3.3889734447</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>681387.5</v>
+        <v>422930.33</v>
       </c>
       <c r="I43" s="1">
-        <v>81436.5</v>
+        <v>174967.31</v>
       </c>
       <c r="J43" s="1">
-        <v>11.951569408009</v>
+        <v>41.370244125078</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>762824.0</v>
+        <v>597897.64</v>
       </c>
       <c r="N43" s="1">
-        <v>762824.0</v>
+        <v>597897.64</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>146541.0</v>
+        <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.759</v>
+        <v>170.62</v>
       </c>
       <c r="E44" s="1">
-        <v>3.3889734614</v>
+        <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>496623.56</v>
+        <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>200765.06</v>
+        <v>202737.13</v>
       </c>
       <c r="J44" s="1">
-        <v>40.426003953578</v>
+        <v>11.745237794523</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>697388.62</v>
+        <v>1928859.1</v>
       </c>
       <c r="N44" s="1">
-        <v>697388.62</v>
+        <v>1928859.1</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>2.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>11305.0</v>
+        <v>4080.0</v>
       </c>
       <c r="D45" s="1">
-        <v>178.3</v>
+        <v>140.0</v>
       </c>
       <c r="E45" s="1">
-        <v>152.6865961964</v>
+        <v>88.7700539216</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1726121.97</v>
+        <v>362181.82</v>
       </c>
       <c r="I45" s="1">
-        <v>289559.53</v>
+        <v>209018.18</v>
       </c>
       <c r="J45" s="1">
-        <v>16.775148861584</v>
+        <v>57.710842581773</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2015681.5</v>
+        <v>571200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2015681.5</v>
+        <v>571200.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.21</v>
+        <v>0.68</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>4080.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D46" s="1">
-        <v>154.8</v>
+        <v>350.2</v>
       </c>
       <c r="E46" s="1">
-        <v>88.7700539216</v>
+        <v>383.3158922323</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>362181.82</v>
+        <v>1643275.23</v>
       </c>
       <c r="I46" s="1">
-        <v>269402.18</v>
+        <v>-141967.83</v>
       </c>
       <c r="J46" s="1">
-        <v>74.383131654703</v>
+        <v>-8.639321484813</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>631584.0</v>
+        <v>1501307.4</v>
       </c>
       <c r="N46" s="1">
-        <v>631584.0</v>
+        <v>1501307.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>1.79</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>4287.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>398.5</v>
+        <v>468.55</v>
       </c>
       <c r="E47" s="1">
-        <v>383.3158922323</v>
+        <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1643275.23</v>
+        <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>65094.27</v>
+        <v>-557053.13</v>
       </c>
       <c r="J47" s="1">
-        <v>3.9612518226785</v>
+        <v>-22.406945509913</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1708369.5</v>
+        <v>1929020.35</v>
       </c>
       <c r="N47" s="1">
-        <v>1708369.5</v>
+        <v>1929020.35</v>
       </c>
       <c r="O47" s="1">
-        <v>1.87</v>
+        <v>2.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>4117.0</v>
+        <v>65523.0</v>
       </c>
       <c r="D48" s="1">
-        <v>553.0</v>
+        <v>15.175</v>
       </c>
       <c r="E48" s="1">
-        <v>603.855593879</v>
+        <v>11.7813195367</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2486073.48</v>
+        <v>771947.4</v>
       </c>
       <c r="I48" s="1">
-        <v>-209372.48</v>
+        <v>222364.13</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.4218138234595</v>
+        <v>28.80560644417</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2276701.0</v>
+        <v>994311.53</v>
       </c>
       <c r="N48" s="1">
-        <v>2276701.0</v>
+        <v>994311.53</v>
       </c>
       <c r="O48" s="1">
-        <v>2.49</v>
+        <v>1.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>65523.0</v>
+        <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>17.88</v>
+        <v>53.12</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7813195367</v>
+        <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>771947.4</v>
+        <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>399603.84</v>
+        <v>7647.52</v>
       </c>
       <c r="J49" s="1">
-        <v>51.765682480438</v>
+        <v>1.7550443249944</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1171551.24</v>
+        <v>443392.64</v>
       </c>
       <c r="N49" s="1">
-        <v>1171551.24</v>
+        <v>443392.64</v>
       </c>
       <c r="O49" s="1">
-        <v>1.28</v>
+        <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>8347.0</v>
+        <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>57.8</v>
+        <v>538.6</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038001677</v>
+        <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>435745.12</v>
+        <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>46711.48</v>
+        <v>242916.25</v>
       </c>
       <c r="J50" s="1">
-        <v>10.719908922904</v>
+        <v>112.47635388</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>482456.6</v>
+        <v>458887.2</v>
       </c>
       <c r="N50" s="1">
-        <v>482456.6</v>
+        <v>458887.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>852.0</v>
+        <v>107495.0</v>
       </c>
       <c r="D51" s="1">
-        <v>552.6</v>
+        <v>7.332</v>
       </c>
       <c r="E51" s="1">
-        <v>253.4870305164</v>
+        <v>5.2795416531</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>215970.95</v>
+        <v>567524.33</v>
       </c>
       <c r="I51" s="1">
-        <v>254844.25</v>
+        <v>220629.01</v>
       </c>
       <c r="J51" s="1">
-        <v>117.99931888988</v>
+        <v>38.875691902055</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>470815.2</v>
+        <v>788153.34</v>
       </c>
       <c r="N51" s="1">
-        <v>470815.2</v>
+        <v>788153.34</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.94</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>158078.0</v>
+        <v>16224.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.422</v>
+        <v>43.13</v>
       </c>
       <c r="E52" s="1">
-        <v>5.279541682</v>
+        <v>36.6000339004</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>834579.39</v>
+        <v>593798.95</v>
       </c>
       <c r="I52" s="1">
-        <v>180597.53</v>
+        <v>105942.17</v>
       </c>
       <c r="J52" s="1">
-        <v>21.639346976925</v>
+        <v>17.841420905173</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1015176.92</v>
+        <v>699741.12</v>
       </c>
       <c r="N52" s="1">
-        <v>1015176.92</v>
+        <v>699741.12</v>
       </c>
       <c r="O52" s="1">
-        <v>1.11</v>
+        <v>0.83</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>16224.0</v>
+        <v>7913.0</v>
       </c>
       <c r="D53" s="1">
-        <v>43.915</v>
+        <v>100.05</v>
       </c>
       <c r="E53" s="1">
-        <v>36.6000339004</v>
+        <v>44.860875774</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>593798.95</v>
+        <v>354984.11</v>
       </c>
       <c r="I53" s="1">
-        <v>118678.01</v>
+        <v>436711.54</v>
       </c>
       <c r="J53" s="1">
-        <v>19.986227661736</v>
+        <v>123.02284178297</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>712476.96</v>
+        <v>791695.65</v>
       </c>
       <c r="N53" s="1">
-        <v>712476.96</v>
+        <v>791695.65</v>
       </c>
       <c r="O53" s="1">
-        <v>0.78</v>
+        <v>0.94</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>7913.0</v>
+        <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>71.98</v>
       </c>
       <c r="E54" s="1">
-        <v>44.860875774</v>
+        <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>354984.11</v>
+        <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>436315.89</v>
+        <v>-102257.54</v>
       </c>
       <c r="J54" s="1">
-        <v>122.91138608993</v>
+        <v>-14.896635461646</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>791300.0</v>
+        <v>584189.68</v>
       </c>
       <c r="N54" s="1">
-        <v>791300.0</v>
+        <v>584189.68</v>
       </c>
       <c r="O54" s="1">
-        <v>0.87</v>
+        <v>0.69</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>8116.0</v>
+        <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>72.66</v>
+        <v>28.03</v>
       </c>
       <c r="E55" s="1">
-        <v>84.5794997536</v>
+        <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>686447.22</v>
+        <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-96738.66</v>
+        <v>-98079.79</v>
       </c>
       <c r="J55" s="1">
-        <v>-14.092658136193</v>
+        <v>-22.662421027371</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>589708.56</v>
+        <v>334706.23</v>
       </c>
       <c r="N55" s="1">
-        <v>589708.56</v>
+        <v>334706.23</v>
       </c>
       <c r="O55" s="1">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>11941.0</v>
+        <v>4287.0</v>
       </c>
       <c r="D56" s="1">
-        <v>32.49</v>
+        <v>306.6</v>
       </c>
       <c r="E56" s="1">
-        <v>36.2436998576</v>
+        <v>264.6188826685</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>432786.02</v>
+        <v>1134421.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-44822.93</v>
+        <v>179973.05</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.356834077034</v>
+        <v>15.864747408844</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>387963.09</v>
+        <v>1314394.2</v>
       </c>
       <c r="N56" s="1">
-        <v>387963.09</v>
+        <v>1314394.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>1.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>3354.0</v>
+        <v>275004.0</v>
       </c>
       <c r="D57" s="1">
-        <v>344.2</v>
+        <v>3.382</v>
       </c>
       <c r="E57" s="1">
-        <v>252.1751222421</v>
+        <v>2.5731999898</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>845795.36</v>
+        <v>707640.29</v>
       </c>
       <c r="I57" s="1">
-        <v>308651.44</v>
+        <v>222423.24</v>
       </c>
       <c r="J57" s="1">
-        <v>36.49244895361</v>
+        <v>31.431681200628</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1154446.8</v>
+        <v>930063.53</v>
       </c>
       <c r="N57" s="1">
-        <v>1154446.8</v>
+        <v>930063.53</v>
       </c>
       <c r="O57" s="1">
-        <v>1.26</v>
+        <v>1.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
-        <v>275004.0</v>
+        <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3.503</v>
+        <v>76.12</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5731999898</v>
+        <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>707640.29</v>
+        <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>255698.72</v>
+        <v>-283774.05</v>
       </c>
       <c r="J58" s="1">
-        <v>36.133996836161</v>
+        <v>-15.441908076515</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>963339.01</v>
+        <v>1553913.68</v>
       </c>
       <c r="N58" s="1">
-        <v>963339.01</v>
+        <v>1553913.68</v>
       </c>
       <c r="O58" s="1">
-        <v>1.06</v>
+        <v>1.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>138</v>
       </c>
       <c r="B59" t="s">
         <v>139</v>
       </c>
       <c r="C59" s="1">
-        <v>20414.0</v>
+        <v>17528.0</v>
       </c>
       <c r="D59" s="1">
-        <v>80.79</v>
+        <v>161.44</v>
       </c>
       <c r="E59" s="1">
-        <v>90.0209527775</v>
+        <v>192.5269728435</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1837687.73</v>
+        <v>3374612.78</v>
       </c>
       <c r="I59" s="1">
-        <v>-188440.67</v>
+        <v>-544892.46</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.254226924615</v>
+        <v>-16.146814331688</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1649247.06</v>
+        <v>2829720.32</v>
       </c>
       <c r="N59" s="1">
-        <v>1649247.06</v>
+        <v>2829720.32</v>
       </c>
       <c r="O59" s="1">
-        <v>1.81</v>
+        <v>3.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="1">
-        <v>17528.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>166.78</v>
+        <v>253.35</v>
       </c>
       <c r="E60" s="1">
-        <v>192.5269728435</v>
+        <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3374612.78</v>
+        <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-451292.94</v>
+        <v>963615.65</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.373176996029</v>
+        <v>52.837306590209</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2923319.84</v>
+        <v>2787356.7</v>
       </c>
       <c r="N60" s="1">
-        <v>2923319.84</v>
+        <v>2787356.7</v>
       </c>
       <c r="O60" s="1">
-        <v>3.2</v>
+        <v>3.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>142</v>
       </c>
       <c r="B61" t="s">
         <v>143</v>
       </c>
       <c r="C61" s="1">
-        <v>11002.0</v>
+        <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>264.95</v>
+        <v>43.5</v>
       </c>
       <c r="E61" s="1">
-        <v>165.7645019087</v>
+        <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1823741.05</v>
+        <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>1091238.85</v>
+        <v>-281830.71</v>
       </c>
       <c r="J61" s="1">
-        <v>59.835186031482</v>
+        <v>-55.651442797982</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2914979.9</v>
+        <v>224590.5</v>
       </c>
       <c r="N61" s="1">
-        <v>2914979.9</v>
+        <v>224590.5</v>
       </c>
       <c r="O61" s="1">
-        <v>3.19</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="1">
-        <v>5163.0</v>
+        <v>8273.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.55</v>
+        <v>152.1</v>
       </c>
       <c r="E62" s="1">
-        <v>98.0866182452</v>
+        <v>108.4569853741</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>506421.21</v>
+        <v>897264.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-229942.56</v>
+        <v>361058.66</v>
       </c>
       <c r="J62" s="1">
-        <v>-45.405396823723</v>
+        <v>40.239929659994</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>276478.65</v>
+        <v>1258323.3</v>
       </c>
       <c r="N62" s="1">
-        <v>276478.65</v>
+        <v>1258323.3</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>147</v>
       </c>
       <c r="C63" s="1">
-        <v>5605.0</v>
+        <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>169.4</v>
+        <v>37.91</v>
       </c>
       <c r="E63" s="1">
-        <v>89.12</v>
+        <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>499517.6</v>
+        <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>449969.4</v>
+        <v>-261464.26</v>
       </c>
       <c r="J63" s="1">
-        <v>90.08078994614</v>
+        <v>-28.109638274112</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>949487.0</v>
+        <v>668694.49</v>
       </c>
       <c r="N63" s="1">
-        <v>949487.0</v>
+        <v>668694.49</v>
       </c>
       <c r="O63" s="1">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
       <c r="C64" s="1">
-        <v>17639.0</v>
+        <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>41.74</v>
+        <v>218.1</v>
       </c>
       <c r="E64" s="1">
-        <v>52.733077272</v>
+        <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>930158.75</v>
+        <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-193906.89</v>
+        <v>220740.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-20.846644725967</v>
+        <v>11.513134954301</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>736251.86</v>
+        <v>2138034.3</v>
       </c>
       <c r="N64" s="1">
-        <v>736251.86</v>
+        <v>2138034.3</v>
       </c>
       <c r="O64" s="1">
-        <v>0.81</v>
+        <v>2.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="1">
-        <v>9803.0</v>
+        <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>244.1</v>
+        <v>67.52</v>
       </c>
       <c r="E65" s="1">
-        <v>195.5823411201</v>
+        <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1917293.69</v>
+        <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>475618.61</v>
+        <v>770486.0</v>
       </c>
       <c r="J65" s="1">
-        <v>24.806768648991</v>
+        <v>101.48026639864</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2392912.3</v>
+        <v>1529733.12</v>
       </c>
       <c r="N65" s="1">
-        <v>2392912.3</v>
+        <v>1529733.12</v>
       </c>
       <c r="O65" s="1">
-        <v>2.62</v>
+        <v>1.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>152</v>
       </c>
       <c r="B66" t="s">
         <v>153</v>
       </c>
       <c r="C66" s="1">
-        <v>22656.0</v>
+        <v>48175.0</v>
       </c>
       <c r="D66" s="1">
-        <v>76.24</v>
+        <v>5.764</v>
       </c>
       <c r="E66" s="1">
-        <v>33.5119668079</v>
+        <v>14.1159489362</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>759247.12</v>
+        <v>680035.84</v>
       </c>
       <c r="I66" s="1">
-        <v>968046.32</v>
+        <v>-402355.14</v>
       </c>
       <c r="J66" s="1">
-        <v>127.50082213022</v>
+        <v>-59.166755093379</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1727293.44</v>
+        <v>277680.7</v>
       </c>
       <c r="N66" s="1">
-        <v>1727293.44</v>
+        <v>277680.7</v>
       </c>
       <c r="O66" s="1">
-        <v>1.89</v>
+        <v>0.33</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>154</v>
       </c>
       <c r="B67" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="1">
-        <v>48175.0</v>
+        <v>25528.0</v>
       </c>
       <c r="D67" s="1">
-        <v>6.508</v>
+        <v>29.115</v>
       </c>
       <c r="E67" s="1">
-        <v>14.1159489362</v>
+        <v>29.7792623786</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>680035.84</v>
+        <v>760205.01</v>
       </c>
       <c r="I67" s="1">
-        <v>-366512.94</v>
+        <v>-16957.29</v>
       </c>
       <c r="J67" s="1">
-        <v>-53.896121122087</v>
+        <v>-2.2306206584984</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>313522.9</v>
+        <v>743247.72</v>
       </c>
       <c r="N67" s="1">
-        <v>313522.9</v>
+        <v>743247.72</v>
       </c>
       <c r="O67" s="1">
-        <v>0.34</v>
+        <v>0.88</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" s="1">
-        <v>25528.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D68" s="1">
-        <v>28.86</v>
+        <v>32.78</v>
       </c>
       <c r="E68" s="1">
-        <v>29.7792623786</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>760205.01</v>
+        <v>757117.27</v>
       </c>
       <c r="I68" s="1">
-        <v>-23466.93</v>
+        <v>14261.69</v>
       </c>
       <c r="J68" s="1">
-        <v>-3.0869212503611</v>
+        <v>1.8836830917884</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>736738.08</v>
+        <v>771378.96</v>
       </c>
       <c r="N68" s="1">
-        <v>736738.08</v>
+        <v>771378.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.81</v>
+        <v>0.92</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
         <v>159</v>
       </c>
       <c r="C69" s="1">
-        <v>23532.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.14</v>
+        <v>253.9</v>
       </c>
       <c r="E69" s="1">
-        <v>32.1739448411</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>757117.27</v>
+        <v>778073.59</v>
       </c>
       <c r="I69" s="1">
-        <v>93329.21</v>
+        <v>151454.31</v>
       </c>
       <c r="J69" s="1">
-        <v>12.326916013949</v>
+        <v>19.465293764822</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>850446.48</v>
+        <v>929527.9</v>
       </c>
       <c r="N69" s="1">
-        <v>850446.48</v>
+        <v>929527.9</v>
       </c>
       <c r="O69" s="1">
-        <v>0.93</v>
+        <v>1.11</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>160</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="1">
-        <v>3661.0</v>
+        <v>20463.0</v>
       </c>
       <c r="D70" s="1">
-        <v>269.7</v>
+        <v>63.89</v>
       </c>
       <c r="E70" s="1">
-        <v>212.5303441683</v>
+        <v>68.1097273127</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>778073.59</v>
+        <v>1393729.35</v>
       </c>
       <c r="I70" s="1">
-        <v>209298.11</v>
+        <v>-86348.28</v>
       </c>
       <c r="J70" s="1">
-        <v>26.899526303161</v>
+        <v>-6.1954840801767</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>987371.7</v>
+        <v>1307381.07</v>
       </c>
       <c r="N70" s="1">
-        <v>987371.7</v>
+        <v>1307381.07</v>
       </c>
       <c r="O70" s="1">
-        <v>1.08</v>
+        <v>1.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>162</v>
       </c>
       <c r="B71" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="1">
-        <v>20463.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D71" s="1">
-        <v>74.14</v>
+        <v>129.0</v>
       </c>
       <c r="E71" s="1">
-        <v>68.1097273127</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1393729.35</v>
+        <v>643638.54</v>
       </c>
       <c r="I71" s="1">
-        <v>123397.47</v>
+        <v>113978.46</v>
       </c>
       <c r="J71" s="1">
-        <v>8.8537613131273</v>
+        <v>17.708457918011</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1517126.82</v>
+        <v>757617.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1517126.82</v>
+        <v>757617.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.66</v>
+        <v>0.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>164</v>
       </c>
       <c r="B72" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="1">
-        <v>7024.0</v>
+        <v>10536.0</v>
       </c>
       <c r="D72" s="1">
-        <v>141.85</v>
+        <v>24.59</v>
       </c>
       <c r="E72" s="1">
-        <v>109.5928046697</v>
+        <v>28.9329005315</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>769779.86</v>
+        <v>304837.04</v>
       </c>
       <c r="I72" s="1">
-        <v>226574.54</v>
+        <v>-45756.8</v>
       </c>
       <c r="J72" s="1">
-        <v>29.433679909474</v>
+        <v>-15.010249410636</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>996354.4</v>
+        <v>259080.24</v>
       </c>
       <c r="N72" s="1">
-        <v>996354.4</v>
+        <v>259080.24</v>
       </c>
       <c r="O72" s="1">
-        <v>1.09</v>
+        <v>0.31</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>166</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
       <c r="C73" s="1">
-        <v>10536.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D73" s="1">
-        <v>28.0</v>
+        <v>23.26</v>
       </c>
       <c r="E73" s="1">
-        <v>28.9329005315</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>304837.04</v>
+        <v>588171.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-9829.04</v>
+        <v>-160396.75</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.2243588246363</v>
+        <v>-27.270409148245</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>295008.0</v>
+        <v>427774.66</v>
       </c>
       <c r="N73" s="1">
-        <v>295008.0</v>
+        <v>427774.66</v>
       </c>
       <c r="O73" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>168</v>
       </c>
       <c r="B74" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="1">
-        <v>18391.0</v>
+        <v>5300.0</v>
       </c>
       <c r="D74" s="1">
-        <v>27.96</v>
+        <v>65.3</v>
       </c>
       <c r="E74" s="1">
-        <v>31.9814806155</v>
+        <v>139.2884754717</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>588171.41</v>
+        <v>738228.92</v>
       </c>
       <c r="I74" s="1">
-        <v>-73959.05</v>
+        <v>-392138.92</v>
       </c>
       <c r="J74" s="1">
-        <v>-12.57440411801</v>
+        <v>-53.118878084592</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>514212.36</v>
+        <v>346090.0</v>
       </c>
       <c r="N74" s="1">
-        <v>514212.36</v>
+        <v>346090.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>170</v>
       </c>
       <c r="B75" t="s">
         <v>171</v>
       </c>
       <c r="C75" s="1">
-        <v>5300.0</v>
+        <v>75.0</v>
       </c>
       <c r="D75" s="1">
-        <v>63.74</v>
+        <v>5677.0</v>
       </c>
       <c r="E75" s="1">
-        <v>139.2884754717</v>
+        <v>5677.5</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>738228.92</v>
+        <v>0.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-400406.92</v>
+        <v>-375.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-54.238855882265</v>
+        <v>0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>337822.0</v>
+        <v>-375.0</v>
       </c>
       <c r="N75" s="1">
-        <v>337822.0</v>
+        <v>-375.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="P75">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P76">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>