--- v2 (2026-06-18)
+++ v3 (2026-07-11)
@@ -14,79 +14,85 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>FR0014013N26</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
@@ -208,68 +214,68 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -472,54 +478,54 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...2 lines deleted...]
-    <t>STELLANTIS NV</t>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -882,3900 +888,3929 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>255745.2857</v>
+        <v>253164.3035</v>
       </c>
       <c r="D2">
-        <v>328.69</v>
+        <v>342.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84063002.51</v>
+        <v>86777063.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84063002.51</v>
+        <v>86777063.17</v>
       </c>
       <c r="I2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1">
+        <v>1953.087</v>
+      </c>
+      <c r="D3">
+        <v>107.2062</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>209383.15</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>209383.15</v>
+      </c>
+      <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="P1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>47000.0</v>
+        <v>47500.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.9113925532</v>
+        <v>103.9257989474</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4883835.45</v>
+        <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3170908532555</v>
+        <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4948160.0</v>
+        <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4948160.0</v>
+        <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.89</v>
+        <v>5.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.05</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-321506.43</v>
+        <v>-322572.43</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.324490931253</v>
+        <v>-35.441614272558</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>588645.2</v>
+        <v>587579.2</v>
       </c>
       <c r="N3" s="1">
-        <v>588645.2</v>
+        <v>587579.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>505.0</v>
+        <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>890.1</v>
+        <v>858.8</v>
       </c>
       <c r="E4" s="1">
-        <v>1061.818039604</v>
+        <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>536218.11</v>
+        <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-86717.61</v>
+        <v>-82019.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-16.172077813634</v>
+        <v>-19.119852558132</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>449500.5</v>
+        <v>346955.2</v>
       </c>
       <c r="N4" s="1">
-        <v>449500.5</v>
+        <v>346955.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>9130.0</v>
+        <v>11587.0</v>
       </c>
       <c r="D5" s="1">
-        <v>170.3</v>
+        <v>169.5</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9926035049</v>
+        <v>191.605393976</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1789412.47</v>
+        <v>2220131.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-234573.47</v>
+        <v>-256135.2</v>
       </c>
       <c r="J5" s="1">
-        <v>-13.10896587191</v>
+        <v>-11.536937200617</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1554839.0</v>
+        <v>1963996.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1554839.0</v>
+        <v>1963996.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>2.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="1">
         <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>51.14</v>
+        <v>52.12</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-245778.91</v>
+        <v>-234054.19</v>
       </c>
       <c r="J6" s="1">
-        <v>-28.658324248771</v>
+        <v>-27.291197885137</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>611838.96</v>
+        <v>623563.68</v>
       </c>
       <c r="N6" s="1">
-        <v>611838.96</v>
+        <v>623563.68</v>
       </c>
       <c r="O6" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>358.6</v>
+        <v>377.3</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>759891.67</v>
+        <v>879945.67</v>
       </c>
       <c r="J7" s="1">
-        <v>49.269380375736</v>
+        <v>57.053366468949</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2302212.0</v>
+        <v>2422266.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2302212.0</v>
+        <v>2422266.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.74</v>
+        <v>2.78</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C8" s="1">
         <v>41131.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.39</v>
+        <v>23.15</v>
       </c>
       <c r="E8" s="1">
         <v>19.1806749167</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>788920.34</v>
       </c>
       <c r="I8" s="1">
-        <v>214264.75</v>
+        <v>163262.31</v>
       </c>
       <c r="J8" s="1">
-        <v>27.159237648759</v>
+        <v>20.694397358293</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1003185.09</v>
+        <v>952182.65</v>
       </c>
       <c r="N8" s="1">
-        <v>1003185.09</v>
+        <v>952182.65</v>
       </c>
       <c r="O8" s="1">
-        <v>1.19</v>
+        <v>1.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.28</v>
+        <v>49.26</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-83527.34</v>
+        <v>-91413.98</v>
       </c>
       <c r="J9" s="1">
-        <v>-17.685518057356</v>
+        <v>-19.355382249509</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>388764.96</v>
+        <v>380878.32</v>
       </c>
       <c r="N9" s="1">
-        <v>388764.96</v>
+        <v>380878.32</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.68</v>
+        <v>64.44</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>159438.3</v>
+        <v>208315.14</v>
       </c>
       <c r="J10" s="1">
-        <v>17.09147430138</v>
+        <v>22.33097606973</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1092291.12</v>
+        <v>1141167.96</v>
       </c>
       <c r="N10" s="1">
-        <v>1092291.12</v>
+        <v>1141167.96</v>
       </c>
       <c r="O10" s="1">
-        <v>1.3</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" s="1">
-        <v>7448.0</v>
+        <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.7</v>
+        <v>40.08</v>
       </c>
       <c r="E11" s="1">
-        <v>33.8439661654</v>
+        <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>252069.86</v>
+        <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>6375.74</v>
+        <v>56064.85</v>
       </c>
       <c r="J11" s="1">
-        <v>2.5293543623184</v>
+        <v>17.594875043101</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>258445.6</v>
+        <v>374707.92</v>
       </c>
       <c r="N11" s="1">
-        <v>258445.6</v>
+        <v>374707.92</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>599.8</v>
+        <v>682.0</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>104540.3</v>
+        <v>167998.7</v>
       </c>
       <c r="J12" s="1">
-        <v>29.160043101176</v>
+        <v>46.86086928143</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>463045.6</v>
+        <v>526504.0</v>
       </c>
       <c r="N12" s="1">
-        <v>463045.6</v>
+        <v>526504.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C13" s="1">
         <v>5747.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1191.0</v>
+        <v>1270.0</v>
       </c>
       <c r="E13" s="1">
         <v>627.5125404559</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3606314.57</v>
       </c>
       <c r="I13" s="1">
-        <v>3238362.43</v>
+        <v>3692375.43</v>
       </c>
       <c r="J13" s="1">
-        <v>89.797003759436</v>
+        <v>102.38639359738</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6844677.0</v>
+        <v>7298690.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6844677.0</v>
+        <v>7298690.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.14</v>
+        <v>8.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>39.24</v>
+        <v>41.11</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>434778.73</v>
+        <v>495991.31</v>
       </c>
       <c r="J14" s="1">
-        <v>51.168291741508</v>
+        <v>58.372285257222</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1284482.16</v>
+        <v>1345694.74</v>
       </c>
       <c r="N14" s="1">
-        <v>1284482.16</v>
+        <v>1345694.74</v>
       </c>
       <c r="O14" s="1">
-        <v>1.53</v>
+        <v>1.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C15" s="1">
-        <v>101791.0</v>
+        <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.315</v>
+        <v>19.705</v>
       </c>
       <c r="E15" s="1">
-        <v>7.3690908823</v>
+        <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>750107.13</v>
+        <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1114195.04</v>
+        <v>1228594.87</v>
       </c>
       <c r="J15" s="1">
-        <v>148.53812148139</v>
+        <v>167.40069119633</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1864302.17</v>
+        <v>1962519.48</v>
       </c>
       <c r="N15" s="1">
-        <v>1864302.17</v>
+        <v>1962519.48</v>
       </c>
       <c r="O15" s="1">
-        <v>2.22</v>
+        <v>2.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>237483.0</v>
+        <v>271980.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.678</v>
+        <v>10.516</v>
       </c>
       <c r="E16" s="1">
-        <v>7.6579145455</v>
+        <v>8.0986494228</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1818624.52</v>
+        <v>2202670.67</v>
       </c>
       <c r="I16" s="1">
-        <v>479735.95</v>
+        <v>657471.01</v>
       </c>
       <c r="J16" s="1">
-        <v>26.37905431958</v>
+        <v>29.848811216068</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2298360.47</v>
+        <v>2860141.68</v>
       </c>
       <c r="N16" s="1">
-        <v>2298360.47</v>
+        <v>2860141.68</v>
       </c>
       <c r="O16" s="1">
-        <v>2.73</v>
+        <v>3.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C17" s="1">
         <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>92.65</v>
+        <v>90.2</v>
       </c>
       <c r="E17" s="1">
         <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>-92935.09</v>
+        <v>-104611.79</v>
       </c>
       <c r="J17" s="1">
-        <v>-17.387132344639</v>
+        <v>-19.571714381937</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>441569.9</v>
+        <v>429893.2</v>
       </c>
       <c r="N17" s="1">
-        <v>441569.9</v>
+        <v>429893.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.02</v>
+        <v>83.84</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>5504.51</v>
+        <v>56312.13</v>
       </c>
       <c r="J18" s="1">
-        <v>0.66524154931762</v>
+        <v>6.8055410211945</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>832949.82</v>
+        <v>883757.44</v>
       </c>
       <c r="N18" s="1">
-        <v>832949.82</v>
+        <v>883757.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C19" s="1">
-        <v>19121.0</v>
+        <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>87.3</v>
+        <v>90.33</v>
       </c>
       <c r="E19" s="1">
-        <v>67.73378066</v>
+        <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1295137.62</v>
+        <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>374125.68</v>
+        <v>419837.76</v>
       </c>
       <c r="J19" s="1">
-        <v>28.88694407626</v>
+        <v>33.360340223889</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1669263.3</v>
+        <v>1678331.4</v>
       </c>
       <c r="N19" s="1">
-        <v>1669263.3</v>
+        <v>1678331.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.99</v>
+        <v>1.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C20" s="1">
         <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.32</v>
+        <v>27.21</v>
       </c>
       <c r="E20" s="1">
         <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>10261.42</v>
+        <v>8415.4</v>
       </c>
       <c r="J20" s="1">
-        <v>2.2893568872732</v>
+        <v>1.8775036933639</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>458484.24</v>
+        <v>456638.22</v>
       </c>
       <c r="N20" s="1">
-        <v>458484.24</v>
+        <v>456638.22</v>
       </c>
       <c r="O20" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C21" s="1">
-        <v>5932.0</v>
+        <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>104.0</v>
+        <v>100.3</v>
       </c>
       <c r="E21" s="1">
-        <v>137.5250994606</v>
+        <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>815798.89</v>
+        <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-198870.89</v>
+        <v>-218849.36</v>
       </c>
       <c r="J21" s="1">
-        <v>-24.377440621426</v>
+        <v>-25.251255049314</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>616928.0</v>
+        <v>647837.7</v>
       </c>
       <c r="N21" s="1">
-        <v>616928.0</v>
+        <v>647837.7</v>
       </c>
       <c r="O21" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C22" s="1">
-        <v>14510.0</v>
+        <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>71.52</v>
+        <v>34.56</v>
       </c>
       <c r="E22" s="1">
-        <v>69.2242253618</v>
+        <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1004443.51</v>
+        <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>33311.69</v>
+        <v>38769.0</v>
       </c>
       <c r="J22" s="1">
-        <v>3.3164323994686</v>
+        <v>9.5984244412444</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1037755.2</v>
+        <v>442679.04</v>
       </c>
       <c r="N22" s="1">
-        <v>1037755.2</v>
+        <v>442679.04</v>
       </c>
       <c r="O22" s="1">
-        <v>1.23</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>12150.0</v>
+        <v>17965.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.78</v>
+        <v>76.0</v>
       </c>
       <c r="E23" s="1">
-        <v>66.3104748971</v>
+        <v>70.6440495408</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>805672.27</v>
+        <v>1269120.35</v>
       </c>
       <c r="I23" s="1">
-        <v>54304.73</v>
+        <v>96219.65</v>
       </c>
       <c r="J23" s="1">
-        <v>6.7403002464017</v>
+        <v>7.5816016975853</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>859977.0</v>
+        <v>1365340.0</v>
       </c>
       <c r="N23" s="1">
-        <v>859977.0</v>
+        <v>1365340.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C24" s="1">
-        <v>14726.0</v>
+        <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.935</v>
+        <v>69.18</v>
       </c>
       <c r="E24" s="1">
-        <v>36.9756043732</v>
+        <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>544502.75</v>
+        <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>-280391.94</v>
+        <v>34864.73</v>
       </c>
       <c r="J24" s="1">
-        <v>-51.495045709136</v>
+        <v>4.3274084634935</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>264110.81</v>
+        <v>840537.0</v>
       </c>
       <c r="N24" s="1">
-        <v>264110.81</v>
+        <v>840537.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.31</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>248.9</v>
+        <v>252.5</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>185117.96</v>
+        <v>192649.16</v>
       </c>
       <c r="J25" s="1">
-        <v>55.163447352954</v>
+        <v>57.407675599119</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>520698.8</v>
+        <v>528230.0</v>
       </c>
       <c r="N25" s="1">
-        <v>520698.8</v>
+        <v>528230.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>45.36</v>
+        <v>49.14</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>79801.27</v>
+        <v>126926.53</v>
       </c>
       <c r="J26" s="1">
-        <v>16.430093894022</v>
+        <v>26.132601718523</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>565503.12</v>
+        <v>612628.38</v>
       </c>
       <c r="N26" s="1">
-        <v>565503.12</v>
+        <v>612628.38</v>
       </c>
       <c r="O26" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.54</v>
+        <v>30.99</v>
       </c>
       <c r="E27" s="1">
-        <v>31.9010105764</v>
+        <v>30.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1233643.98</v>
+        <v>1194972.98</v>
       </c>
       <c r="I27" s="1">
-        <v>24710.36</v>
+        <v>3441.31</v>
       </c>
       <c r="J27" s="1">
-        <v>2.0030381861062</v>
+        <v>0.28798224374914</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1258354.34</v>
+        <v>1198414.29</v>
       </c>
       <c r="N27" s="1">
-        <v>1258354.34</v>
+        <v>1198414.29</v>
       </c>
       <c r="O27" s="1">
-        <v>1.5</v>
+        <v>1.38</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.5</v>
+        <v>62.62</v>
       </c>
       <c r="E28" s="1">
         <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>-707412.08</v>
+        <v>-659086.4</v>
       </c>
       <c r="J28" s="1">
-        <v>-43.425953855905</v>
+        <v>-40.459382024484</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>921595.5</v>
+        <v>969921.18</v>
       </c>
       <c r="N28" s="1">
-        <v>921595.5</v>
+        <v>969921.18</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.584</v>
+        <v>9.866</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>589057.98</v>
+        <v>647666.04</v>
       </c>
       <c r="J29" s="1">
-        <v>41.992043626023</v>
+        <v>46.170023206839</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1991842.72</v>
+        <v>2050450.78</v>
       </c>
       <c r="N29" s="1">
-        <v>1991842.72</v>
+        <v>2050450.78</v>
       </c>
       <c r="O29" s="1">
-        <v>2.37</v>
+        <v>2.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.68</v>
+        <v>29.13</v>
       </c>
       <c r="E30" s="1">
         <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>613349.95</v>
+        <v>681966.85</v>
       </c>
       <c r="J30" s="1">
-        <v>88.058820913899</v>
+        <v>97.910168107727</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1309872.96</v>
+        <v>1378489.86</v>
       </c>
       <c r="N30" s="1">
-        <v>1309872.96</v>
+        <v>1378489.86</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>1.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>93.95</v>
+        <v>103.8</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-88960.96</v>
+        <v>-6408.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-10.151236385226</v>
+        <v>-0.73122231811046</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>787394.95</v>
+        <v>869947.8</v>
       </c>
       <c r="N31" s="1">
-        <v>787394.95</v>
+        <v>869947.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>203.1</v>
+        <v>199.25</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>119315.23</v>
+        <v>103599.53</v>
       </c>
       <c r="J32" s="1">
-        <v>16.811142552874</v>
+        <v>14.596849599508</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>829054.2</v>
+        <v>813338.5</v>
       </c>
       <c r="N32" s="1">
-        <v>829054.2</v>
+        <v>813338.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C33" s="1">
-        <v>26027.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>14.46</v>
+        <v>17.36</v>
       </c>
       <c r="E33" s="1">
-        <v>18.325390556</v>
+        <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>476954.94</v>
+        <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-100604.52</v>
+        <v>-10275.62</v>
       </c>
       <c r="J33" s="1">
-        <v>-21.0930869067</v>
+        <v>-5.268050430375</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>376350.42</v>
+        <v>184779.84</v>
       </c>
       <c r="N33" s="1">
-        <v>376350.42</v>
+        <v>184779.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>290.0</v>
+        <v>301.65</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-156621.76</v>
+        <v>-142711.66</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.144848045393</v>
+        <v>-28.378770389286</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>346260.0</v>
+        <v>360170.1</v>
       </c>
       <c r="N34" s="1">
-        <v>346260.0</v>
+        <v>360170.1</v>
       </c>
       <c r="O34" s="1">
         <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C35" s="1">
         <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>34.67</v>
+        <v>35.9</v>
       </c>
       <c r="E35" s="1">
         <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>4319.02</v>
+        <v>35568.4</v>
       </c>
       <c r="J35" s="1">
-        <v>0.49275362318841</v>
+        <v>4.0579710144928</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>880826.02</v>
+        <v>912075.4</v>
       </c>
       <c r="N35" s="1">
-        <v>880826.02</v>
+        <v>912075.4</v>
       </c>
       <c r="O35" s="1">
         <v>1.05</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C36" s="1">
         <v>362.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1849.5</v>
+        <v>1757.5</v>
       </c>
       <c r="E36" s="1">
         <v>1379.694198895</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>499449.3</v>
       </c>
       <c r="I36" s="1">
-        <v>170069.7</v>
+        <v>136765.7</v>
       </c>
       <c r="J36" s="1">
-        <v>34.051444260709</v>
+        <v>27.383299966583</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>669519.0</v>
+        <v>636215.0</v>
       </c>
       <c r="N36" s="1">
-        <v>669519.0</v>
+        <v>636215.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C37" s="1">
         <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.685</v>
+        <v>20.32</v>
       </c>
       <c r="E37" s="1">
         <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>395783.62</v>
+        <v>446844.6</v>
       </c>
       <c r="J37" s="1">
-        <v>33.340183039283</v>
+        <v>37.641478831578</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1582890.54</v>
+        <v>1633951.52</v>
       </c>
       <c r="N37" s="1">
-        <v>1582890.54</v>
+        <v>1633951.52</v>
       </c>
       <c r="O37" s="1">
         <v>1.88</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B38" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C38" s="1">
         <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>51.94</v>
+        <v>54.0</v>
       </c>
       <c r="E38" s="1">
         <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>240890.47</v>
+        <v>284191.67</v>
       </c>
       <c r="J38" s="1">
-        <v>28.310468190344</v>
+        <v>33.399408592194</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1091778.8</v>
+        <v>1135080.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1091778.8</v>
+        <v>1135080.0</v>
       </c>
       <c r="O38" s="1">
         <v>1.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C39" s="1">
         <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>39.97</v>
+        <v>42.825</v>
       </c>
       <c r="E39" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>155475.43</v>
+        <v>245299.44</v>
       </c>
       <c r="J39" s="1">
-        <v>14.107701017669</v>
+        <v>22.25825109036</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1257536.14</v>
+        <v>1347360.15</v>
       </c>
       <c r="N39" s="1">
-        <v>1257536.14</v>
+        <v>1347360.15</v>
       </c>
       <c r="O39" s="1">
-        <v>1.5</v>
+        <v>1.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C40" s="1">
-        <v>71701.0</v>
+        <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>22.825</v>
+        <v>24.585</v>
       </c>
       <c r="E40" s="1">
-        <v>11.9679097921</v>
+        <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>858111.1</v>
+        <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>778464.23</v>
+        <v>680300.89</v>
       </c>
       <c r="J40" s="1">
-        <v>90.718349873344</v>
+        <v>105.42434265188</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1636575.33</v>
+        <v>1325598.62</v>
       </c>
       <c r="N40" s="1">
-        <v>1636575.33</v>
+        <v>1325598.62</v>
       </c>
       <c r="O40" s="1">
-        <v>1.95</v>
+        <v>1.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B41" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C41" s="1">
-        <v>393835.0</v>
+        <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.214</v>
+        <v>5.657</v>
       </c>
       <c r="E41" s="1">
-        <v>2.6472776417</v>
+        <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1042590.59</v>
+        <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1010865.1</v>
+        <v>1158002.72</v>
       </c>
       <c r="J41" s="1">
-        <v>96.957051952675</v>
+        <v>113.69122474478</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2053455.69</v>
+        <v>2176553.38</v>
       </c>
       <c r="N41" s="1">
-        <v>2053455.69</v>
+        <v>2176553.38</v>
       </c>
       <c r="O41" s="1">
-        <v>2.44</v>
+        <v>2.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C42" s="1">
         <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.4</v>
+        <v>106.2</v>
       </c>
       <c r="E42" s="1">
         <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-486.5</v>
+        <v>31745.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.071398433343729</v>
+        <v>4.6589495698116</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>680901.0</v>
+        <v>713133.0</v>
       </c>
       <c r="N42" s="1">
-        <v>680901.0</v>
+        <v>713133.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>124796.0</v>
+        <v>48978.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.791</v>
+        <v>4.824</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734447</v>
+        <v>3.3889734166</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>422930.33</v>
+        <v>165985.14</v>
       </c>
       <c r="I43" s="1">
-        <v>174967.31</v>
+        <v>70284.73</v>
       </c>
       <c r="J43" s="1">
-        <v>41.370244125078</v>
+        <v>42.34398934748</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>597897.64</v>
+        <v>236269.87</v>
       </c>
       <c r="N43" s="1">
-        <v>597897.64</v>
+        <v>236269.87</v>
       </c>
       <c r="O43" s="1">
-        <v>0.71</v>
+        <v>0.27</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B44" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C44" s="1">
         <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>170.62</v>
+        <v>188.54</v>
       </c>
       <c r="E44" s="1">
         <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>202737.13</v>
+        <v>405322.73</v>
       </c>
       <c r="J44" s="1">
-        <v>11.745237794523</v>
+        <v>23.481696950998</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1928859.1</v>
+        <v>2131444.7</v>
       </c>
       <c r="N44" s="1">
-        <v>1928859.1</v>
+        <v>2131444.7</v>
       </c>
       <c r="O44" s="1">
-        <v>2.29</v>
+        <v>2.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B45" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C45" s="1">
-        <v>4080.0</v>
+        <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>140.0</v>
+        <v>148.85</v>
       </c>
       <c r="E45" s="1">
-        <v>88.7700539216</v>
+        <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>362181.82</v>
+        <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>209018.18</v>
+        <v>263277.53</v>
       </c>
       <c r="J45" s="1">
-        <v>57.710842581773</v>
+        <v>40.546539772836</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>571200.0</v>
+        <v>912599.35</v>
       </c>
       <c r="N45" s="1">
-        <v>571200.0</v>
+        <v>912599.35</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>1.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C46" s="1">
-        <v>4287.0</v>
+        <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>350.2</v>
+        <v>358.9</v>
       </c>
       <c r="E46" s="1">
-        <v>383.3158922323</v>
+        <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1643275.23</v>
+        <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>-141967.83</v>
+        <v>-102374.13</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.639321484813</v>
+        <v>-5.8980513208628</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1501307.4</v>
+        <v>1633353.9</v>
       </c>
       <c r="N46" s="1">
-        <v>1501307.4</v>
+        <v>1633353.9</v>
       </c>
       <c r="O46" s="1">
-        <v>1.79</v>
+        <v>1.88</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C47" s="1">
         <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>468.55</v>
+        <v>483.3</v>
       </c>
       <c r="E47" s="1">
         <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-557053.13</v>
+        <v>-496327.38</v>
       </c>
       <c r="J47" s="1">
-        <v>-22.406945509913</v>
+        <v>-19.96430853685</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1929020.35</v>
+        <v>1989746.1</v>
       </c>
       <c r="N47" s="1">
-        <v>1929020.35</v>
+        <v>1989746.1</v>
       </c>
       <c r="O47" s="1">
         <v>2.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C48" s="1">
-        <v>65523.0</v>
+        <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.175</v>
+        <v>16.33</v>
       </c>
       <c r="E48" s="1">
-        <v>11.7813195367</v>
+        <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>771947.4</v>
+        <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>222364.13</v>
+        <v>277533.19</v>
       </c>
       <c r="J48" s="1">
-        <v>28.80560644417</v>
+        <v>38.60926150039</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>994311.53</v>
+        <v>996358.62</v>
       </c>
       <c r="N48" s="1">
-        <v>994311.53</v>
+        <v>996358.62</v>
       </c>
       <c r="O48" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B49" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C49" s="1">
         <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>53.12</v>
+        <v>54.38</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>7647.52</v>
+        <v>18164.74</v>
       </c>
       <c r="J49" s="1">
-        <v>1.7550443249944</v>
+        <v>4.1686617167394</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>443392.64</v>
+        <v>453909.86</v>
       </c>
       <c r="N49" s="1">
-        <v>443392.64</v>
+        <v>453909.86</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C50" s="1">
         <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.6</v>
+        <v>549.4</v>
       </c>
       <c r="E50" s="1">
         <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>242916.25</v>
+        <v>252117.85</v>
       </c>
       <c r="J50" s="1">
-        <v>112.47635388</v>
+        <v>116.73692688762</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>458887.2</v>
+        <v>468088.8</v>
       </c>
       <c r="N50" s="1">
-        <v>458887.2</v>
+        <v>468088.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C51" s="1">
         <v>107495.0</v>
       </c>
       <c r="D51" s="1">
-        <v>7.332</v>
+        <v>8.034</v>
       </c>
       <c r="E51" s="1">
         <v>5.2795416531</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>567524.33</v>
       </c>
       <c r="I51" s="1">
-        <v>220629.01</v>
+        <v>296090.5</v>
       </c>
       <c r="J51" s="1">
-        <v>38.875691902055</v>
+        <v>52.172300701188</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>788153.34</v>
+        <v>863614.83</v>
       </c>
       <c r="N51" s="1">
-        <v>788153.34</v>
+        <v>863614.83</v>
       </c>
       <c r="O51" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>16224.0</v>
+        <v>13386.0</v>
       </c>
       <c r="D52" s="1">
-        <v>43.13</v>
+        <v>41.555</v>
       </c>
       <c r="E52" s="1">
-        <v>36.6000339004</v>
+        <v>36.6000336172</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>593798.95</v>
+        <v>489928.05</v>
       </c>
       <c r="I52" s="1">
-        <v>105942.17</v>
+        <v>66327.18</v>
       </c>
       <c r="J52" s="1">
-        <v>17.841420905173</v>
+        <v>13.538147080985</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>699741.12</v>
+        <v>556255.23</v>
       </c>
       <c r="N52" s="1">
-        <v>699741.12</v>
+        <v>556255.23</v>
       </c>
       <c r="O52" s="1">
-        <v>0.83</v>
+        <v>0.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C53" s="1">
-        <v>7913.0</v>
+        <v>4242.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.05</v>
+        <v>119.8</v>
       </c>
       <c r="E53" s="1">
-        <v>44.860875774</v>
+        <v>44.8608769448</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>354984.11</v>
+        <v>190299.84</v>
       </c>
       <c r="I53" s="1">
-        <v>436711.54</v>
+        <v>317891.76</v>
       </c>
       <c r="J53" s="1">
-        <v>123.02284178297</v>
+        <v>167.04783356623</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>791695.65</v>
+        <v>508191.6</v>
       </c>
       <c r="N53" s="1">
-        <v>791695.65</v>
+        <v>508191.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B54" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C54" s="1">
         <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>71.98</v>
+        <v>73.52</v>
       </c>
       <c r="E54" s="1">
         <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>-102257.54</v>
+        <v>-89758.9</v>
       </c>
       <c r="J54" s="1">
-        <v>-14.896635461646</v>
+        <v>-13.075863283415</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>584189.68</v>
+        <v>596688.32</v>
       </c>
       <c r="N54" s="1">
-        <v>584189.68</v>
+        <v>596688.32</v>
       </c>
       <c r="O54" s="1">
         <v>0.69</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C55" s="1">
         <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.03</v>
+        <v>30.98</v>
       </c>
       <c r="E55" s="1">
         <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-98079.79</v>
+        <v>-62853.84</v>
       </c>
       <c r="J55" s="1">
-        <v>-22.662421027371</v>
+        <v>-14.523075398785</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>334706.23</v>
+        <v>369932.18</v>
       </c>
       <c r="N55" s="1">
-        <v>334706.23</v>
+        <v>369932.18</v>
       </c>
       <c r="O55" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C56" s="1">
         <v>4287.0</v>
       </c>
       <c r="D56" s="1">
-        <v>306.6</v>
+        <v>313.3</v>
       </c>
       <c r="E56" s="1">
         <v>264.6188826685</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1134421.15</v>
       </c>
       <c r="I56" s="1">
-        <v>179973.05</v>
+        <v>208695.95</v>
       </c>
       <c r="J56" s="1">
-        <v>15.864747408844</v>
+        <v>18.396690682292</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1314394.2</v>
+        <v>1343117.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1314394.2</v>
+        <v>1343117.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.56</v>
+        <v>1.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B57" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>275004.0</v>
+        <v>120777.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3.382</v>
+        <v>4.133</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5731999898</v>
+        <v>2.5732000298</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>707640.29</v>
+        <v>310783.38</v>
       </c>
       <c r="I57" s="1">
-        <v>222423.24</v>
+        <v>188387.96</v>
       </c>
       <c r="J57" s="1">
-        <v>31.431681200628</v>
+        <v>60.617128238968</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>930063.53</v>
+        <v>499171.34</v>
       </c>
       <c r="N57" s="1">
-        <v>930063.53</v>
+        <v>499171.34</v>
       </c>
       <c r="O57" s="1">
-        <v>1.11</v>
+        <v>0.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B58" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C58" s="1">
         <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>76.12</v>
+        <v>80.19</v>
       </c>
       <c r="E58" s="1">
         <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>-283774.05</v>
+        <v>-200689.07</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.441908076515</v>
+        <v>-10.920738421647</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1553913.68</v>
+        <v>1636998.66</v>
       </c>
       <c r="N58" s="1">
-        <v>1553913.68</v>
+        <v>1636998.66</v>
       </c>
       <c r="O58" s="1">
-        <v>1.85</v>
+        <v>1.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B59" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C59" s="1">
         <v>17528.0</v>
       </c>
       <c r="D59" s="1">
-        <v>161.44</v>
+        <v>139.38</v>
       </c>
       <c r="E59" s="1">
         <v>192.5269728435</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>3374612.78</v>
       </c>
       <c r="I59" s="1">
-        <v>-544892.46</v>
+        <v>-931560.14</v>
       </c>
       <c r="J59" s="1">
-        <v>-16.146814331688</v>
+        <v>-27.604949092856</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2829720.32</v>
+        <v>2443052.64</v>
       </c>
       <c r="N59" s="1">
-        <v>2829720.32</v>
+        <v>2443052.64</v>
       </c>
       <c r="O59" s="1">
-        <v>3.37</v>
+        <v>2.81</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B60" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C60" s="1">
         <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>253.35</v>
+        <v>260.2</v>
       </c>
       <c r="E60" s="1">
         <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>963615.65</v>
+        <v>1038979.35</v>
       </c>
       <c r="J60" s="1">
-        <v>52.837306590209</v>
+        <v>56.969675053374</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2787356.7</v>
+        <v>2862720.4</v>
       </c>
       <c r="N60" s="1">
-        <v>2787356.7</v>
+        <v>2862720.4</v>
       </c>
       <c r="O60" s="1">
-        <v>3.32</v>
+        <v>3.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B61" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C61" s="1">
         <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>43.5</v>
+        <v>47.62</v>
       </c>
       <c r="E61" s="1">
         <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>-281830.71</v>
+        <v>-260559.15</v>
       </c>
       <c r="J61" s="1">
-        <v>-55.651442797982</v>
+        <v>-51.451073702067</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>224590.5</v>
+        <v>245862.06</v>
       </c>
       <c r="N61" s="1">
-        <v>224590.5</v>
+        <v>245862.06</v>
       </c>
       <c r="O61" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B62" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C62" s="1">
         <v>8273.0</v>
       </c>
       <c r="D62" s="1">
-        <v>152.1</v>
+        <v>167.22</v>
       </c>
       <c r="E62" s="1">
         <v>108.4569853741</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>897264.64</v>
       </c>
       <c r="I62" s="1">
-        <v>361058.66</v>
+        <v>486146.42</v>
       </c>
       <c r="J62" s="1">
-        <v>40.239929659994</v>
+        <v>54.180940419094</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1258323.3</v>
+        <v>1383411.06</v>
       </c>
       <c r="N62" s="1">
-        <v>1258323.3</v>
+        <v>1383411.06</v>
       </c>
       <c r="O62" s="1">
-        <v>1.5</v>
+        <v>1.59</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B63" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C63" s="1">
         <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>37.91</v>
+        <v>37.77</v>
       </c>
       <c r="E63" s="1">
         <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-261464.26</v>
+        <v>-263933.72</v>
       </c>
       <c r="J63" s="1">
-        <v>-28.109638274112</v>
+        <v>-28.375126288926</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>668694.49</v>
+        <v>666225.03</v>
       </c>
       <c r="N63" s="1">
-        <v>668694.49</v>
+        <v>666225.03</v>
       </c>
       <c r="O63" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B64" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C64" s="1">
         <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>218.1</v>
+        <v>229.45</v>
       </c>
       <c r="E64" s="1">
         <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>220740.61</v>
+        <v>332004.66</v>
       </c>
       <c r="J64" s="1">
-        <v>11.513134954301</v>
+        <v>17.316317355637</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2138034.3</v>
+        <v>2249298.35</v>
       </c>
       <c r="N64" s="1">
-        <v>2138034.3</v>
+        <v>2249298.35</v>
       </c>
       <c r="O64" s="1">
-        <v>2.54</v>
+        <v>2.59</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C65" s="1">
         <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>67.52</v>
+        <v>71.4</v>
       </c>
       <c r="E65" s="1">
         <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>770486.0</v>
+        <v>858391.28</v>
       </c>
       <c r="J65" s="1">
-        <v>101.48026639864</v>
+        <v>113.05822009572</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1529733.12</v>
+        <v>1617638.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1529733.12</v>
+        <v>1617638.4</v>
       </c>
       <c r="O65" s="1">
-        <v>1.82</v>
+        <v>1.86</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>48175.0</v>
+        <v>7414.0</v>
       </c>
       <c r="D66" s="1">
-        <v>5.764</v>
+        <v>47.86</v>
       </c>
       <c r="E66" s="1">
-        <v>14.1159489362</v>
+        <v>47.7120002698</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>680035.84</v>
+        <v>353736.77</v>
       </c>
       <c r="I66" s="1">
-        <v>-402355.14</v>
+        <v>1097.27</v>
       </c>
       <c r="J66" s="1">
-        <v>-59.166755093379</v>
+        <v>0.31019393318936</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>277680.7</v>
+        <v>354834.04</v>
       </c>
       <c r="N66" s="1">
-        <v>277680.7</v>
+        <v>354834.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C67" s="1">
         <v>25528.0</v>
       </c>
       <c r="D67" s="1">
-        <v>29.115</v>
+        <v>33.895</v>
       </c>
       <c r="E67" s="1">
         <v>29.7792623786</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>760205.01</v>
       </c>
       <c r="I67" s="1">
-        <v>-16957.29</v>
+        <v>105066.55</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.2306206584984</v>
+        <v>13.820817887007</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>743247.72</v>
+        <v>865271.56</v>
       </c>
       <c r="N67" s="1">
-        <v>743247.72</v>
+        <v>865271.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.88</v>
+        <v>0.99</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C68" s="1">
         <v>23532.0</v>
       </c>
       <c r="D68" s="1">
-        <v>32.78</v>
+        <v>39.12</v>
       </c>
       <c r="E68" s="1">
         <v>32.1739448411</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>757117.27</v>
       </c>
       <c r="I68" s="1">
-        <v>14261.69</v>
+        <v>163454.57</v>
       </c>
       <c r="J68" s="1">
-        <v>1.8836830917884</v>
+        <v>21.589069022293</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>771378.96</v>
+        <v>920571.84</v>
       </c>
       <c r="N68" s="1">
-        <v>771378.96</v>
+        <v>920571.84</v>
       </c>
       <c r="O68" s="1">
-        <v>0.92</v>
+        <v>1.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B69" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C69" s="1">
         <v>3661.0</v>
       </c>
       <c r="D69" s="1">
-        <v>253.9</v>
+        <v>275.0</v>
       </c>
       <c r="E69" s="1">
         <v>212.5303441683</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>778073.59</v>
       </c>
       <c r="I69" s="1">
-        <v>151454.31</v>
+        <v>228701.41</v>
       </c>
       <c r="J69" s="1">
-        <v>19.465293764822</v>
+        <v>29.393287850832</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>929527.9</v>
+        <v>1006775.0</v>
       </c>
       <c r="N69" s="1">
-        <v>929527.9</v>
+        <v>1006775.0</v>
       </c>
       <c r="O69" s="1">
-        <v>1.11</v>
+        <v>1.16</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B70" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>20463.0</v>
+        <v>19950.0</v>
       </c>
       <c r="D70" s="1">
-        <v>63.89</v>
+        <v>68.52</v>
       </c>
       <c r="E70" s="1">
-        <v>68.1097273127</v>
+        <v>68.1097273183</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1393729.35</v>
+        <v>1358789.06</v>
       </c>
       <c r="I70" s="1">
-        <v>-86348.28</v>
+        <v>8184.94</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.1954840801767</v>
+        <v>0.60237017215903</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1307381.07</v>
+        <v>1366974.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1307381.07</v>
+        <v>1366974.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B71" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C71" s="1">
         <v>5873.0</v>
       </c>
       <c r="D71" s="1">
-        <v>129.0</v>
+        <v>135.65</v>
       </c>
       <c r="E71" s="1">
         <v>109.5928043589</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>643638.54</v>
       </c>
       <c r="I71" s="1">
-        <v>113978.46</v>
+        <v>153033.91</v>
       </c>
       <c r="J71" s="1">
-        <v>17.708457918011</v>
+        <v>23.776374547118</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>757617.0</v>
+        <v>796672.45</v>
       </c>
       <c r="N71" s="1">
-        <v>757617.0</v>
+        <v>796672.45</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B72" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>10536.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D72" s="1">
-        <v>24.59</v>
+        <v>23.13</v>
       </c>
       <c r="E72" s="1">
-        <v>28.9329005315</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>304837.04</v>
+        <v>585501.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-45756.8</v>
+        <v>-63572.83</v>
       </c>
       <c r="J72" s="1">
-        <v>-15.010249410636</v>
+        <v>-10.857846459362</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>259080.24</v>
+        <v>521928.45</v>
       </c>
       <c r="N72" s="1">
-        <v>259080.24</v>
+        <v>521928.45</v>
       </c>
       <c r="O72" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B73" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C73" s="1">
         <v>18391.0</v>
       </c>
       <c r="D73" s="1">
-        <v>23.26</v>
+        <v>25.38</v>
       </c>
       <c r="E73" s="1">
         <v>31.9814806155</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>588171.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-160396.75</v>
+        <v>-121407.83</v>
       </c>
       <c r="J73" s="1">
-        <v>-27.270409148245</v>
+        <v>-20.641572836735</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>427774.66</v>
+        <v>466763.58</v>
       </c>
       <c r="N73" s="1">
-        <v>427774.66</v>
+        <v>466763.58</v>
       </c>
       <c r="O73" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B74" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C74" s="1">
         <v>5300.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.3</v>
+        <v>62.68</v>
       </c>
       <c r="E74" s="1">
         <v>139.2884754717</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>738228.92</v>
       </c>
       <c r="I74" s="1">
-        <v>-392138.92</v>
+        <v>-406024.92</v>
       </c>
       <c r="J74" s="1">
-        <v>-53.118878084592</v>
+        <v>-54.999866437094</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>346090.0</v>
+        <v>332204.0</v>
       </c>
       <c r="N74" s="1">
-        <v>346090.0</v>
+        <v>332204.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B75" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C75" s="1">
         <v>75.0</v>
       </c>
       <c r="D75" s="1">
-        <v>5677.0</v>
+        <v>5876.0</v>
       </c>
       <c r="E75" s="1">
         <v>5677.5</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>0.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-375.0</v>
+        <v>148875.0</v>
       </c>
       <c r="J75" s="1">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>-375.0</v>
+        <v>148875.0</v>
       </c>
       <c r="N75" s="1">
-        <v>-375.0</v>
+        <v>148875.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>