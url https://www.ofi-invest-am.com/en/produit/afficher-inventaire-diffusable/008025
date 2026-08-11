--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -943,95 +943,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>253164.3035</v>
+        <v>251652.6937</v>
       </c>
       <c r="D2">
-        <v>342.76</v>
+        <v>348.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>86777063.17</v>
+        <v>87676736.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>86777063.17</v>
+        <v>87676736.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1953.087</v>
+        <v>7525.8814</v>
       </c>
       <c r="D3">
-        <v>107.2062</v>
+        <v>109.0238</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>209383.15</v>
+        <v>820500.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>209383.15</v>
+        <v>820500.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1116,3701 +1116,3701 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.75</v>
+        <v>5.65</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>4264.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>141.7</v>
       </c>
       <c r="E3" s="1">
-        <v>213.4501946529</v>
+        <v>199.5069435708</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>910151.63</v>
+        <v>1078335.03</v>
       </c>
       <c r="I3" s="1">
-        <v>-322572.43</v>
+        <v>-312446.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.441614272558</v>
+        <v>-28.974903096675</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>587579.2</v>
+        <v>765888.5</v>
       </c>
       <c r="N3" s="1">
-        <v>587579.2</v>
+        <v>765888.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>858.8</v>
+        <v>921.0</v>
       </c>
       <c r="E4" s="1">
         <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-82019.29</v>
+        <v>-56890.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-19.119852558132</v>
+        <v>-13.261975088542</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>346955.2</v>
+        <v>372084.0</v>
       </c>
       <c r="N4" s="1">
-        <v>346955.2</v>
+        <v>372084.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>11587.0</v>
       </c>
       <c r="D5" s="1">
-        <v>169.5</v>
+        <v>175.48</v>
       </c>
       <c r="E5" s="1">
         <v>191.605393976</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2220131.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-256135.2</v>
+        <v>-186844.94</v>
       </c>
       <c r="J5" s="1">
-        <v>-11.536937200617</v>
+        <v>-8.4159394688162</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1963996.5</v>
+        <v>2033286.76</v>
       </c>
       <c r="N5" s="1">
-        <v>1963996.5</v>
+        <v>2033286.76</v>
       </c>
       <c r="O5" s="1">
-        <v>2.26</v>
+        <v>2.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
         <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.12</v>
+        <v>50.5</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-234054.19</v>
+        <v>-253435.87</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.291197885137</v>
+        <v>-29.551141465837</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>623563.68</v>
+        <v>604182.0</v>
       </c>
       <c r="N6" s="1">
-        <v>623563.68</v>
+        <v>604182.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>377.3</v>
+        <v>371.7</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>879945.67</v>
+        <v>843993.67</v>
       </c>
       <c r="J7" s="1">
-        <v>57.053366468949</v>
+        <v>54.722333200393</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2422266.0</v>
+        <v>2386314.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2422266.0</v>
+        <v>2386314.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.78</v>
+        <v>2.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>41131.0</v>
+        <v>22925.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.15</v>
+        <v>17.22</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806749167</v>
+        <v>19.1806748092</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>788920.34</v>
+        <v>439716.97</v>
       </c>
       <c r="I8" s="1">
-        <v>163262.31</v>
+        <v>-44948.47</v>
       </c>
       <c r="J8" s="1">
-        <v>20.694397358293</v>
+        <v>-10.222136753103</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>952182.65</v>
+        <v>394768.5</v>
       </c>
       <c r="N8" s="1">
-        <v>952182.65</v>
+        <v>394768.5</v>
       </c>
       <c r="O8" s="1">
-        <v>1.09</v>
+        <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.26</v>
+        <v>51.38</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-91413.98</v>
+        <v>-75022.14</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.355382249509</v>
+        <v>-15.884684124641</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>380878.32</v>
+        <v>397270.16</v>
       </c>
       <c r="N9" s="1">
-        <v>380878.32</v>
+        <v>397270.16</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>64.44</v>
+        <v>67.82</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>208315.14</v>
+        <v>268171.56</v>
       </c>
       <c r="J10" s="1">
-        <v>22.33097606973</v>
+        <v>28.747467365752</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1141167.96</v>
+        <v>1201024.38</v>
       </c>
       <c r="N10" s="1">
-        <v>1141167.96</v>
+        <v>1201024.38</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.36</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
         <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>40.08</v>
+        <v>48.16</v>
       </c>
       <c r="E11" s="1">
         <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>56064.85</v>
+        <v>131604.77</v>
       </c>
       <c r="J11" s="1">
-        <v>17.594875043101</v>
+        <v>41.301626299295</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>374707.92</v>
+        <v>450247.84</v>
       </c>
       <c r="N11" s="1">
-        <v>374707.92</v>
+        <v>450247.84</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>682.0</v>
+        <v>691.2</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>167998.7</v>
+        <v>175101.1</v>
       </c>
       <c r="J12" s="1">
-        <v>46.86086928143</v>
+        <v>48.841983647104</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>526504.0</v>
+        <v>533606.4</v>
       </c>
       <c r="N12" s="1">
-        <v>526504.0</v>
+        <v>533606.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>5747.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1270.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E13" s="1">
-        <v>627.5125404559</v>
+        <v>630.7837913134</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3606314.57</v>
+        <v>3645299.53</v>
       </c>
       <c r="I13" s="1">
-        <v>3692375.43</v>
+        <v>3899762.87</v>
       </c>
       <c r="J13" s="1">
-        <v>102.38639359738</v>
+        <v>106.98058795734</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7298690.0</v>
+        <v>7545062.4</v>
       </c>
       <c r="N13" s="1">
-        <v>7298690.0</v>
+        <v>7545062.4</v>
       </c>
       <c r="O13" s="1">
-        <v>8.39</v>
+        <v>8.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.11</v>
+        <v>39.5</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>495991.31</v>
+        <v>443289.57</v>
       </c>
       <c r="J14" s="1">
-        <v>58.372285257222</v>
+        <v>52.169916508399</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1345694.74</v>
+        <v>1292993.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1345694.74</v>
+        <v>1292993.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.55</v>
+        <v>1.46</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
         <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.705</v>
+        <v>18.76</v>
       </c>
       <c r="E15" s="1">
         <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1228594.87</v>
+        <v>1134477.59</v>
       </c>
       <c r="J15" s="1">
-        <v>167.40069119633</v>
+        <v>154.57685633406</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1962519.48</v>
+        <v>1868402.2</v>
       </c>
       <c r="N15" s="1">
-        <v>1962519.48</v>
+        <v>1868402.2</v>
       </c>
       <c r="O15" s="1">
-        <v>2.26</v>
+        <v>2.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
         <v>271980.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.516</v>
+        <v>10.416</v>
       </c>
       <c r="E16" s="1">
         <v>8.0986494228</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2202670.67</v>
       </c>
       <c r="I16" s="1">
-        <v>657471.01</v>
+        <v>630273.01</v>
       </c>
       <c r="J16" s="1">
-        <v>29.848811216068</v>
+        <v>28.614037431206</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2860141.68</v>
+        <v>2832943.68</v>
       </c>
       <c r="N16" s="1">
-        <v>2860141.68</v>
+        <v>2832943.68</v>
       </c>
       <c r="O16" s="1">
-        <v>3.29</v>
+        <v>3.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
-        <v>4766.0</v>
+        <v>6934.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.2</v>
+        <v>71.85</v>
       </c>
       <c r="E17" s="1">
-        <v>112.1495992446</v>
+        <v>99.5025367753</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>534504.99</v>
+        <v>689950.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-104611.79</v>
+        <v>-191742.69</v>
       </c>
       <c r="J17" s="1">
-        <v>-19.571714381937</v>
+        <v>-27.79078571409</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>429893.2</v>
+        <v>498207.9</v>
       </c>
       <c r="N17" s="1">
-        <v>429893.2</v>
+        <v>498207.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.84</v>
+        <v>80.9</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>56312.13</v>
+        <v>25321.59</v>
       </c>
       <c r="J18" s="1">
-        <v>6.8055410211945</v>
+        <v>3.0602131275601</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>883757.44</v>
+        <v>852766.9</v>
       </c>
       <c r="N18" s="1">
-        <v>883757.44</v>
+        <v>852766.9</v>
       </c>
       <c r="O18" s="1">
-        <v>1.02</v>
+        <v>0.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
         <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.33</v>
+        <v>92.96</v>
       </c>
       <c r="E19" s="1">
         <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>419837.76</v>
+        <v>468703.16</v>
       </c>
       <c r="J19" s="1">
-        <v>33.360340223889</v>
+        <v>37.24318861079</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1678331.4</v>
+        <v>1727196.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1678331.4</v>
+        <v>1727196.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
         <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E20" s="1">
         <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>8415.4</v>
+        <v>-12058.64</v>
       </c>
       <c r="J20" s="1">
-        <v>1.8775036933639</v>
+        <v>-2.6903226390838</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>456638.22</v>
+        <v>436164.18</v>
       </c>
       <c r="N20" s="1">
-        <v>456638.22</v>
+        <v>436164.18</v>
       </c>
       <c r="O20" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
         <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.3</v>
+        <v>101.75</v>
       </c>
       <c r="E21" s="1">
         <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-218849.36</v>
+        <v>-209483.81</v>
       </c>
       <c r="J21" s="1">
-        <v>-25.251255049314</v>
+        <v>-24.1706400924</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>647837.7</v>
+        <v>657203.25</v>
       </c>
       <c r="N21" s="1">
-        <v>647837.7</v>
+        <v>657203.25</v>
       </c>
       <c r="O21" s="1">
         <v>0.74</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
         <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.56</v>
+        <v>35.97</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>38769.0</v>
+        <v>56829.69</v>
       </c>
       <c r="J22" s="1">
-        <v>9.5984244412444</v>
+        <v>14.069887938413</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>442679.04</v>
+        <v>460739.73</v>
       </c>
       <c r="N22" s="1">
-        <v>442679.04</v>
+        <v>460739.73</v>
       </c>
       <c r="O22" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
         <v>17965.0</v>
       </c>
       <c r="D23" s="1">
-        <v>76.0</v>
+        <v>77.96</v>
       </c>
       <c r="E23" s="1">
         <v>70.6440495408</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1269120.35</v>
       </c>
       <c r="I23" s="1">
-        <v>96219.65</v>
+        <v>131431.05</v>
       </c>
       <c r="J23" s="1">
-        <v>7.5816016975853</v>
+        <v>10.35607458347</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1365340.0</v>
+        <v>1400551.4</v>
       </c>
       <c r="N23" s="1">
-        <v>1365340.0</v>
+        <v>1400551.4</v>
       </c>
       <c r="O23" s="1">
-        <v>1.57</v>
+        <v>1.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
         <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.18</v>
+        <v>61.82</v>
       </c>
       <c r="E24" s="1">
         <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>34864.73</v>
+        <v>-54559.27</v>
       </c>
       <c r="J24" s="1">
-        <v>4.3274084634935</v>
+        <v>-6.7718937378843</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>840537.0</v>
+        <v>751113.0</v>
       </c>
       <c r="N24" s="1">
-        <v>840537.0</v>
+        <v>751113.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.85</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>192649.16</v>
+        <v>183235.16</v>
       </c>
       <c r="J25" s="1">
-        <v>57.407675599119</v>
+        <v>54.602390291412</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>528230.0</v>
+        <v>518816.0</v>
       </c>
       <c r="N25" s="1">
-        <v>528230.0</v>
+        <v>518816.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>49.14</v>
+        <v>47.39</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>126926.53</v>
+        <v>105109.28</v>
       </c>
       <c r="J26" s="1">
-        <v>26.132601718523</v>
+        <v>21.640699947921</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>612628.38</v>
+        <v>590811.13</v>
       </c>
       <c r="N26" s="1">
-        <v>612628.38</v>
+        <v>590811.13</v>
       </c>
       <c r="O26" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>30.99</v>
+        <v>27.6</v>
       </c>
       <c r="E27" s="1">
         <v>30.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1194972.98</v>
       </c>
       <c r="I27" s="1">
-        <v>3441.31</v>
+        <v>-127653.38</v>
       </c>
       <c r="J27" s="1">
-        <v>0.28798224374914</v>
+        <v>-10.682532754841</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1198414.29</v>
+        <v>1067319.6</v>
       </c>
       <c r="N27" s="1">
-        <v>1198414.29</v>
+        <v>1067319.6</v>
       </c>
       <c r="O27" s="1">
-        <v>1.38</v>
+        <v>1.21</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>62.62</v>
+        <v>64.78</v>
       </c>
       <c r="E28" s="1">
-        <v>105.1719013493</v>
+        <v>103.5319013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1629007.58</v>
+        <v>1603605.62</v>
       </c>
       <c r="I28" s="1">
-        <v>-659086.4</v>
+        <v>-600228.2</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.459382024484</v>
+        <v>-37.429913721555</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>969921.18</v>
+        <v>1003377.42</v>
       </c>
       <c r="N28" s="1">
-        <v>969921.18</v>
+        <v>1003377.42</v>
       </c>
       <c r="O28" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.866</v>
+        <v>9.883</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>647666.04</v>
+        <v>651199.15</v>
       </c>
       <c r="J29" s="1">
-        <v>46.170023206839</v>
+        <v>46.421887224123</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2050450.78</v>
+        <v>2053983.89</v>
       </c>
       <c r="N29" s="1">
-        <v>2050450.78</v>
+        <v>2053983.89</v>
       </c>
       <c r="O29" s="1">
-        <v>2.36</v>
+        <v>2.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>29.13</v>
+        <v>27.46</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7187990787</v>
+        <v>14.3997990364</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>696523.01</v>
+        <v>681427.29</v>
       </c>
       <c r="I30" s="1">
-        <v>681966.85</v>
+        <v>618034.83</v>
       </c>
       <c r="J30" s="1">
-        <v>97.910168107727</v>
+        <v>90.697105776318</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1378489.86</v>
+        <v>1299462.12</v>
       </c>
       <c r="N30" s="1">
-        <v>1378489.86</v>
+        <v>1299462.12</v>
       </c>
       <c r="O30" s="1">
-        <v>1.58</v>
+        <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.8</v>
+        <v>100.0</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-6408.11</v>
+        <v>-38255.91</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.73122231811046</v>
+        <v>-4.365339420145</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>869947.8</v>
+        <v>838100.0</v>
       </c>
       <c r="N31" s="1">
-        <v>869947.8</v>
+        <v>838100.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>199.25</v>
+        <v>167.0</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>103599.53</v>
+        <v>-28044.97</v>
       </c>
       <c r="J32" s="1">
-        <v>14.596849599508</v>
+        <v>-3.9514485163468</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>813338.5</v>
+        <v>681694.0</v>
       </c>
       <c r="N32" s="1">
-        <v>813338.5</v>
+        <v>681694.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.77</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
         <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.36</v>
+        <v>17.93</v>
       </c>
       <c r="E33" s="1">
         <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-10275.62</v>
+        <v>-4208.54</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.268050430375</v>
+        <v>-2.1576119940452</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>184779.84</v>
+        <v>190846.92</v>
       </c>
       <c r="N33" s="1">
-        <v>184779.84</v>
+        <v>190846.92</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>301.65</v>
+        <v>281.1</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-142711.66</v>
+        <v>-167248.36</v>
       </c>
       <c r="J34" s="1">
-        <v>-28.378770389286</v>
+        <v>-33.257988915724</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>360170.1</v>
+        <v>335633.4</v>
       </c>
       <c r="N34" s="1">
-        <v>360170.1</v>
+        <v>335633.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
-        <v>25406.0</v>
+        <v>28355.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.9</v>
+        <v>39.42</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>34.8744101569</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>876507.0</v>
+        <v>988863.9</v>
       </c>
       <c r="I35" s="1">
-        <v>35568.4</v>
+        <v>128890.2</v>
       </c>
       <c r="J35" s="1">
-        <v>4.0579710144928</v>
+        <v>13.034169818516</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>912075.4</v>
+        <v>1117754.1</v>
       </c>
       <c r="N35" s="1">
-        <v>912075.4</v>
+        <v>1117754.1</v>
       </c>
       <c r="O35" s="1">
-        <v>1.05</v>
+        <v>1.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>362.0</v>
+        <v>503.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1757.5</v>
+        <v>1606.5</v>
       </c>
       <c r="E36" s="1">
-        <v>1379.694198895</v>
+        <v>1450.9816500994</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>499449.3</v>
+        <v>729843.77</v>
       </c>
       <c r="I36" s="1">
-        <v>136765.7</v>
+        <v>78225.73</v>
       </c>
       <c r="J36" s="1">
-        <v>27.383299966583</v>
+        <v>10.718147254994</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>636215.0</v>
+        <v>808069.5</v>
       </c>
       <c r="N36" s="1">
-        <v>636215.0</v>
+        <v>808069.5</v>
       </c>
       <c r="O36" s="1">
-        <v>0.73</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
         <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.32</v>
+        <v>19.61</v>
       </c>
       <c r="E37" s="1">
         <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>446844.6</v>
+        <v>389752.79</v>
       </c>
       <c r="J37" s="1">
-        <v>37.641478831578</v>
+        <v>32.832155506262</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1633951.52</v>
+        <v>1576859.71</v>
       </c>
       <c r="N37" s="1">
-        <v>1633951.52</v>
+        <v>1576859.71</v>
       </c>
       <c r="O37" s="1">
-        <v>1.88</v>
+        <v>1.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
         <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>54.0</v>
+        <v>49.92</v>
       </c>
       <c r="E38" s="1">
         <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>284191.67</v>
+        <v>198430.07</v>
       </c>
       <c r="J38" s="1">
-        <v>33.399408592194</v>
+        <v>23.320342165229</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1135080.0</v>
+        <v>1049318.4</v>
       </c>
       <c r="N38" s="1">
-        <v>1135080.0</v>
+        <v>1049318.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.3</v>
+        <v>1.19</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
         <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>42.825</v>
+        <v>61.79</v>
       </c>
       <c r="E39" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>245299.44</v>
+        <v>841976.27</v>
       </c>
       <c r="J39" s="1">
-        <v>22.25825109036</v>
+        <v>76.400171275501</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1347360.15</v>
+        <v>1944036.98</v>
       </c>
       <c r="N39" s="1">
-        <v>1347360.15</v>
+        <v>1944036.98</v>
       </c>
       <c r="O39" s="1">
-        <v>1.55</v>
+        <v>2.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
         <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>24.585</v>
+        <v>25.72</v>
       </c>
       <c r="E40" s="1">
         <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>680300.89</v>
+        <v>741498.95</v>
       </c>
       <c r="J40" s="1">
-        <v>105.42434265188</v>
+        <v>114.90803632612</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1325598.62</v>
+        <v>1386796.68</v>
       </c>
       <c r="N40" s="1">
-        <v>1325598.62</v>
+        <v>1386796.68</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
         <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.657</v>
+        <v>5.858</v>
       </c>
       <c r="E41" s="1">
         <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1158002.72</v>
+        <v>1235338.27</v>
       </c>
       <c r="J41" s="1">
-        <v>113.69122474478</v>
+        <v>121.28393005018</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2176553.38</v>
+        <v>2253888.93</v>
       </c>
       <c r="N41" s="1">
-        <v>2176553.38</v>
+        <v>2253888.93</v>
       </c>
       <c r="O41" s="1">
-        <v>2.5</v>
+        <v>2.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
         <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>106.2</v>
+        <v>103.0</v>
       </c>
       <c r="E42" s="1">
         <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>31745.5</v>
+        <v>10257.5</v>
       </c>
       <c r="J42" s="1">
-        <v>4.6589495698116</v>
+        <v>1.5053842343747</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>713133.0</v>
+        <v>691645.0</v>
       </c>
       <c r="N42" s="1">
-        <v>713133.0</v>
+        <v>691645.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
         <v>48978.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.824</v>
+        <v>4.588</v>
       </c>
       <c r="E43" s="1">
         <v>3.3889734166</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>165985.14</v>
       </c>
       <c r="I43" s="1">
-        <v>70284.73</v>
+        <v>58725.92</v>
       </c>
       <c r="J43" s="1">
-        <v>42.34398934748</v>
+        <v>35.380227410719</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>236269.87</v>
+        <v>224711.06</v>
       </c>
       <c r="N43" s="1">
-        <v>236269.87</v>
+        <v>224711.06</v>
       </c>
       <c r="O43" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
         <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>188.54</v>
+        <v>176.0</v>
       </c>
       <c r="E44" s="1">
         <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>405322.73</v>
+        <v>263558.03</v>
       </c>
       <c r="J44" s="1">
-        <v>23.481696950998</v>
+        <v>15.268795286813</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2131444.7</v>
+        <v>1989680.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2131444.7</v>
+        <v>1989680.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.45</v>
+        <v>2.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
         <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>148.85</v>
+        <v>156.05</v>
       </c>
       <c r="E45" s="1">
         <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>263277.53</v>
+        <v>307420.73</v>
       </c>
       <c r="J45" s="1">
-        <v>40.546539772836</v>
+        <v>47.344894400746</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>912599.35</v>
+        <v>956742.55</v>
       </c>
       <c r="N45" s="1">
-        <v>912599.35</v>
+        <v>956742.55</v>
       </c>
       <c r="O45" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
         <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>358.9</v>
+        <v>353.6</v>
       </c>
       <c r="E46" s="1">
         <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>-102374.13</v>
+        <v>-126494.43</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.8980513208628</v>
+        <v>-7.2876872305853</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1633353.9</v>
+        <v>1609233.6</v>
       </c>
       <c r="N46" s="1">
-        <v>1633353.9</v>
+        <v>1609233.6</v>
       </c>
       <c r="O46" s="1">
-        <v>1.88</v>
+        <v>1.82</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
         <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>483.3</v>
+        <v>452.0</v>
       </c>
       <c r="E47" s="1">
         <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-496327.38</v>
+        <v>-625189.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-19.96430853685</v>
+        <v>-25.147666994943</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1989746.1</v>
+        <v>1860884.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1989746.1</v>
+        <v>1860884.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.29</v>
+        <v>2.1</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
         <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.33</v>
+        <v>15.04</v>
       </c>
       <c r="E48" s="1">
         <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>277533.19</v>
+        <v>198825.13</v>
       </c>
       <c r="J48" s="1">
-        <v>38.60926150039</v>
+        <v>27.659724002808</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>996358.62</v>
+        <v>917650.56</v>
       </c>
       <c r="N48" s="1">
-        <v>996358.62</v>
+        <v>917650.56</v>
       </c>
       <c r="O48" s="1">
-        <v>1.15</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
         <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>54.38</v>
+        <v>51.78</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>18164.74</v>
+        <v>-3537.46</v>
       </c>
       <c r="J49" s="1">
-        <v>4.1686617167394</v>
+        <v>-0.8118186154328</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>453909.86</v>
+        <v>432207.66</v>
       </c>
       <c r="N49" s="1">
-        <v>453909.86</v>
+        <v>432207.66</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
         <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>549.4</v>
+        <v>499.3</v>
       </c>
       <c r="E50" s="1">
         <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>252117.85</v>
+        <v>209432.65</v>
       </c>
       <c r="J50" s="1">
-        <v>116.73692688762</v>
+        <v>96.972602102273</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>468088.8</v>
+        <v>425403.6</v>
       </c>
       <c r="N50" s="1">
-        <v>468088.8</v>
+        <v>425403.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>107495.0</v>
+        <v>81254.0</v>
       </c>
       <c r="D51" s="1">
-        <v>8.034</v>
+        <v>11.39</v>
       </c>
       <c r="E51" s="1">
-        <v>5.2795416531</v>
+        <v>5.2795416841</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>567524.33</v>
+        <v>428983.88</v>
       </c>
       <c r="I51" s="1">
-        <v>296090.5</v>
+        <v>496499.18</v>
       </c>
       <c r="J51" s="1">
-        <v>52.172300701188</v>
+        <v>115.73842355102</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>863614.83</v>
+        <v>925483.06</v>
       </c>
       <c r="N51" s="1">
-        <v>863614.83</v>
+        <v>925483.06</v>
       </c>
       <c r="O51" s="1">
-        <v>0.99</v>
+        <v>1.05</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>13386.0</v>
+        <v>15838.0</v>
       </c>
       <c r="D52" s="1">
-        <v>41.555</v>
+        <v>41.065</v>
       </c>
       <c r="E52" s="1">
-        <v>36.6000336172</v>
+        <v>37.3663751736</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>489928.05</v>
+        <v>591808.65</v>
       </c>
       <c r="I52" s="1">
-        <v>66327.18</v>
+        <v>58578.82</v>
       </c>
       <c r="J52" s="1">
-        <v>13.538147080985</v>
+        <v>9.8982703277487</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>556255.23</v>
+        <v>650387.47</v>
       </c>
       <c r="N52" s="1">
-        <v>556255.23</v>
+        <v>650387.47</v>
       </c>
       <c r="O52" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
         <v>4242.0</v>
       </c>
       <c r="D53" s="1">
-        <v>119.8</v>
+        <v>156.9</v>
       </c>
       <c r="E53" s="1">
         <v>44.8608769448</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>190299.84</v>
       </c>
       <c r="I53" s="1">
-        <v>317891.76</v>
+        <v>475269.96</v>
       </c>
       <c r="J53" s="1">
-        <v>167.04783356623</v>
+        <v>249.74795564726</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>508191.6</v>
+        <v>665569.8</v>
       </c>
       <c r="N53" s="1">
-        <v>508191.6</v>
+        <v>665569.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.58</v>
+        <v>0.75</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
         <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>73.52</v>
+        <v>78.62</v>
       </c>
       <c r="E54" s="1">
         <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>-89758.9</v>
+        <v>-48367.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-13.075863283415</v>
+        <v>-7.0460333425198</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>596688.32</v>
+        <v>638079.92</v>
       </c>
       <c r="N54" s="1">
-        <v>596688.32</v>
+        <v>638079.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
         <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>30.98</v>
+        <v>27.94</v>
       </c>
       <c r="E55" s="1">
         <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-62853.84</v>
+        <v>-99154.48</v>
       </c>
       <c r="J55" s="1">
-        <v>-14.523075398785</v>
+        <v>-22.910740046548</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>369932.18</v>
+        <v>333631.54</v>
       </c>
       <c r="N55" s="1">
-        <v>369932.18</v>
+        <v>333631.54</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>4287.0</v>
+        <v>4751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>313.3</v>
+        <v>284.4</v>
       </c>
       <c r="E56" s="1">
-        <v>264.6188826685</v>
+        <v>268.0844495896</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1134421.15</v>
+        <v>1273669.22</v>
       </c>
       <c r="I56" s="1">
-        <v>208695.95</v>
+        <v>77515.18</v>
       </c>
       <c r="J56" s="1">
-        <v>18.396690682292</v>
+        <v>6.0859741903789</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1343117.1</v>
+        <v>1351184.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1343117.1</v>
+        <v>1351184.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
         <v>120777.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4.133</v>
+        <v>4.435</v>
       </c>
       <c r="E57" s="1">
         <v>2.5732000298</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>310783.38</v>
       </c>
       <c r="I57" s="1">
-        <v>188387.96</v>
+        <v>224862.62</v>
       </c>
       <c r="J57" s="1">
-        <v>60.617128238968</v>
+        <v>72.353489430484</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>499171.34</v>
+        <v>535646.0</v>
       </c>
       <c r="N57" s="1">
-        <v>499171.34</v>
+        <v>535646.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
         <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>80.19</v>
+        <v>73.22</v>
       </c>
       <c r="E58" s="1">
         <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>-200689.07</v>
+        <v>-342974.65</v>
       </c>
       <c r="J58" s="1">
-        <v>-10.920738421647</v>
+        <v>-18.663380312171</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1636998.66</v>
+        <v>1494713.08</v>
       </c>
       <c r="N58" s="1">
-        <v>1636998.66</v>
+        <v>1494713.08</v>
       </c>
       <c r="O58" s="1">
-        <v>1.88</v>
+        <v>1.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>17528.0</v>
+        <v>16060.0</v>
       </c>
       <c r="D59" s="1">
-        <v>139.38</v>
+        <v>144.46</v>
       </c>
       <c r="E59" s="1">
-        <v>192.5269728435</v>
+        <v>192.5269726027</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3374612.78</v>
+        <v>3091983.18</v>
       </c>
       <c r="I59" s="1">
-        <v>-931560.14</v>
+        <v>-771955.58</v>
       </c>
       <c r="J59" s="1">
-        <v>-27.604949092856</v>
+        <v>-24.966357675982</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2443052.64</v>
+        <v>2320027.6</v>
       </c>
       <c r="N59" s="1">
-        <v>2443052.64</v>
+        <v>2320027.6</v>
       </c>
       <c r="O59" s="1">
-        <v>2.81</v>
+        <v>2.62</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
         <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>260.2</v>
+        <v>274.65</v>
       </c>
       <c r="E60" s="1">
         <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>1038979.35</v>
+        <v>1197958.25</v>
       </c>
       <c r="J60" s="1">
-        <v>56.969675053374</v>
+        <v>65.686861081512</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2862720.4</v>
+        <v>3021699.3</v>
       </c>
       <c r="N60" s="1">
-        <v>2862720.4</v>
+        <v>3021699.3</v>
       </c>
       <c r="O60" s="1">
-        <v>3.29</v>
+        <v>3.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
         <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>47.62</v>
+        <v>52.45</v>
       </c>
       <c r="E61" s="1">
         <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>-260559.15</v>
+        <v>-235621.86</v>
       </c>
       <c r="J61" s="1">
-        <v>-51.451073702067</v>
+        <v>-46.52685459205</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>245862.06</v>
+        <v>270799.35</v>
       </c>
       <c r="N61" s="1">
-        <v>245862.06</v>
+        <v>270799.35</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
-        <v>8273.0</v>
+        <v>8838.0</v>
       </c>
       <c r="D62" s="1">
-        <v>167.22</v>
+        <v>178.5</v>
       </c>
       <c r="E62" s="1">
-        <v>108.4569853741</v>
+        <v>113.0677008373</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>897264.64</v>
+        <v>999292.34</v>
       </c>
       <c r="I62" s="1">
-        <v>486146.42</v>
+        <v>578290.66</v>
       </c>
       <c r="J62" s="1">
-        <v>54.180940419094</v>
+        <v>57.870018297148</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1383411.06</v>
+        <v>1577583.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1383411.06</v>
+        <v>1577583.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.59</v>
+        <v>1.78</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
         <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>37.77</v>
+        <v>33.57</v>
       </c>
       <c r="E63" s="1">
         <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-263933.72</v>
+        <v>-338017.52</v>
       </c>
       <c r="J63" s="1">
-        <v>-28.375126288926</v>
+        <v>-36.339766733367</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>666225.03</v>
+        <v>592141.23</v>
       </c>
       <c r="N63" s="1">
-        <v>666225.03</v>
+        <v>592141.23</v>
       </c>
       <c r="O63" s="1">
-        <v>0.77</v>
+        <v>0.67</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
         <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>229.45</v>
+        <v>268.65</v>
       </c>
       <c r="E64" s="1">
         <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>332004.66</v>
+        <v>716282.26</v>
       </c>
       <c r="J64" s="1">
-        <v>17.316317355637</v>
+        <v>37.3590266184</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2249298.35</v>
+        <v>2633575.95</v>
       </c>
       <c r="N64" s="1">
-        <v>2249298.35</v>
+        <v>2633575.95</v>
       </c>
       <c r="O64" s="1">
-        <v>2.59</v>
+        <v>2.98</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
         <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>71.4</v>
+        <v>69.39</v>
       </c>
       <c r="E65" s="1">
         <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>858391.28</v>
+        <v>812852.72</v>
       </c>
       <c r="J65" s="1">
-        <v>113.05822009572</v>
+        <v>107.06036263924</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1617638.4</v>
+        <v>1572099.84</v>
       </c>
       <c r="N65" s="1">
-        <v>1617638.4</v>
+        <v>1572099.84</v>
       </c>
       <c r="O65" s="1">
-        <v>1.86</v>
+        <v>1.78</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
         <v>7414.0</v>
       </c>
       <c r="D66" s="1">
-        <v>47.86</v>
+        <v>49.7</v>
       </c>
       <c r="E66" s="1">
         <v>47.7120002698</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>353736.77</v>
       </c>
       <c r="I66" s="1">
-        <v>1097.27</v>
+        <v>14739.03</v>
       </c>
       <c r="J66" s="1">
-        <v>0.31019393318936</v>
+        <v>4.1666660777165</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>354834.04</v>
+        <v>368475.8</v>
       </c>
       <c r="N66" s="1">
-        <v>354834.04</v>
+        <v>368475.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>25528.0</v>
+        <v>21473.0</v>
       </c>
       <c r="D67" s="1">
-        <v>33.895</v>
+        <v>50.3</v>
       </c>
       <c r="E67" s="1">
-        <v>29.7792623786</v>
+        <v>29.7792623294</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>760205.01</v>
+        <v>639450.1</v>
       </c>
       <c r="I67" s="1">
-        <v>105066.55</v>
+        <v>440641.8</v>
       </c>
       <c r="J67" s="1">
-        <v>13.820817887007</v>
+        <v>68.909489575496</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>865271.56</v>
+        <v>1080091.9</v>
       </c>
       <c r="N67" s="1">
-        <v>865271.56</v>
+        <v>1080091.9</v>
       </c>
       <c r="O67" s="1">
-        <v>0.99</v>
+        <v>1.22</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
         <v>23532.0</v>
       </c>
       <c r="D68" s="1">
-        <v>39.12</v>
+        <v>36.8</v>
       </c>
       <c r="E68" s="1">
         <v>32.1739448411</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>757117.27</v>
       </c>
       <c r="I68" s="1">
-        <v>163454.57</v>
+        <v>108860.33</v>
       </c>
       <c r="J68" s="1">
-        <v>21.589069022293</v>
+        <v>14.378265337944</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>920571.84</v>
+        <v>865977.6</v>
       </c>
       <c r="N68" s="1">
-        <v>920571.84</v>
+        <v>865977.6</v>
       </c>
       <c r="O68" s="1">
-        <v>1.06</v>
+        <v>0.98</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
         <v>3661.0</v>
       </c>
       <c r="D69" s="1">
-        <v>275.0</v>
+        <v>235.8</v>
       </c>
       <c r="E69" s="1">
         <v>212.5303441683</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>778073.59</v>
       </c>
       <c r="I69" s="1">
-        <v>228701.41</v>
+        <v>85190.21</v>
       </c>
       <c r="J69" s="1">
-        <v>29.393287850832</v>
+        <v>10.948862819004</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1006775.0</v>
+        <v>863263.8</v>
       </c>
       <c r="N69" s="1">
-        <v>1006775.0</v>
+        <v>863263.8</v>
       </c>
       <c r="O69" s="1">
-        <v>1.16</v>
+        <v>0.98</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
         <v>19950.0</v>
       </c>
       <c r="D70" s="1">
-        <v>68.52</v>
+        <v>70.73</v>
       </c>
       <c r="E70" s="1">
         <v>68.1097273183</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1358789.06</v>
       </c>
       <c r="I70" s="1">
-        <v>8184.94</v>
+        <v>52274.44</v>
       </c>
       <c r="J70" s="1">
-        <v>0.60237017215903</v>
+        <v>3.8471343005956</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1366974.0</v>
+        <v>1411063.5</v>
       </c>
       <c r="N70" s="1">
-        <v>1366974.0</v>
+        <v>1411063.5</v>
       </c>
       <c r="O70" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
         <v>5873.0</v>
       </c>
       <c r="D71" s="1">
-        <v>135.65</v>
+        <v>129.15</v>
       </c>
       <c r="E71" s="1">
         <v>109.5928043589</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>643638.54</v>
       </c>
       <c r="I71" s="1">
-        <v>153033.91</v>
+        <v>114859.41</v>
       </c>
       <c r="J71" s="1">
-        <v>23.776374547118</v>
+        <v>17.845328217916</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>796672.45</v>
+        <v>758497.95</v>
       </c>
       <c r="N71" s="1">
-        <v>796672.45</v>
+        <v>758497.95</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
         <v>22565.0</v>
       </c>
       <c r="D72" s="1">
-        <v>23.13</v>
+        <v>22.47</v>
       </c>
       <c r="E72" s="1">
         <v>25.9473201861</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>585501.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-63572.83</v>
+        <v>-78465.73</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.857846459362</v>
+        <v>-13.401461735489</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>521928.45</v>
+        <v>507035.55</v>
       </c>
       <c r="N72" s="1">
-        <v>521928.45</v>
+        <v>507035.55</v>
       </c>
       <c r="O72" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
         <v>18391.0</v>
       </c>
       <c r="D73" s="1">
-        <v>25.38</v>
+        <v>25.1</v>
       </c>
       <c r="E73" s="1">
         <v>31.9814806155</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>588171.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-121407.83</v>
+        <v>-126557.31</v>
       </c>
       <c r="J73" s="1">
-        <v>-20.641572836735</v>
+        <v>-21.517079519387</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>466763.58</v>
+        <v>461614.1</v>
       </c>
       <c r="N73" s="1">
-        <v>466763.58</v>
+        <v>461614.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
         <v>5300.0</v>
       </c>
       <c r="D74" s="1">
-        <v>62.68</v>
+        <v>61.72</v>
       </c>
       <c r="E74" s="1">
         <v>139.2884754717</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>738228.92</v>
       </c>
       <c r="I74" s="1">
-        <v>-406024.92</v>
+        <v>-411112.92</v>
       </c>
       <c r="J74" s="1">
-        <v>-54.999866437094</v>
+        <v>-55.689083543354</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>332204.0</v>
+        <v>327116.0</v>
       </c>
       <c r="N74" s="1">
-        <v>332204.0</v>
+        <v>327116.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>172</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="1">
         <v>75.0</v>
       </c>
       <c r="D75" s="1">
-        <v>5876.0</v>
+        <v>5887.0</v>
       </c>
       <c r="E75" s="1">
         <v>5677.5</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>0.0</v>
       </c>
       <c r="I75" s="1">
-        <v>148875.0</v>
+        <v>157125.0</v>
       </c>
       <c r="J75" s="1">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>148875.0</v>
+        <v>157125.0</v>
       </c>
       <c r="N75" s="1">
-        <v>148875.0</v>
+        <v>157125.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>