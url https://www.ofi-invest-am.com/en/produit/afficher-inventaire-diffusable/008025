--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -181,51 +181,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -394,72 +394,84 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -943,125 +955,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>251652.6937</v>
+        <v>273832.2418</v>
       </c>
       <c r="D2">
-        <v>348.4</v>
+        <v>360.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>87676736.35</v>
+        <v>98760250.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>87676736.35</v>
+        <v>98760250.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>7525.8814</v>
+        <v>14060.1557</v>
       </c>
       <c r="D3">
-        <v>109.0238</v>
+        <v>112.898</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>820500.49</v>
+        <v>1587364.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>820500.49</v>
+        <v>1587364.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="O77" sqref="O77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1083,3736 +1095,3836 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>47500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
         <v>103.9257989474</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
-        <v>64324.55</v>
+        <v>91874.55</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3030460832131</v>
+        <v>1.8611365726533</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5000800.0</v>
+        <v>5028350.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5000800.0</v>
+        <v>5028350.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.65</v>
+        <v>5.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>5405.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
-        <v>199.5069435708</v>
+        <v>195.1278083507</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1078335.03</v>
+        <v>1219743.93</v>
       </c>
       <c r="I3" s="1">
-        <v>-312446.53</v>
+        <v>-188328.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-28.974903096675</v>
+        <v>-15.440038303777</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>765888.5</v>
+        <v>1031415.0</v>
       </c>
       <c r="N3" s="1">
-        <v>765888.5</v>
+        <v>1031415.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.87</v>
+        <v>1.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>404.0</v>
+        <v>469.0</v>
       </c>
       <c r="D4" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E4" s="1">
-        <v>1061.8180445545</v>
+        <v>1043.1886780384</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>428974.49</v>
+        <v>489255.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-56890.49</v>
+        <v>-61621.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-13.261975088542</v>
+        <v>-12.594910278881</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>372084.0</v>
+        <v>427634.2</v>
       </c>
       <c r="N4" s="1">
-        <v>372084.0</v>
+        <v>427634.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>11587.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
-        <v>191.605393976</v>
+        <v>189.7248458693</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2220131.7</v>
+        <v>2461869.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-186844.94</v>
+        <v>-214685.92</v>
       </c>
       <c r="J5" s="1">
-        <v>-8.4159394688162</v>
+        <v>-8.7204423824885</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2033286.76</v>
+        <v>2247183.68</v>
       </c>
       <c r="N5" s="1">
-        <v>2033286.76</v>
+        <v>2247183.68</v>
       </c>
       <c r="O5" s="1">
-        <v>2.3</v>
+        <v>2.24</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
-        <v>11964.0</v>
+        <v>7097.0</v>
       </c>
       <c r="D6" s="1">
-        <v>50.5</v>
+        <v>66.04</v>
       </c>
       <c r="E6" s="1">
-        <v>71.6832054497</v>
+        <v>71.512875863</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>857617.87</v>
+        <v>507526.88</v>
       </c>
       <c r="I6" s="1">
-        <v>-253435.87</v>
+        <v>-38841.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-29.551141465837</v>
+        <v>-7.6529936700101</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>604182.0</v>
+        <v>468685.88</v>
       </c>
       <c r="N6" s="1">
-        <v>604182.0</v>
+        <v>468685.88</v>
       </c>
       <c r="O6" s="1">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>6420.0</v>
+        <v>6977.0</v>
       </c>
       <c r="D7" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E7" s="1">
-        <v>240.2368115265</v>
+        <v>251.4793793894</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1542320.33</v>
+        <v>1754571.63</v>
       </c>
       <c r="I7" s="1">
-        <v>843993.67</v>
+        <v>861105.67</v>
       </c>
       <c r="J7" s="1">
-        <v>54.722333200393</v>
+        <v>49.077829327492</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2386314.0</v>
+        <v>2615677.3</v>
       </c>
       <c r="N7" s="1">
-        <v>2386314.0</v>
+        <v>2615677.3</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.61</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>22925.0</v>
+        <v>23603.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806748092</v>
+        <v>19.1211943397</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>439716.97</v>
+        <v>451317.55</v>
       </c>
       <c r="I8" s="1">
-        <v>-44948.47</v>
+        <v>-46290.07</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.222136753103</v>
+        <v>-10.256651885131</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>394768.5</v>
+        <v>405027.48</v>
       </c>
       <c r="N8" s="1">
-        <v>394768.5</v>
+        <v>405027.48</v>
       </c>
       <c r="O8" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
-        <v>7732.0</v>
+        <v>8102.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.38</v>
+        <v>55.7</v>
       </c>
       <c r="E9" s="1">
-        <v>61.0828116917</v>
+        <v>60.7191681066</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>472292.3</v>
+        <v>491946.7</v>
       </c>
       <c r="I9" s="1">
-        <v>-75022.14</v>
+        <v>-40665.3</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.884684124641</v>
+        <v>-8.2662003830903</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>397270.16</v>
+        <v>451281.4</v>
       </c>
       <c r="N9" s="1">
-        <v>397270.16</v>
+        <v>451281.4</v>
       </c>
       <c r="O9" s="1">
         <v>0.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
-        <v>17709.0</v>
+        <v>18484.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E10" s="1">
-        <v>52.6767643571</v>
+        <v>53.4467009305</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>932852.82</v>
+        <v>987908.82</v>
       </c>
       <c r="I10" s="1">
-        <v>268171.56</v>
+        <v>291923.34</v>
       </c>
       <c r="J10" s="1">
-        <v>28.747467365752</v>
+        <v>29.549623820547</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1201024.38</v>
+        <v>1279832.16</v>
       </c>
       <c r="N10" s="1">
-        <v>1201024.38</v>
+        <v>1279832.16</v>
       </c>
       <c r="O10" s="1">
-        <v>1.36</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
-        <v>9349.0</v>
+        <v>9625.0</v>
       </c>
       <c r="D11" s="1">
-        <v>48.16</v>
+        <v>51.05</v>
       </c>
       <c r="E11" s="1">
-        <v>34.0831179805</v>
+        <v>34.6083605195</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>318643.07</v>
+        <v>333105.47</v>
       </c>
       <c r="I11" s="1">
-        <v>131604.77</v>
+        <v>158250.78</v>
       </c>
       <c r="J11" s="1">
-        <v>41.301626299295</v>
+        <v>47.507709795339</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>450247.84</v>
+        <v>491356.25</v>
       </c>
       <c r="N11" s="1">
-        <v>450247.84</v>
+        <v>491356.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
-        <v>772.0</v>
+        <v>880.0</v>
       </c>
       <c r="D12" s="1">
-        <v>691.2</v>
+        <v>718.0</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851036269</v>
+        <v>495.6332954545</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>358505.3</v>
+        <v>436157.3</v>
       </c>
       <c r="I12" s="1">
-        <v>175101.1</v>
+        <v>195682.7</v>
       </c>
       <c r="J12" s="1">
-        <v>48.841983647104</v>
+        <v>44.865166764376</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>533606.4</v>
+        <v>631840.0</v>
       </c>
       <c r="N12" s="1">
-        <v>533606.4</v>
+        <v>631840.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>5779.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E13" s="1">
-        <v>630.7837913134</v>
+        <v>706.8361130906</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3645299.53</v>
+        <v>4562627.11</v>
       </c>
       <c r="I13" s="1">
-        <v>3899762.87</v>
+        <v>4435642.89</v>
       </c>
       <c r="J13" s="1">
-        <v>106.98058795734</v>
+        <v>97.216861756647</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7545062.4</v>
+        <v>8998270.0</v>
       </c>
       <c r="N13" s="1">
-        <v>7545062.4</v>
+        <v>8998270.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.53</v>
+        <v>8.97</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
-        <v>32734.0</v>
+        <v>34722.0</v>
       </c>
       <c r="D14" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E14" s="1">
-        <v>25.9578245861</v>
+        <v>26.745774725</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>849703.43</v>
+        <v>928666.79</v>
       </c>
       <c r="I14" s="1">
-        <v>443289.57</v>
+        <v>445282.75</v>
       </c>
       <c r="J14" s="1">
-        <v>52.169916508399</v>
+        <v>47.948602749109</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1292993.0</v>
+        <v>1373949.54</v>
       </c>
       <c r="N14" s="1">
-        <v>1292993.0</v>
+        <v>1373949.54</v>
       </c>
       <c r="O14" s="1">
-        <v>1.46</v>
+        <v>1.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
-        <v>99595.0</v>
+        <v>105335.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E15" s="1">
-        <v>7.3690909182</v>
+        <v>8.0486657806</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>733924.61</v>
+        <v>847806.21</v>
       </c>
       <c r="I15" s="1">
-        <v>1134477.59</v>
+        <v>1240460.17</v>
       </c>
       <c r="J15" s="1">
-        <v>154.57685633406</v>
+        <v>146.31411699615</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1868402.2</v>
+        <v>2088266.38</v>
       </c>
       <c r="N15" s="1">
-        <v>1868402.2</v>
+        <v>2088266.38</v>
       </c>
       <c r="O15" s="1">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>271980.0</v>
+        <v>305863.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
-        <v>8.0986494228</v>
+        <v>8.3446696397</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2202670.67</v>
+        <v>2552325.69</v>
       </c>
       <c r="I16" s="1">
-        <v>630273.01</v>
+        <v>706950.44</v>
       </c>
       <c r="J16" s="1">
-        <v>28.614037431206</v>
+        <v>27.698284853294</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2832943.68</v>
+        <v>3259276.13</v>
       </c>
       <c r="N16" s="1">
-        <v>2832943.68</v>
+        <v>3259276.13</v>
       </c>
       <c r="O16" s="1">
-        <v>3.2</v>
+        <v>3.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
-        <v>6934.0</v>
+        <v>8270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>71.85</v>
+        <v>71.5</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5025367753</v>
+        <v>95.2614981862</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>689950.59</v>
+        <v>787812.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-191742.69</v>
+        <v>-196507.59</v>
       </c>
       <c r="J17" s="1">
-        <v>-27.79078571409</v>
+        <v>-24.943443719273</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>498207.9</v>
+        <v>591305.0</v>
       </c>
       <c r="N17" s="1">
-        <v>498207.9</v>
+        <v>591305.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
-        <v>10541.0</v>
+        <v>10852.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.9</v>
+        <v>73.72</v>
       </c>
       <c r="E18" s="1">
-        <v>78.497800019</v>
+        <v>78.4244977884</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>827445.31</v>
+        <v>851062.65</v>
       </c>
       <c r="I18" s="1">
-        <v>25321.59</v>
+        <v>-51053.21</v>
       </c>
       <c r="J18" s="1">
-        <v>3.0602131275601</v>
+        <v>-5.9987604907817</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>852766.9</v>
+        <v>800009.44</v>
       </c>
       <c r="N18" s="1">
-        <v>852766.9</v>
+        <v>800009.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
-        <v>18580.0</v>
+        <v>19846.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E19" s="1">
-        <v>67.733780409</v>
+        <v>69.1352796533</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1258493.64</v>
+        <v>1372058.76</v>
       </c>
       <c r="I19" s="1">
-        <v>468703.16</v>
+        <v>465283.92</v>
       </c>
       <c r="J19" s="1">
-        <v>37.24318861079</v>
+        <v>33.911369801684</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1727196.8</v>
+        <v>1837342.68</v>
       </c>
       <c r="N19" s="1">
-        <v>1727196.8</v>
+        <v>1837342.68</v>
       </c>
       <c r="O19" s="1">
-        <v>1.95</v>
+        <v>1.83</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
-        <v>16782.0</v>
+        <v>19320.0</v>
       </c>
       <c r="D20" s="1">
         <v>25.99</v>
       </c>
       <c r="E20" s="1">
-        <v>26.7085460613</v>
+        <v>26.5826252588</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>448222.82</v>
+        <v>513576.32</v>
       </c>
       <c r="I20" s="1">
-        <v>-12058.64</v>
+        <v>-11449.52</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.6903226390838</v>
+        <v>-2.2293706999575</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>436164.18</v>
+        <v>502126.8</v>
       </c>
       <c r="N20" s="1">
-        <v>436164.18</v>
+        <v>502126.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
-        <v>6459.0</v>
+        <v>7798.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E21" s="1">
-        <v>134.1828549311</v>
+        <v>128.5279315209</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>866687.06</v>
+        <v>1002260.81</v>
       </c>
       <c r="I21" s="1">
-        <v>-209483.81</v>
+        <v>-151499.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-24.1706400924</v>
+        <v>-15.11572721276</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>657203.25</v>
+        <v>850761.8</v>
       </c>
       <c r="N21" s="1">
-        <v>657203.25</v>
+        <v>850761.8</v>
       </c>
       <c r="O21" s="1">
-        <v>0.74</v>
+        <v>0.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
-        <v>12809.0</v>
+        <v>13708.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E22" s="1">
-        <v>31.5333000234</v>
+        <v>31.8780456668</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>403910.04</v>
+        <v>436984.25</v>
       </c>
       <c r="I22" s="1">
-        <v>56829.69</v>
+        <v>69937.59</v>
       </c>
       <c r="J22" s="1">
-        <v>14.069887938413</v>
+        <v>16.004601996525</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>460739.73</v>
+        <v>506921.84</v>
       </c>
       <c r="N22" s="1">
-        <v>460739.73</v>
+        <v>506921.84</v>
       </c>
       <c r="O22" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>17965.0</v>
+        <v>19202.0</v>
       </c>
       <c r="D23" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E23" s="1">
-        <v>70.6440495408</v>
+        <v>71.0985965004</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1269120.35</v>
+        <v>1365235.25</v>
       </c>
       <c r="I23" s="1">
-        <v>131431.05</v>
+        <v>97189.07</v>
       </c>
       <c r="J23" s="1">
-        <v>10.35607458347</v>
+        <v>7.1188514946417</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1400551.4</v>
+        <v>1462424.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1400551.4</v>
+        <v>1462424.32</v>
       </c>
       <c r="O23" s="1">
-        <v>1.58</v>
+        <v>1.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
-        <v>12150.0</v>
+        <v>19649.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E24" s="1">
-        <v>66.3104748971</v>
+        <v>64.8017766807</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>805672.27</v>
+        <v>1273290.11</v>
       </c>
       <c r="I24" s="1">
-        <v>-54559.27</v>
+        <v>-67627.47</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.7718937378843</v>
+        <v>-5.311238143521</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>751113.0</v>
+        <v>1205662.64</v>
       </c>
       <c r="N24" s="1">
-        <v>751113.0</v>
+        <v>1205662.64</v>
       </c>
       <c r="O24" s="1">
-        <v>0.85</v>
+        <v>1.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
-        <v>2092.0</v>
+        <v>2236.0</v>
       </c>
       <c r="D25" s="1">
         <v>248.0</v>
       </c>
       <c r="E25" s="1">
-        <v>160.4114913958</v>
+        <v>166.0651341682</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>335580.84</v>
+        <v>371321.64</v>
       </c>
       <c r="I25" s="1">
-        <v>183235.16</v>
+        <v>183206.36</v>
       </c>
       <c r="J25" s="1">
-        <v>54.602390291412</v>
+        <v>49.338993547481</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>518816.0</v>
+        <v>554528.0</v>
       </c>
       <c r="N25" s="1">
-        <v>518816.0</v>
+        <v>554528.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
-        <v>12467.0</v>
+        <v>12835.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.39</v>
+        <v>51.4</v>
       </c>
       <c r="E26" s="1">
-        <v>38.9589997594</v>
+        <v>39.3122625633</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>485701.85</v>
+        <v>504572.89</v>
       </c>
       <c r="I26" s="1">
-        <v>105109.28</v>
+        <v>155146.11</v>
       </c>
       <c r="J26" s="1">
-        <v>21.640699947921</v>
+        <v>30.748007488076</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>590811.13</v>
+        <v>659719.0</v>
       </c>
       <c r="N26" s="1">
-        <v>590811.13</v>
+        <v>659719.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
-        <v>38671.0</v>
+        <v>46297.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E27" s="1">
-        <v>30.9010105764</v>
+        <v>30.572762382</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1194972.98</v>
+        <v>1415427.18</v>
       </c>
       <c r="I27" s="1">
-        <v>-127653.38</v>
+        <v>-81147.64</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.682532754841</v>
+        <v>-5.733084763852</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1067319.6</v>
+        <v>1334279.54</v>
       </c>
       <c r="N27" s="1">
-        <v>1067319.6</v>
+        <v>1334279.54</v>
       </c>
       <c r="O27" s="1">
-        <v>1.21</v>
+        <v>1.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.78</v>
+        <v>71.4</v>
       </c>
       <c r="E28" s="1">
         <v>103.5319013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1603605.62</v>
       </c>
       <c r="I28" s="1">
-        <v>-600228.2</v>
+        <v>-497691.02</v>
       </c>
       <c r="J28" s="1">
-        <v>-37.429913721555</v>
+        <v>-31.035749301003</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1003377.42</v>
+        <v>1105914.6</v>
       </c>
       <c r="N28" s="1">
-        <v>1003377.42</v>
+        <v>1105914.6</v>
       </c>
       <c r="O28" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>651199.15</v>
+        <v>584070.06</v>
       </c>
       <c r="J29" s="1">
-        <v>46.421887224123</v>
+        <v>41.636470895741</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2053983.89</v>
+        <v>1986854.8</v>
       </c>
       <c r="N29" s="1">
-        <v>2053983.89</v>
+        <v>1986854.8</v>
       </c>
       <c r="O29" s="1">
-        <v>2.32</v>
+        <v>1.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E30" s="1">
         <v>14.3997990364</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>681427.29</v>
       </c>
       <c r="I30" s="1">
-        <v>618034.83</v>
+        <v>580177.23</v>
       </c>
       <c r="J30" s="1">
-        <v>90.697105776318</v>
+        <v>85.141472687423</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1299462.12</v>
+        <v>1261604.52</v>
       </c>
       <c r="N30" s="1">
-        <v>1299462.12</v>
+        <v>1261604.52</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
-        <v>8381.0</v>
+        <v>8707.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E31" s="1">
-        <v>104.5645996898</v>
+        <v>104.4273929023</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>876355.91</v>
+        <v>909249.31</v>
       </c>
       <c r="I31" s="1">
-        <v>-38255.91</v>
+        <v>-22876.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.365339420145</v>
+        <v>-2.5159997096946</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>838100.0</v>
+        <v>886372.6</v>
       </c>
       <c r="N31" s="1">
-        <v>838100.0</v>
+        <v>886372.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
-        <v>4082.0</v>
+        <v>4609.0</v>
       </c>
       <c r="D32" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E32" s="1">
-        <v>173.8703993141</v>
+        <v>173.9766912562</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>709738.97</v>
+        <v>801858.57</v>
       </c>
       <c r="I32" s="1">
-        <v>-28044.97</v>
+        <v>-5423.37</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.9514485163468</v>
+        <v>-0.67634994535258</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>681694.0</v>
+        <v>796435.2</v>
       </c>
       <c r="N32" s="1">
-        <v>681694.0</v>
+        <v>796435.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
         <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.93</v>
+        <v>16.82</v>
       </c>
       <c r="E33" s="1">
         <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-4208.54</v>
+        <v>-16023.38</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.1576119940452</v>
+        <v>-8.2147815805823</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>190846.92</v>
+        <v>179032.08</v>
       </c>
       <c r="N33" s="1">
-        <v>190846.92</v>
+        <v>179032.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
-        <v>1194.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D34" s="1">
-        <v>281.1</v>
+        <v>298.6</v>
       </c>
       <c r="E34" s="1">
-        <v>421.1740033501</v>
+        <v>379.529108855</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>502881.76</v>
+        <v>672905.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-167248.36</v>
+        <v>-143487.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-33.257988915724</v>
+        <v>-21.323557789597</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>335633.4</v>
+        <v>529417.8</v>
       </c>
       <c r="N34" s="1">
-        <v>335633.4</v>
+        <v>529417.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
-        <v>28355.0</v>
+        <v>29625.0</v>
       </c>
       <c r="D35" s="1">
-        <v>39.42</v>
+        <v>38.4</v>
       </c>
       <c r="E35" s="1">
-        <v>34.8744101569</v>
+        <v>35.0225485232</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>988863.9</v>
+        <v>1037543.0</v>
       </c>
       <c r="I35" s="1">
-        <v>128890.2</v>
+        <v>100057.0</v>
       </c>
       <c r="J35" s="1">
-        <v>13.034169818516</v>
+        <v>9.6436485042066</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1117754.1</v>
+        <v>1137600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1117754.1</v>
+        <v>1137600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.26</v>
+        <v>1.13</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>503.0</v>
+        <v>542.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1606.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E36" s="1">
-        <v>1450.9816500994</v>
+        <v>1464.1508671587</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>729843.77</v>
+        <v>793569.77</v>
       </c>
       <c r="I36" s="1">
-        <v>78225.73</v>
+        <v>78779.23</v>
       </c>
       <c r="J36" s="1">
-        <v>10.718147254994</v>
+        <v>9.9271964454997</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>808069.5</v>
+        <v>872349.0</v>
       </c>
       <c r="N36" s="1">
-        <v>808069.5</v>
+        <v>872349.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
-        <v>80411.0</v>
+        <v>82791.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.61</v>
+        <v>19.365</v>
       </c>
       <c r="E37" s="1">
-        <v>14.7629916305</v>
+        <v>14.9004604365</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1187106.92</v>
+        <v>1233624.02</v>
       </c>
       <c r="I37" s="1">
-        <v>389752.79</v>
+        <v>369623.7</v>
       </c>
       <c r="J37" s="1">
-        <v>32.832155506262</v>
+        <v>29.962427288016</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1576859.71</v>
+        <v>1603247.72</v>
       </c>
       <c r="N37" s="1">
-        <v>1576859.71</v>
+        <v>1603247.72</v>
       </c>
       <c r="O37" s="1">
-        <v>1.78</v>
+        <v>1.6</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
-        <v>21020.0</v>
+        <v>21641.0</v>
       </c>
       <c r="D38" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E38" s="1">
-        <v>40.4799395814</v>
+        <v>40.8610179751</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>850888.33</v>
+        <v>884273.29</v>
       </c>
       <c r="I38" s="1">
-        <v>198430.07</v>
+        <v>255774.59</v>
       </c>
       <c r="J38" s="1">
-        <v>23.320342165229</v>
+        <v>28.924834990775</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1049318.4</v>
+        <v>1140047.88</v>
       </c>
       <c r="N38" s="1">
-        <v>1049318.4</v>
+        <v>1140047.88</v>
       </c>
       <c r="O38" s="1">
-        <v>1.19</v>
+        <v>1.14</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
-        <v>31462.0</v>
+        <v>32391.0</v>
       </c>
       <c r="D39" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E39" s="1">
-        <v>35.0283106605</v>
+        <v>36.3212898645</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1102060.71</v>
+        <v>1176482.9</v>
       </c>
       <c r="I39" s="1">
-        <v>841976.27</v>
+        <v>1426133.95</v>
       </c>
       <c r="J39" s="1">
-        <v>76.400171275501</v>
+        <v>121.22011718147</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1944036.98</v>
+        <v>2602616.85</v>
       </c>
       <c r="N39" s="1">
-        <v>1944036.98</v>
+        <v>2602616.85</v>
       </c>
       <c r="O39" s="1">
-        <v>2.2</v>
+        <v>2.59</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
-        <v>53919.0</v>
+        <v>58358.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E40" s="1">
-        <v>11.9679098277</v>
+        <v>13.0721520614</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>645297.73</v>
+        <v>762864.65</v>
       </c>
       <c r="I40" s="1">
-        <v>741498.95</v>
+        <v>783622.35</v>
       </c>
       <c r="J40" s="1">
-        <v>114.90803632612</v>
+        <v>102.7210200394</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1386796.68</v>
+        <v>1546487.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1386796.68</v>
+        <v>1546487.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.57</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
-        <v>384754.0</v>
+        <v>413601.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E41" s="1">
-        <v>2.6472776371</v>
+        <v>2.8636102427</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1018550.66</v>
+        <v>1184392.06</v>
       </c>
       <c r="I41" s="1">
-        <v>1235338.27</v>
+        <v>1170652.03</v>
       </c>
       <c r="J41" s="1">
-        <v>121.28393005018</v>
+        <v>98.839908636334</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2253888.93</v>
+        <v>2355044.09</v>
       </c>
       <c r="N41" s="1">
-        <v>2253888.93</v>
+        <v>2355044.09</v>
       </c>
       <c r="O41" s="1">
-        <v>2.55</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
-        <v>6715.0</v>
+        <v>7981.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.0</v>
+        <v>100.9</v>
       </c>
       <c r="E42" s="1">
-        <v>101.4724497394</v>
+        <v>101.3657812304</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>681387.5</v>
+        <v>809000.3</v>
       </c>
       <c r="I42" s="1">
-        <v>10257.5</v>
+        <v>-3717.4</v>
       </c>
       <c r="J42" s="1">
-        <v>1.5053842343747</v>
+        <v>-0.45950539202519</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>691645.0</v>
+        <v>805282.9</v>
       </c>
       <c r="N42" s="1">
-        <v>691645.0</v>
+        <v>805282.9</v>
       </c>
       <c r="O42" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>48978.0</v>
+        <v>50427.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734166</v>
+        <v>3.4211569199</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>165985.14</v>
+        <v>172518.68</v>
       </c>
       <c r="I43" s="1">
-        <v>58725.92</v>
+        <v>50872.93</v>
       </c>
       <c r="J43" s="1">
-        <v>35.380227410719</v>
+        <v>29.488360332922</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>224711.06</v>
+        <v>223391.61</v>
       </c>
       <c r="N43" s="1">
-        <v>224711.06</v>
+        <v>223391.61</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
-        <v>11305.0</v>
+        <v>12074.0</v>
       </c>
       <c r="D44" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E44" s="1">
-        <v>152.6865961964</v>
+        <v>154.5535837336</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1726121.97</v>
+        <v>1866079.97</v>
       </c>
       <c r="I44" s="1">
-        <v>263558.03</v>
+        <v>276089.11</v>
       </c>
       <c r="J44" s="1">
-        <v>15.268795286813</v>
+        <v>14.795138174062</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1989680.0</v>
+        <v>2142169.08</v>
       </c>
       <c r="N44" s="1">
-        <v>1989680.0</v>
+        <v>2142169.08</v>
       </c>
       <c r="O44" s="1">
-        <v>2.25</v>
+        <v>2.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
-        <v>6131.0</v>
+        <v>6312.0</v>
       </c>
       <c r="D45" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E45" s="1">
-        <v>105.9079791225</v>
+        <v>107.1393647022</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>649321.82</v>
+        <v>676263.67</v>
       </c>
       <c r="I45" s="1">
-        <v>307420.73</v>
+        <v>251284.73</v>
       </c>
       <c r="J45" s="1">
-        <v>47.344894400746</v>
+        <v>37.157804144647</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>956742.55</v>
+        <v>927548.4</v>
       </c>
       <c r="N45" s="1">
-        <v>956742.55</v>
+        <v>927548.4</v>
       </c>
       <c r="O45" s="1">
-        <v>1.08</v>
+        <v>0.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
-        <v>4551.0</v>
+        <v>4812.0</v>
       </c>
       <c r="D46" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E46" s="1">
-        <v>381.3948648649</v>
+        <v>381.6799002494</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1735728.03</v>
+        <v>1836643.68</v>
       </c>
       <c r="I46" s="1">
-        <v>-126494.43</v>
+        <v>-10970.88</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.2876872305853</v>
+        <v>-0.59733306571474</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1609233.6</v>
+        <v>1825672.8</v>
       </c>
       <c r="N46" s="1">
-        <v>1609233.6</v>
+        <v>1825672.8</v>
       </c>
       <c r="O46" s="1">
         <v>1.82</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
-        <v>4117.0</v>
+        <v>4239.0</v>
       </c>
       <c r="D47" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E47" s="1">
-        <v>603.855593879</v>
+        <v>600.3183250767</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2486073.48</v>
+        <v>2544749.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-625189.48</v>
+        <v>-553267.18</v>
       </c>
       <c r="J47" s="1">
-        <v>-25.147666994943</v>
+        <v>-21.741519394731</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1860884.0</v>
+        <v>1991482.2</v>
       </c>
       <c r="N47" s="1">
-        <v>1860884.0</v>
+        <v>1991482.2</v>
       </c>
       <c r="O47" s="1">
-        <v>2.1</v>
+        <v>1.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
-        <v>61014.0</v>
+        <v>66001.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E48" s="1">
-        <v>11.7813195332</v>
+        <v>12.100836351</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>718825.43</v>
+        <v>798667.3</v>
       </c>
       <c r="I48" s="1">
-        <v>198825.13</v>
+        <v>236228.38</v>
       </c>
       <c r="J48" s="1">
-        <v>27.659724002808</v>
+        <v>29.577820451645</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>917650.56</v>
+        <v>1034895.68</v>
       </c>
       <c r="N48" s="1">
-        <v>917650.56</v>
+        <v>1034895.68</v>
       </c>
       <c r="O48" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
-        <v>8347.0</v>
+        <v>18961.0</v>
       </c>
       <c r="D49" s="1">
-        <v>51.78</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038001677</v>
+        <v>52.1515610991</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>435745.12</v>
+        <v>988845.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-3537.46</v>
+        <v>50596.27</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.8118186154328</v>
+        <v>5.116699950422</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>432207.66</v>
+        <v>1039442.02</v>
       </c>
       <c r="N49" s="1">
-        <v>432207.66</v>
+        <v>1039442.02</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
-        <v>852.0</v>
+        <v>878.0</v>
       </c>
       <c r="D50" s="1">
-        <v>499.3</v>
+        <v>444.9</v>
       </c>
       <c r="E50" s="1">
-        <v>253.4870305164</v>
+        <v>259.5076879271</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>215970.95</v>
+        <v>227847.75</v>
       </c>
       <c r="I50" s="1">
-        <v>209432.65</v>
+        <v>162774.45</v>
       </c>
       <c r="J50" s="1">
-        <v>96.972602102273</v>
+        <v>71.440007636678</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>425403.6</v>
+        <v>390622.2</v>
       </c>
       <c r="N50" s="1">
-        <v>425403.6</v>
+        <v>390622.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>81254.0</v>
+        <v>83658.0</v>
       </c>
       <c r="D51" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E51" s="1">
-        <v>5.2795416841</v>
+        <v>5.5107363313</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>428983.88</v>
+        <v>461017.18</v>
       </c>
       <c r="I51" s="1">
-        <v>496499.18</v>
+        <v>672130.43</v>
       </c>
       <c r="J51" s="1">
-        <v>115.73842355102</v>
+        <v>145.79292468016</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>925483.06</v>
+        <v>1133147.61</v>
       </c>
       <c r="N51" s="1">
-        <v>925483.06</v>
+        <v>1133147.61</v>
       </c>
       <c r="O51" s="1">
-        <v>1.05</v>
+        <v>1.13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>15838.0</v>
+        <v>41.0</v>
       </c>
       <c r="D52" s="1">
-        <v>41.065</v>
+        <v>4805.57</v>
       </c>
       <c r="E52" s="1">
-        <v>37.3663751736</v>
+        <v>4802.3073170732</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>591808.65</v>
+        <v>196894.6</v>
       </c>
       <c r="I52" s="1">
-        <v>58578.82</v>
+        <v>133.77</v>
       </c>
       <c r="J52" s="1">
-        <v>9.8982703277487</v>
+        <v>0.067939902871892</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>650387.47</v>
+        <v>197028.37</v>
       </c>
       <c r="N52" s="1">
-        <v>650387.47</v>
+        <v>197028.37</v>
       </c>
       <c r="O52" s="1">
-        <v>0.73</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
-        <v>4242.0</v>
+        <v>16779.0</v>
       </c>
       <c r="D53" s="1">
-        <v>156.9</v>
+        <v>38.945</v>
       </c>
       <c r="E53" s="1">
-        <v>44.8608769448</v>
+        <v>37.4369616783</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>190299.84</v>
+        <v>628154.78</v>
       </c>
       <c r="I53" s="1">
-        <v>475269.96</v>
+        <v>25303.38</v>
       </c>
       <c r="J53" s="1">
-        <v>249.74795564726</v>
+        <v>4.0282078248294</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>665569.8</v>
+        <v>653458.16</v>
       </c>
       <c r="N53" s="1">
-        <v>665569.8</v>
+        <v>653458.16</v>
       </c>
       <c r="O53" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
-        <v>8116.0</v>
+        <v>4367.0</v>
       </c>
       <c r="D54" s="1">
-        <v>78.62</v>
+        <v>149.3</v>
       </c>
       <c r="E54" s="1">
-        <v>84.5794997536</v>
+        <v>47.8789420655</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>686447.22</v>
+        <v>209087.34</v>
       </c>
       <c r="I54" s="1">
-        <v>-48367.3</v>
+        <v>442905.76</v>
       </c>
       <c r="J54" s="1">
-        <v>-7.0460333425198</v>
+        <v>211.82810972678</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>638079.92</v>
+        <v>651993.1</v>
       </c>
       <c r="N54" s="1">
-        <v>638079.92</v>
+        <v>651993.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
-        <v>11941.0</v>
+        <v>8355.0</v>
       </c>
       <c r="D55" s="1">
-        <v>27.94</v>
+        <v>85.88</v>
       </c>
       <c r="E55" s="1">
-        <v>36.2436998576</v>
+        <v>84.5240191502</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>432786.02</v>
+        <v>706198.18</v>
       </c>
       <c r="I55" s="1">
-        <v>-99154.48</v>
+        <v>11329.22</v>
       </c>
       <c r="J55" s="1">
-        <v>-22.910740046548</v>
+        <v>1.6042550548629</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>333631.54</v>
+        <v>717527.4</v>
       </c>
       <c r="N55" s="1">
-        <v>333631.54</v>
+        <v>717527.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>4751.0</v>
+        <v>12294.0</v>
       </c>
       <c r="D56" s="1">
-        <v>284.4</v>
+        <v>28.44</v>
       </c>
       <c r="E56" s="1">
-        <v>268.0844495896</v>
+        <v>36.0549479421</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1273669.22</v>
+        <v>443259.53</v>
       </c>
       <c r="I56" s="1">
-        <v>77515.18</v>
+        <v>-93618.17</v>
       </c>
       <c r="J56" s="1">
-        <v>6.0859741903789</v>
+        <v>-21.120396441335</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1351184.4</v>
+        <v>349641.36</v>
       </c>
       <c r="N56" s="1">
-        <v>1351184.4</v>
+        <v>349641.36</v>
       </c>
       <c r="O56" s="1">
-        <v>1.53</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>120777.0</v>
+        <v>10332.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4.435</v>
+        <v>52.39</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5732000298</v>
+        <v>48.7559146341</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>310783.38</v>
+        <v>503746.11</v>
       </c>
       <c r="I57" s="1">
-        <v>224862.62</v>
+        <v>37547.37</v>
       </c>
       <c r="J57" s="1">
-        <v>72.353489430484</v>
+        <v>7.4536297659946</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>535646.0</v>
+        <v>541293.48</v>
       </c>
       <c r="N57" s="1">
-        <v>535646.0</v>
+        <v>541293.48</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
-        <v>20414.0</v>
+        <v>5216.0</v>
       </c>
       <c r="D58" s="1">
-        <v>73.22</v>
+        <v>297.0</v>
       </c>
       <c r="E58" s="1">
-        <v>90.0209527775</v>
+        <v>271.1971280675</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1837687.73</v>
+        <v>1414564.22</v>
       </c>
       <c r="I58" s="1">
-        <v>-342974.65</v>
+        <v>134587.78</v>
       </c>
       <c r="J58" s="1">
-        <v>-18.663380312171</v>
+        <v>9.5144340636581</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1494713.08</v>
+        <v>1549152.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1494713.08</v>
+        <v>1549152.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.69</v>
+        <v>1.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>16060.0</v>
+        <v>130197.0</v>
       </c>
       <c r="D59" s="1">
-        <v>144.46</v>
+        <v>4.234</v>
       </c>
       <c r="E59" s="1">
-        <v>192.5269726027</v>
+        <v>2.6885144819</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3091983.18</v>
+        <v>350036.52</v>
       </c>
       <c r="I59" s="1">
-        <v>-771955.58</v>
+        <v>201217.58</v>
       </c>
       <c r="J59" s="1">
-        <v>-24.966357675982</v>
+        <v>57.484739020946</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2320027.6</v>
+        <v>551254.1</v>
       </c>
       <c r="N59" s="1">
-        <v>2320027.6</v>
+        <v>551254.1</v>
       </c>
       <c r="O59" s="1">
-        <v>2.62</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
-        <v>11002.0</v>
+        <v>22174.0</v>
       </c>
       <c r="D60" s="1">
-        <v>274.65</v>
+        <v>74.16</v>
       </c>
       <c r="E60" s="1">
-        <v>165.7645019087</v>
+        <v>88.9366523857</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1823741.05</v>
+        <v>1972081.33</v>
       </c>
       <c r="I60" s="1">
-        <v>1197958.25</v>
+        <v>-327657.49</v>
       </c>
       <c r="J60" s="1">
-        <v>65.686861081512</v>
+        <v>-16.614806144937</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3021699.3</v>
+        <v>1644423.84</v>
       </c>
       <c r="N60" s="1">
-        <v>3021699.3</v>
+        <v>1644423.84</v>
       </c>
       <c r="O60" s="1">
-        <v>3.41</v>
+        <v>1.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
-        <v>5163.0</v>
+        <v>17474.0</v>
       </c>
       <c r="D61" s="1">
-        <v>52.45</v>
+        <v>167.9</v>
       </c>
       <c r="E61" s="1">
-        <v>98.0866182452</v>
+        <v>189.0199553623</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>506421.21</v>
+        <v>3302934.7</v>
       </c>
       <c r="I61" s="1">
-        <v>-235621.86</v>
+        <v>-369050.1</v>
       </c>
       <c r="J61" s="1">
-        <v>-46.52685459205</v>
+        <v>-11.173399825313</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>270799.35</v>
+        <v>2933884.6</v>
       </c>
       <c r="N61" s="1">
-        <v>270799.35</v>
+        <v>2933884.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>2.92</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
-        <v>8838.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D62" s="1">
-        <v>178.5</v>
+        <v>276.2</v>
       </c>
       <c r="E62" s="1">
-        <v>113.0677008373</v>
+        <v>168.6763750331</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>999292.34</v>
+        <v>1910597.3</v>
       </c>
       <c r="I62" s="1">
-        <v>578290.66</v>
+        <v>1217920.1</v>
       </c>
       <c r="J62" s="1">
-        <v>57.870018297148</v>
+        <v>63.745515603942</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1577583.0</v>
+        <v>3128517.4</v>
       </c>
       <c r="N62" s="1">
-        <v>1577583.0</v>
+        <v>3128517.4</v>
       </c>
       <c r="O62" s="1">
-        <v>1.78</v>
+        <v>3.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
-        <v>17639.0</v>
+        <v>5315.0</v>
       </c>
       <c r="D63" s="1">
-        <v>33.57</v>
+        <v>49.12</v>
       </c>
       <c r="E63" s="1">
-        <v>52.733077272</v>
+        <v>96.6828240828</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>930158.75</v>
+        <v>513869.21</v>
       </c>
       <c r="I63" s="1">
-        <v>-338017.52</v>
+        <v>-252796.41</v>
       </c>
       <c r="J63" s="1">
-        <v>-36.339766733367</v>
+        <v>-49.194698783373</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>592141.23</v>
+        <v>261072.8</v>
       </c>
       <c r="N63" s="1">
-        <v>592141.23</v>
+        <v>261072.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.67</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
-        <v>9803.0</v>
+        <v>9522.0</v>
       </c>
       <c r="D64" s="1">
-        <v>268.65</v>
+        <v>160.0</v>
       </c>
       <c r="E64" s="1">
-        <v>195.5823411201</v>
+        <v>116.9246145768</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1917293.69</v>
+        <v>1113356.18</v>
       </c>
       <c r="I64" s="1">
-        <v>716282.26</v>
+        <v>410163.82</v>
       </c>
       <c r="J64" s="1">
-        <v>37.3590266184</v>
+        <v>36.840305678278</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2633575.95</v>
+        <v>1523520.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2633575.95</v>
+        <v>1523520.0</v>
       </c>
       <c r="O64" s="1">
-        <v>2.98</v>
+        <v>1.52</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
-        <v>22656.0</v>
+        <v>18160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.39</v>
+        <v>34.26</v>
       </c>
       <c r="E65" s="1">
-        <v>33.5119668079</v>
+        <v>52.2208827093</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>759247.12</v>
+        <v>948331.23</v>
       </c>
       <c r="I65" s="1">
-        <v>812852.72</v>
+        <v>-326169.63</v>
       </c>
       <c r="J65" s="1">
-        <v>107.06036263924</v>
+        <v>-34.394061872243</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1572099.84</v>
+        <v>622161.6</v>
       </c>
       <c r="N65" s="1">
-        <v>1572099.84</v>
+        <v>622161.6</v>
       </c>
       <c r="O65" s="1">
-        <v>1.78</v>
+        <v>0.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>7414.0</v>
+        <v>10831.0</v>
       </c>
       <c r="D66" s="1">
-        <v>49.7</v>
+        <v>272.65</v>
       </c>
       <c r="E66" s="1">
-        <v>47.7120002698</v>
+        <v>202.4109398947</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>353736.77</v>
+        <v>2192312.89</v>
       </c>
       <c r="I66" s="1">
-        <v>14739.03</v>
+        <v>760759.26</v>
       </c>
       <c r="J66" s="1">
-        <v>4.1666660777165</v>
+        <v>34.701217306623</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>368475.8</v>
+        <v>2953072.15</v>
       </c>
       <c r="N66" s="1">
-        <v>368475.8</v>
+        <v>2953072.15</v>
       </c>
       <c r="O66" s="1">
-        <v>0.42</v>
+        <v>2.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>21473.0</v>
+        <v>24874.0</v>
       </c>
       <c r="D67" s="1">
-        <v>50.3</v>
+        <v>70.82</v>
       </c>
       <c r="E67" s="1">
-        <v>29.7792623294</v>
+        <v>36.7709335049</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>639450.1</v>
+        <v>914640.2</v>
       </c>
       <c r="I67" s="1">
-        <v>440641.8</v>
+        <v>846936.48</v>
       </c>
       <c r="J67" s="1">
-        <v>68.909489575496</v>
+        <v>92.597775606189</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1080091.9</v>
+        <v>1761576.68</v>
       </c>
       <c r="N67" s="1">
-        <v>1080091.9</v>
+        <v>1761576.68</v>
       </c>
       <c r="O67" s="1">
-        <v>1.22</v>
+        <v>1.76</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>23532.0</v>
+        <v>10344.0</v>
       </c>
       <c r="D68" s="1">
-        <v>36.8</v>
+        <v>49.32</v>
       </c>
       <c r="E68" s="1">
-        <v>32.1739448411</v>
+        <v>47.6982492266</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>757117.27</v>
+        <v>493390.69</v>
       </c>
       <c r="I68" s="1">
-        <v>108860.33</v>
+        <v>16775.39</v>
       </c>
       <c r="J68" s="1">
-        <v>14.378265337944</v>
+        <v>3.4000215934354</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>865977.6</v>
+        <v>510166.08</v>
       </c>
       <c r="N68" s="1">
-        <v>865977.6</v>
+        <v>510166.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>3661.0</v>
+        <v>19447.0</v>
       </c>
       <c r="D69" s="1">
-        <v>235.8</v>
+        <v>59.3</v>
       </c>
       <c r="E69" s="1">
-        <v>212.5303441683</v>
+        <v>31.557628426</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>778073.59</v>
+        <v>613701.2</v>
       </c>
       <c r="I69" s="1">
-        <v>85190.21</v>
+        <v>539505.9</v>
       </c>
       <c r="J69" s="1">
-        <v>10.948862819004</v>
+        <v>87.910191474288</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>863263.8</v>
+        <v>1153207.1</v>
       </c>
       <c r="N69" s="1">
-        <v>863263.8</v>
+        <v>1153207.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.98</v>
+        <v>1.15</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>19950.0</v>
+        <v>33420.0</v>
       </c>
       <c r="D70" s="1">
-        <v>70.73</v>
+        <v>35.48</v>
       </c>
       <c r="E70" s="1">
-        <v>68.1097273183</v>
+        <v>33.2071163974</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1358789.06</v>
+        <v>1109781.83</v>
       </c>
       <c r="I70" s="1">
-        <v>52274.44</v>
+        <v>75959.77</v>
       </c>
       <c r="J70" s="1">
-        <v>3.8471343005956</v>
+        <v>6.8445678192443</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1411063.5</v>
+        <v>1185741.6</v>
       </c>
       <c r="N70" s="1">
-        <v>1411063.5</v>
+        <v>1185741.6</v>
       </c>
       <c r="O70" s="1">
-        <v>1.59</v>
+        <v>1.18</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>5873.0</v>
+        <v>3834.0</v>
       </c>
       <c r="D71" s="1">
-        <v>129.15</v>
+        <v>254.2</v>
       </c>
       <c r="E71" s="1">
-        <v>109.5928043589</v>
+        <v>213.9593609807</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>643638.54</v>
+        <v>820320.19</v>
       </c>
       <c r="I71" s="1">
-        <v>114859.41</v>
+        <v>154282.61</v>
       </c>
       <c r="J71" s="1">
-        <v>17.845328217916</v>
+        <v>18.807608526617</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>758497.95</v>
+        <v>974602.8</v>
       </c>
       <c r="N71" s="1">
-        <v>758497.95</v>
+        <v>974602.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>22565.0</v>
+        <v>24229.0</v>
       </c>
       <c r="D72" s="1">
-        <v>22.47</v>
+        <v>73.72</v>
       </c>
       <c r="E72" s="1">
-        <v>25.9473201861</v>
+        <v>68.7775310578</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>585501.28</v>
+        <v>1666410.8</v>
       </c>
       <c r="I72" s="1">
-        <v>-78465.73</v>
+        <v>119751.08</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.401461735489</v>
+        <v>7.1861680205145</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>507035.55</v>
+        <v>1786161.88</v>
       </c>
       <c r="N72" s="1">
-        <v>507035.55</v>
+        <v>1786161.88</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>1.78</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>18391.0</v>
+        <v>6186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>25.1</v>
+        <v>123.35</v>
       </c>
       <c r="E73" s="1">
-        <v>31.9814806155</v>
+        <v>110.3394907856</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>588171.41</v>
+        <v>682560.09</v>
       </c>
       <c r="I73" s="1">
-        <v>-126557.31</v>
+        <v>80483.01</v>
       </c>
       <c r="J73" s="1">
-        <v>-21.517079519387</v>
+        <v>11.791344260987</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>461614.1</v>
+        <v>763043.1</v>
       </c>
       <c r="N73" s="1">
-        <v>461614.1</v>
+        <v>763043.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
-        <v>5300.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D74" s="1">
-        <v>61.72</v>
+        <v>21.01</v>
       </c>
       <c r="E74" s="1">
-        <v>139.2884754717</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>738228.92</v>
+        <v>585501.28</v>
       </c>
       <c r="I74" s="1">
-        <v>-411112.92</v>
+        <v>-111410.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-55.689083543354</v>
+        <v>-19.028247043286</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>327116.0</v>
+        <v>474090.65</v>
       </c>
       <c r="N74" s="1">
-        <v>327116.0</v>
+        <v>474090.65</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>172</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="1">
+        <v>18391.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="E75" s="1">
+        <v>31.9814806155</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>588171.41</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-144948.31</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-24.643889100288</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>443223.1</v>
+      </c>
+      <c r="N75" s="1">
+        <v>443223.1</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>174</v>
+      </c>
+      <c r="B76" t="s">
+        <v>175</v>
+      </c>
+      <c r="C76" s="1">
+        <v>5300.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>64.04</v>
+      </c>
+      <c r="E76" s="1">
+        <v>139.2884754717</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>738228.92</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-398816.92</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-54.023475536558</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>339412.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>339412.0</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>176</v>
+      </c>
+      <c r="B77" t="s">
+        <v>177</v>
+      </c>
+      <c r="C77" s="1">
         <v>75.0</v>
       </c>
-      <c r="D75" s="1">
-[...2 lines deleted...]
-      <c r="E75" s="1">
+      <c r="D77" s="1">
+        <v>6027.0</v>
+      </c>
+      <c r="E77" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F75" t="s">
-[...11 lines deleted...]
-      <c r="J75" s="1">
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>262125.0</v>
+      </c>
+      <c r="J77" s="1">
         <v>0</v>
       </c>
-      <c r="K75">
-[...14 lines deleted...]
-      <c r="P75">
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>262125.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>262125.0</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>