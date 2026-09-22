--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -181,51 +181,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -280,68 +280,68 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -508,90 +508,90 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -900,4032 +900,4032 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>279486.4789</v>
+      </c>
+      <c r="C2">
+        <v>376.38</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>105194779.72</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>105194779.72</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>14409.9827</v>
+      </c>
+      <c r="C3">
+        <v>117.8615</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>1698383.07</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>1698383.07</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:Z77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="N77" sqref="N77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>56500.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>105.86</v>
+      </c>
+      <c r="D2" s="1">
+        <v>104.2339017699</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5889215.45</v>
+      </c>
+      <c r="H2" s="1">
+        <v>91874.55</v>
+      </c>
+      <c r="I2" s="1">
+        <v>1.5600473574116</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>5981090.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5981090.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>195.1278083507</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1219743.93</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-128944.43</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-10.57143444854</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1090799.5</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1090799.5</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>1043.1886780384</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>489255.49</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-79255.69</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-16.199243875628</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>409999.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>409999.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1">
+        <v>13424.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D5" s="1">
+        <v>189.3847228844</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2542300.52</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1815.96</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.071429793044294</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2544116.48</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2544116.48</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>32</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7097.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.512875863</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>507526.88</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-76738.98</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-15.120180432611</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>430787.9</v>
+      </c>
+      <c r="M6" s="1">
+        <v>430787.9</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>7254.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>256.6289219741</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1861586.2</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1087890.2</v>
+      </c>
+      <c r="I7" s="1">
+        <v>58.438884001181</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2949476.4</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2949476.4</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23603.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.1211943397</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>451317.55</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-68712.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-15.224960784264</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>382604.63</v>
+      </c>
+      <c r="M8" s="1">
+        <v>382604.63</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1">
+        <v>8102.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>60.7191681066</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>491946.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-76152.06</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-15.479737947221</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>415794.64</v>
+      </c>
+      <c r="M9" s="1">
+        <v>415794.64</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1">
+        <v>19575.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>54.4359243934</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1065583.22</v>
+      </c>
+      <c r="H10" s="1">
+        <v>321109.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>30.134650581303</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1386693.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1386693.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9625.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.6083605195</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>333105.47</v>
+      </c>
+      <c r="H11" s="1">
+        <v>117537.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>35.285229630123</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>450642.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>450642.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>495.6332954545</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>436157.3</v>
+      </c>
+      <c r="H12" s="1">
+        <v>264322.7</v>
+      </c>
+      <c r="I12" s="1">
+        <v>60.602608279169</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>700480.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>700480.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>46</v>
       </c>
-      <c r="B12" t="s">
-[...38 lines deleted...]
-      <c r="O12" s="1">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>715.0486961966</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>4568446.12</v>
+      </c>
+      <c r="H13" s="1">
+        <v>6010460.08</v>
+      </c>
+      <c r="I13" s="1">
+        <v>131.56464850679</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>10578906.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>10578906.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1">
+        <v>38870.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D14" s="1">
+        <v>28.2540936455</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1098236.62</v>
+      </c>
+      <c r="H14" s="1">
+        <v>565788.08</v>
+      </c>
+      <c r="I14" s="1">
+        <v>51.517866887374</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1664024.7</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1664024.7</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1">
+        <v>108888.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8.4579366872</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>920967.81</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1447346.19</v>
+      </c>
+      <c r="I15" s="1">
+        <v>157.15491619626</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2368314.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2368314.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>318949.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.4520506727</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2695773.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1130976.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>41.953715830336</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3826750.1</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3826750.1</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8270.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.2614981862</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>787812.59</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-231241.59</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-29.352360311987</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>556571.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>556571.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10852.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D18" s="1">
+        <v>78.4244977884</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>851062.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-189741.77</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-22.294688881012</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>661320.88</v>
+      </c>
+      <c r="M18" s="1">
+        <v>661320.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20449.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D19" s="1">
+        <v>70.0081837743</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1431597.35</v>
+      </c>
+      <c r="H19" s="1">
+        <v>650928.81</v>
+      </c>
+      <c r="I19" s="1">
+        <v>45.468707384796</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2082526.16</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2082526.16</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="1">
+        <v>19320.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D20" s="1">
+        <v>26.5826252588</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>513576.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-20143.52</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-3.9222057590194</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>493432.8</v>
+      </c>
+      <c r="M20" s="1">
+        <v>493432.8</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7798.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D21" s="1">
+        <v>128.5279315209</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1002260.81</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-317440.45</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-31.672439631756</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>684820.36</v>
+      </c>
+      <c r="M21" s="1">
+        <v>684820.36</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15985.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.4986768846</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>519491.35</v>
+      </c>
+      <c r="H22" s="1">
+        <v>89537.15</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.235542035493</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>609028.5</v>
+      </c>
+      <c r="M22" s="1">
+        <v>609028.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="1">
+        <v>19202.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D23" s="1">
+        <v>71.0985965004</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1365235.25</v>
+      </c>
+      <c r="H23" s="1">
+        <v>134440.95</v>
+      </c>
+      <c r="I23" s="1">
+        <v>9.8474566929033</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1499676.2</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1499676.2</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="1">
+        <v>19649.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D24" s="1">
+        <v>64.8017766807</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1273290.11</v>
+      </c>
+      <c r="H24" s="1">
+        <v>36119.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.8366866055372</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1309409.36</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1309409.36</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2236.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>166.0651341682</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>371321.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>174262.36</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46.930300103167</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>545584.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>545584.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="1">
+        <v>12835.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>39.3122625633</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>504572.89</v>
+      </c>
+      <c r="H26" s="1">
+        <v>157713.11</v>
+      </c>
+      <c r="I26" s="1">
+        <v>31.256754598924</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>662286.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>662286.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46297.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D27" s="1">
+        <v>30.572762382</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1415427.18</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-206149.54</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-14.564475157245</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1209277.64</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1209277.64</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="1">
+        <v>11268.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.5319009585</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1166597.46</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-302792.58</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-25.95518937612</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>863804.88</v>
+      </c>
+      <c r="M28" s="1">
+        <v>863804.88</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="1">
+        <v>207830.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D29" s="1">
+        <v>6.7496739643</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1402784.74</v>
+      </c>
+      <c r="H29" s="1">
+        <v>638313.69</v>
+      </c>
+      <c r="I29" s="1">
+        <v>45.50332433756</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2041098.43</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2041098.43</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="1">
+        <v>47322.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.3997990364</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>681427.29</v>
+      </c>
+      <c r="H30" s="1">
+        <v>604784.67</v>
+      </c>
+      <c r="I30" s="1">
+        <v>88.752634195205</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1286211.96</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1286211.96</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="1">
+        <v>8707.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>104.4273929023</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>909249.31</v>
+      </c>
+      <c r="H31" s="1">
+        <v>105116.19</v>
+      </c>
+      <c r="I31" s="1">
+        <v>11.560766540477</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1014365.5</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1014365.5</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4702.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>173.9981178222</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>818139.15</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-25852.15</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-3.1598720095475</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>792287.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>792287.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1773.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D33" s="1">
+        <v>379.529108855</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>672905.11</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-130012.51</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-19.321076340169</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>542892.6</v>
+      </c>
+      <c r="M33" s="1">
+        <v>542892.6</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="1">
+        <v>23783.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D34" s="1">
+        <v>35.022548459</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>832941.27</v>
+      </c>
+      <c r="H34" s="1">
+        <v>185446.79</v>
+      </c>
+      <c r="I34" s="1">
+        <v>22.264089519781</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1018388.06</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1018388.06</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="1">
+        <v>11545.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>69.7966574275</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>805802.41</v>
+      </c>
+      <c r="H35" s="1">
+        <v>13892.59</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7240690555889</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>819695.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>819695.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="1">
+        <v>709.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1523.0855712271</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1079867.67</v>
+      </c>
+      <c r="H36" s="1">
+        <v>68712.33</v>
+      </c>
+      <c r="I36" s="1">
+        <v>6.3630324260009</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1148580.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1148580.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="1">
+        <v>85895.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D37" s="1">
+        <v>15.0956240759</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1296638.63</v>
+      </c>
+      <c r="H37" s="1">
+        <v>523476.42</v>
+      </c>
+      <c r="I37" s="1">
+        <v>40.371805057204</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1820115.05</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1820115.05</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="1">
+        <v>21641.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D38" s="1">
+        <v>40.8610179751</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>884273.29</v>
+      </c>
+      <c r="H38" s="1">
+        <v>309444.27</v>
+      </c>
+      <c r="I38" s="1">
+        <v>34.994189409475</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1193717.56</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1193717.56</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="1">
+        <v>29514.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D39" s="1">
+        <v>36.3212898963</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1071986.55</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1464446.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>136.61053956321</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2536433.16</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2536433.16</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="1">
+        <v>63540.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D40" s="1">
+        <v>14.1198758263</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>897176.91</v>
+      </c>
+      <c r="H40" s="1">
+        <v>893062.59</v>
+      </c>
+      <c r="I40" s="1">
+        <v>99.541414858748</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1790239.5</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1790239.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="1">
+        <v>431346.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2.9853885048</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1287735.39</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1401275.57</v>
+      </c>
+      <c r="I41" s="1">
+        <v>108.81704276218</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2689010.96</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2689010.96</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" s="1">
+        <v>7981.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.3657812304</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>809000.3</v>
+      </c>
+      <c r="H42" s="1">
+        <v>21023.7</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.5987258595578</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>830024.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>830024.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" s="1">
+        <v>50427.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D43" s="1">
+        <v>3.4211569199</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>172518.68</v>
+      </c>
+      <c r="H43" s="1">
+        <v>47393.47</v>
+      </c>
+      <c r="I43" s="1">
+        <v>27.471500477514</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>219912.15</v>
+      </c>
+      <c r="M43" s="1">
+        <v>219912.15</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" s="1">
+        <v>13281.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D44" s="1">
+        <v>140.5074896469</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1866079.97</v>
+      </c>
+      <c r="H44" s="1">
+        <v>334581.73</v>
+      </c>
+      <c r="I44" s="1">
+        <v>17.929656573078</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2200661.7</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2200661.7</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6312.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D45" s="1">
+        <v>107.1393647022</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>676263.67</v>
+      </c>
+      <c r="H45" s="1">
+        <v>296099.93</v>
+      </c>
+      <c r="I45" s="1">
+        <v>43.784686821931</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>972363.6</v>
+      </c>
+      <c r="M45" s="1">
+        <v>972363.6</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4812.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D46" s="1">
+        <v>381.6799002494</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1836643.68</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-17226.48</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.93793260977001</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1819417.2</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1819417.2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4544.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D47" s="1">
+        <v>594.5397953345</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2701588.83</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-514334.43</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-19.038220186896</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2187254.4</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2187254.4</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="1">
+        <v>66001.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D48" s="1">
+        <v>12.100836351</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>798667.3</v>
+      </c>
+      <c r="H48" s="1">
+        <v>238868.42</v>
+      </c>
+      <c r="I48" s="1">
+        <v>29.908376116062</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1037535.72</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1037535.72</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="1">
+        <v>18961.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D49" s="1">
+        <v>52.1515610991</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>988845.75</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-17663.33</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.7862573611708</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>971182.42</v>
+      </c>
+      <c r="M49" s="1">
+        <v>971182.42</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="1">
+        <v>878.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>259.5076879271</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>227847.75</v>
+      </c>
+      <c r="H50" s="1">
+        <v>191836.25</v>
+      </c>
+      <c r="I50" s="1">
+        <v>84.194928411626</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>419684.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>419684.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" s="1">
+        <v>95966.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D51" s="1">
+        <v>6.4436367047</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>618370.04</v>
+      </c>
+      <c r="H51" s="1">
+        <v>560092.44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>90.575610681268</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1178462.48</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1178462.48</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4808.252</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>48082.52</v>
+      </c>
+      <c r="H52" s="1">
+        <v>34.38</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.071502076014319</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>48116.9</v>
+      </c>
+      <c r="M52" s="1">
+        <v>48116.9</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" s="1">
+        <v>18249.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D53" s="1">
+        <v>37.5853827607</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>685895.65</v>
+      </c>
+      <c r="H53" s="1">
+        <v>4920.25</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.71734672759625</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>690815.9</v>
+      </c>
+      <c r="M53" s="1">
+        <v>690815.9</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4367.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D54" s="1">
+        <v>47.8789420655</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>209087.34</v>
+      </c>
+      <c r="H54" s="1">
+        <v>466487.56</v>
+      </c>
+      <c r="I54" s="1">
+        <v>223.10655441884</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>675574.9</v>
+      </c>
+      <c r="M54" s="1">
+        <v>675574.9</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.63</v>
       </c>
-      <c r="P12">
-[...246 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>133</v>
+      </c>
+      <c r="B55" s="1">
+        <v>8355.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D55" s="1">
+        <v>84.5240191502</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>706198.18</v>
+      </c>
+      <c r="H55" s="1">
+        <v>26702.42</v>
+      </c>
+      <c r="I55" s="1">
+        <v>3.7811510644222</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>732900.6</v>
+      </c>
+      <c r="M55" s="1">
+        <v>732900.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="1">
+        <v>12294.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D56" s="1">
+        <v>36.0549479421</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>443259.53</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-101240.45</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-22.83999398727</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>342019.08</v>
+      </c>
+      <c r="M56" s="1">
+        <v>342019.08</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="1">
+        <v>12436.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D57" s="1">
+        <v>48.7455242843</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>606199.34</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-43594.7</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-7.191479291284</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>562604.64</v>
+      </c>
+      <c r="M57" s="1">
+        <v>562604.64</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" s="1">
+        <v>5480.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D58" s="1">
+        <v>272.8765474453</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1495363.48</v>
+      </c>
+      <c r="H58" s="1">
+        <v>319612.52</v>
+      </c>
+      <c r="I58" s="1">
+        <v>21.373567314885</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1814976.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1814976.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>141</v>
+      </c>
+      <c r="B59" s="1">
+        <v>65750.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D59" s="1">
+        <v>2.6885145247</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>176769.83</v>
+      </c>
+      <c r="H59" s="1">
+        <v>118644.92</v>
+      </c>
+      <c r="I59" s="1">
+        <v>67.118308593723</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>295414.75</v>
+      </c>
+      <c r="M59" s="1">
+        <v>295414.75</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="1">
+        <v>22174.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D60" s="1">
+        <v>88.9366523857</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1972081.33</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-364688.07</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-18.492547160821</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1607393.26</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1607393.26</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="1">
+        <v>18951.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D61" s="1">
+        <v>185.4622832568</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3514695.73</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-1008994.51</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-28.70787651368</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2505701.22</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2505701.22</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62" s="1">
+        <v>11327.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D62" s="1">
+        <v>168.6763750331</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1910597.3</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1405381.95</v>
+      </c>
+      <c r="I62" s="1">
+        <v>73.557203812651</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3315979.25</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3315979.25</v>
+      </c>
+      <c r="N62" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="1">
+        <v>5315.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>49.44</v>
+      </c>
+      <c r="D63" s="1">
+        <v>96.6828240828</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>513869.21</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-251095.61</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-48.863719622353</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>262773.6</v>
+      </c>
+      <c r="M63" s="1">
+        <v>262773.6</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="1">
+        <v>10487.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D64" s="1">
+        <v>120.1622446839</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1260141.46</v>
+      </c>
+      <c r="H64" s="1">
+        <v>513629.72</v>
+      </c>
+      <c r="I64" s="1">
+        <v>40.759687408428</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1773771.18</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1773771.18</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="1">
+        <v>18160.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D65" s="1">
+        <v>52.2208827093</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>948331.23</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-321811.23</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-33.934475615656</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>626520.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>626520.0</v>
+      </c>
+      <c r="N65" s="1">
         <v>0.59</v>
       </c>
-      <c r="P17">
-[...646 lines deleted...]
-      <c r="O30" s="1">
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66" s="1">
+        <v>10831.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>202.4109398947</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2192312.89</v>
+      </c>
+      <c r="H66" s="1">
+        <v>829536.11</v>
+      </c>
+      <c r="I66" s="1">
+        <v>37.838399517872</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3021849.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>3021849.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>157</v>
+      </c>
+      <c r="B67" s="1">
+        <v>24874.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.7709335049</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>914640.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1048415.88</v>
+      </c>
+      <c r="I67" s="1">
+        <v>114.62604420842</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1963056.08</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1963056.08</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="1">
+        <v>13204.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>47.9701810058</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>633398.27</v>
+      </c>
+      <c r="H68" s="1">
+        <v>41326.13</v>
+      </c>
+      <c r="I68" s="1">
+        <v>6.5245094527966</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>674724.4</v>
+      </c>
+      <c r="M68" s="1">
+        <v>674724.4</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="1">
+        <v>19447.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.557628426</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>613701.2</v>
+      </c>
+      <c r="H69" s="1">
+        <v>735726.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>119.88344327826</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1349427.33</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1349427.33</v>
+      </c>
+      <c r="N69" s="1">
         <v>1.26</v>
       </c>
-      <c r="P30">
-[...1904 lines deleted...]
-      <c r="A69" t="s">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>160</v>
       </c>
-      <c r="B69" t="s">
-[...45 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="1">
+        <v>39143.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D70" s="1">
+        <v>33.36487188</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1306001.18</v>
+      </c>
+      <c r="H70" s="1">
+        <v>67918.12</v>
+      </c>
+      <c r="I70" s="1">
+        <v>5.2004639076972</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1373919.3</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1373919.3</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>162</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>165</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3025.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D71" s="1">
+        <v>234.6706016529</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>709878.57</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-25321.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-3.566957937609</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>684557.5</v>
+      </c>
+      <c r="M71" s="1">
+        <v>684557.5</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>164</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="1">
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>167</v>
+      </c>
+      <c r="B72" s="1">
         <v>3834.0</v>
       </c>
-      <c r="D71" s="1">
-[...2 lines deleted...]
-      <c r="E71" s="1">
+      <c r="C72" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D72" s="1">
         <v>213.9593609807</v>
       </c>
-      <c r="F71" t="s">
-[...5 lines deleted...]
-      <c r="H71" s="1">
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
         <v>820320.19</v>
       </c>
-      <c r="I71" s="1">
-[...25 lines deleted...]
-      <c r="A72" t="s">
+      <c r="H72" s="1">
+        <v>128978.21</v>
+      </c>
+      <c r="I72" s="1">
+        <v>15.722910586901</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>949298.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>949298.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>166</v>
       </c>
-      <c r="B72" t="s">
-[...45 lines deleted...]
-    <row r="73" spans="1:16">
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>169</v>
+      </c>
+      <c r="B73" s="1">
+        <v>26743.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D73" s="1">
+        <v>69.3010189582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1853317.15</v>
+      </c>
+      <c r="H73" s="1">
+        <v>287192.57</v>
+      </c>
+      <c r="I73" s="1">
+        <v>15.496137290911</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2140509.72</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2140509.72</v>
+      </c>
+      <c r="N73" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>168</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="1">
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>171</v>
+      </c>
+      <c r="B74" s="1">
         <v>6186.0</v>
       </c>
-      <c r="D73" s="1">
-[...2 lines deleted...]
-      <c r="E73" s="1">
+      <c r="C74" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D74" s="1">
         <v>110.3394907856</v>
       </c>
-      <c r="F73" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="1">
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
         <v>682560.09</v>
       </c>
-      <c r="I73" s="1">
-[...17 lines deleted...]
-      <c r="O73" s="1">
+      <c r="H74" s="1">
+        <v>125640.81</v>
+      </c>
+      <c r="I74" s="1">
+        <v>18.407289239545</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>808200.9</v>
+      </c>
+      <c r="M74" s="1">
+        <v>808200.9</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.76</v>
       </c>
-      <c r="P73">
-[...4 lines deleted...]
-      <c r="A74" t="s">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>170</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="1">
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>173</v>
+      </c>
+      <c r="B75" s="1">
         <v>22565.0</v>
       </c>
-      <c r="D74" s="1">
-[...2 lines deleted...]
-      <c r="E74" s="1">
+      <c r="C75" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D75" s="1">
         <v>25.9473201861</v>
       </c>
-      <c r="F74" t="s">
-[...5 lines deleted...]
-      <c r="H74" s="1">
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
         <v>585501.28</v>
       </c>
-      <c r="I74" s="1">
-[...25 lines deleted...]
-      <c r="A75" t="s">
+      <c r="H75" s="1">
+        <v>-114795.38</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-19.606341424224</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>470705.9</v>
+      </c>
+      <c r="M75" s="1">
+        <v>470705.9</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>172</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="1">
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>175</v>
+      </c>
+      <c r="B76" s="1">
         <v>18391.0</v>
       </c>
-      <c r="D75" s="1">
-[...2 lines deleted...]
-      <c r="E75" s="1">
+      <c r="C76" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D76" s="1">
         <v>31.9814806155</v>
       </c>
-      <c r="F75" t="s">
-[...5 lines deleted...]
-      <c r="H75" s="1">
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
         <v>588171.41</v>
       </c>
-      <c r="I75" s="1">
-[...25 lines deleted...]
-      <c r="A76" t="s">
+      <c r="H76" s="1">
+        <v>-153775.99</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-26.14475769912</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>434395.42</v>
+      </c>
+      <c r="M76" s="1">
+        <v>434395.42</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>174</v>
       </c>
-      <c r="B76" t="s">
-[...45 lines deleted...]
-    <row r="77" spans="1:16">
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>177</v>
+      </c>
+      <c r="B77" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>66000.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>66000.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>66000.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>176</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">