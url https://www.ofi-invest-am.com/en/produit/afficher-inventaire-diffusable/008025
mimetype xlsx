--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -304,50 +304,56 @@
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -392,56 +398,50 @@
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -952,95 +952,95 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>279486.4789</v>
+        <v>278064.7436</v>
       </c>
       <c r="C2">
-        <v>376.38</v>
+        <v>368.54</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>105194779.72</v>
+        <v>102479226.94</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>105194779.72</v>
+        <v>102479226.94</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>14409.9827</v>
+        <v>14141.0498</v>
       </c>
       <c r="C3">
-        <v>117.8615</v>
+        <v>115.4535</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>1698383.07</v>
+        <v>1632634.03</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>1698383.07</v>
+        <v>1632634.03</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1125,3801 +1125,3801 @@
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5889215.45</v>
       </c>
       <c r="H2" s="1">
         <v>91874.55</v>
       </c>
       <c r="I2" s="1">
         <v>1.5600473574116</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="M2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5.6</v>
+        <v>5.74</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
         <v>6251.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>195.1278083507</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1219743.93</v>
       </c>
       <c r="H3" s="1">
-        <v>-128944.43</v>
+        <v>-87687.83</v>
       </c>
       <c r="I3" s="1">
-        <v>-10.57143444854</v>
+        <v>-7.1890359806915</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1090799.5</v>
+        <v>1132056.1</v>
       </c>
       <c r="M3" s="1">
-        <v>1090799.5</v>
+        <v>1132056.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <v>469.0</v>
       </c>
       <c r="C4" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D4" s="1">
         <v>1043.1886780384</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>489255.49</v>
       </c>
       <c r="H4" s="1">
-        <v>-79255.69</v>
+        <v>-98531.59</v>
       </c>
       <c r="I4" s="1">
-        <v>-16.199243875628</v>
+        <v>-20.139087248668</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>409999.8</v>
+        <v>390723.9</v>
       </c>
       <c r="M4" s="1">
-        <v>409999.8</v>
+        <v>390723.9</v>
       </c>
       <c r="N4" s="1">
         <v>0.38</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="1">
         <v>13424.0</v>
       </c>
       <c r="C5" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D5" s="1">
         <v>189.3847228844</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>2542300.52</v>
       </c>
       <c r="H5" s="1">
-        <v>1815.96</v>
+        <v>66251.16</v>
       </c>
       <c r="I5" s="1">
-        <v>0.071429793044294</v>
+        <v>2.6059531309855</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>2544116.48</v>
+        <v>2608551.68</v>
       </c>
       <c r="M5" s="1">
-        <v>2544116.48</v>
+        <v>2608551.68</v>
       </c>
       <c r="N5" s="1">
-        <v>2.38</v>
+        <v>2.51</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="1">
         <v>7097.0</v>
       </c>
       <c r="C6" s="1">
-        <v>60.7</v>
+        <v>57.58</v>
       </c>
       <c r="D6" s="1">
         <v>71.512875863</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>507526.88</v>
       </c>
       <c r="H6" s="1">
-        <v>-76738.98</v>
+        <v>-98881.62</v>
       </c>
       <c r="I6" s="1">
-        <v>-15.120180432611</v>
+        <v>-19.483031125366</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>430787.9</v>
+        <v>408645.26</v>
       </c>
       <c r="M6" s="1">
-        <v>430787.9</v>
+        <v>408645.26</v>
       </c>
       <c r="N6" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="1">
         <v>7254.0</v>
       </c>
       <c r="C7" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D7" s="1">
         <v>256.6289219741</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1861586.2</v>
       </c>
       <c r="H7" s="1">
-        <v>1087890.2</v>
+        <v>1206130.4</v>
       </c>
       <c r="I7" s="1">
-        <v>58.438884001181</v>
+        <v>64.790467398179</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2949476.4</v>
+        <v>3067716.6</v>
       </c>
       <c r="M7" s="1">
-        <v>2949476.4</v>
+        <v>3067716.6</v>
       </c>
       <c r="N7" s="1">
-        <v>2.76</v>
+        <v>2.95</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="1">
         <v>23603.0</v>
       </c>
       <c r="C8" s="1">
-        <v>16.21</v>
+        <v>15.705</v>
       </c>
       <c r="D8" s="1">
         <v>19.1211943397</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>451317.55</v>
       </c>
       <c r="H8" s="1">
-        <v>-68712.92</v>
+        <v>-80632.43</v>
       </c>
       <c r="I8" s="1">
-        <v>-15.224960784264</v>
+        <v>-17.866008091199</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>382604.63</v>
+        <v>370685.12</v>
       </c>
       <c r="M8" s="1">
-        <v>382604.63</v>
+        <v>370685.12</v>
       </c>
       <c r="N8" s="1">
         <v>0.36</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="1">
-        <v>8102.0</v>
+        <v>10429.0</v>
       </c>
       <c r="C9" s="1">
-        <v>51.32</v>
+        <v>49.94</v>
       </c>
       <c r="D9" s="1">
-        <v>60.7191681066</v>
+        <v>58.6308773612</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>491946.7</v>
+        <v>611461.42</v>
       </c>
       <c r="H9" s="1">
-        <v>-76152.06</v>
+        <v>-90637.16</v>
       </c>
       <c r="I9" s="1">
-        <v>-15.479737947221</v>
+        <v>-14.823038222101</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>415794.64</v>
+        <v>520824.26</v>
       </c>
       <c r="M9" s="1">
-        <v>415794.64</v>
+        <v>520824.26</v>
       </c>
       <c r="N9" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1">
         <v>19575.0</v>
       </c>
       <c r="C10" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D10" s="1">
         <v>54.4359243934</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1065583.22</v>
       </c>
       <c r="H10" s="1">
-        <v>321109.78</v>
+        <v>326199.28</v>
       </c>
       <c r="I10" s="1">
-        <v>30.134650581303</v>
+        <v>30.612276345718</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1386693.0</v>
+        <v>1391782.5</v>
       </c>
       <c r="M10" s="1">
-        <v>1386693.0</v>
+        <v>1391782.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1.3</v>
+        <v>1.34</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="1">
         <v>9625.0</v>
       </c>
       <c r="C11" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D11" s="1">
         <v>34.6083605195</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>333105.47</v>
       </c>
       <c r="H11" s="1">
-        <v>117537.03</v>
+        <v>115804.53</v>
       </c>
       <c r="I11" s="1">
-        <v>35.285229630123</v>
+        <v>34.765124091177</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>450642.5</v>
+        <v>448910.0</v>
       </c>
       <c r="M11" s="1">
-        <v>450642.5</v>
+        <v>448910.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="1">
         <v>880.0</v>
       </c>
       <c r="C12" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D12" s="1">
         <v>495.6332954545</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>436157.3</v>
       </c>
       <c r="H12" s="1">
-        <v>264322.7</v>
+        <v>225602.7</v>
       </c>
       <c r="I12" s="1">
-        <v>60.602608279169</v>
+        <v>51.72507716826</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>700480.0</v>
+        <v>661760.0</v>
       </c>
       <c r="M12" s="1">
-        <v>700480.0</v>
+        <v>661760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="1">
         <v>6389.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D13" s="1">
         <v>715.0486961966</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>4568446.12</v>
       </c>
       <c r="H13" s="1">
-        <v>6010460.08</v>
+        <v>5251446.88</v>
       </c>
       <c r="I13" s="1">
-        <v>131.56464850679</v>
+        <v>114.95039543117</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10578906.2</v>
+        <v>9819893.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10578906.2</v>
+        <v>9819893.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9.9</v>
+        <v>9.43</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="1">
         <v>38870.0</v>
       </c>
       <c r="C14" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D14" s="1">
         <v>28.2540936455</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1098236.62</v>
       </c>
       <c r="H14" s="1">
-        <v>565788.08</v>
+        <v>643139.38</v>
       </c>
       <c r="I14" s="1">
-        <v>51.517866887374</v>
+        <v>58.561094056397</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1664024.7</v>
+        <v>1741376.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1664024.7</v>
+        <v>1741376.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.56</v>
+        <v>1.67</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="1">
         <v>108888.0</v>
       </c>
       <c r="C15" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D15" s="1">
         <v>8.4579366872</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>920967.81</v>
       </c>
       <c r="H15" s="1">
-        <v>1447346.19</v>
+        <v>1482190.35</v>
       </c>
       <c r="I15" s="1">
-        <v>157.15491619626</v>
+        <v>160.93834484834</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>2368314.0</v>
+        <v>2403158.16</v>
       </c>
       <c r="M15" s="1">
-        <v>2368314.0</v>
+        <v>2403158.16</v>
       </c>
       <c r="N15" s="1">
-        <v>2.22</v>
+        <v>2.31</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="1">
         <v>318949.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D16" s="1">
         <v>8.4520506727</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2695773.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1130976.99</v>
+        <v>1072290.38</v>
       </c>
       <c r="I16" s="1">
-        <v>41.953715830336</v>
+        <v>39.776729577958</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3826750.1</v>
+        <v>3768063.49</v>
       </c>
       <c r="M16" s="1">
-        <v>3826750.1</v>
+        <v>3768063.49</v>
       </c>
       <c r="N16" s="1">
-        <v>3.58</v>
+        <v>3.62</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="1">
         <v>8270.0</v>
       </c>
       <c r="C17" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D17" s="1">
         <v>95.2614981862</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>787812.59</v>
       </c>
       <c r="H17" s="1">
-        <v>-231241.59</v>
+        <v>-184102.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-29.352360311987</v>
+        <v>-23.368830650447</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>556571.0</v>
+        <v>603710.0</v>
       </c>
       <c r="M17" s="1">
-        <v>556571.0</v>
+        <v>603710.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="1">
         <v>10852.0</v>
       </c>
       <c r="C18" s="1">
-        <v>60.94</v>
+        <v>58.54</v>
       </c>
       <c r="D18" s="1">
         <v>78.4244977884</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>851062.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-189741.77</v>
+        <v>-215786.57</v>
       </c>
       <c r="I18" s="1">
-        <v>-22.294688881012</v>
+        <v>-25.354957123309</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>661320.88</v>
+        <v>635276.08</v>
       </c>
       <c r="M18" s="1">
-        <v>661320.88</v>
+        <v>635276.08</v>
       </c>
       <c r="N18" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="1">
         <v>20449.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D19" s="1">
         <v>70.0081837743</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>1431597.35</v>
       </c>
       <c r="H19" s="1">
-        <v>650928.81</v>
+        <v>652973.71</v>
       </c>
       <c r="I19" s="1">
-        <v>45.468707384796</v>
+        <v>45.611547828026</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2082526.16</v>
+        <v>2084571.06</v>
       </c>
       <c r="M19" s="1">
-        <v>2082526.16</v>
+        <v>2084571.06</v>
       </c>
       <c r="N19" s="1">
-        <v>1.95</v>
+        <v>2.0</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="1">
         <v>19320.0</v>
       </c>
       <c r="C20" s="1">
-        <v>25.54</v>
+        <v>27.4</v>
       </c>
       <c r="D20" s="1">
         <v>26.5826252588</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>513576.32</v>
       </c>
       <c r="H20" s="1">
-        <v>-20143.52</v>
+        <v>15791.68</v>
       </c>
       <c r="I20" s="1">
-        <v>-3.9222057590194</v>
+        <v>3.0748458184365</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>493432.8</v>
+        <v>529368.0</v>
       </c>
       <c r="M20" s="1">
-        <v>493432.8</v>
+        <v>529368.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="1">
         <v>7798.0</v>
       </c>
       <c r="C21" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D21" s="1">
         <v>128.5279315209</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>1002260.81</v>
       </c>
       <c r="H21" s="1">
-        <v>-317440.45</v>
+        <v>-290147.45</v>
       </c>
       <c r="I21" s="1">
-        <v>-31.672439631756</v>
+        <v>-28.94929614179</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>684820.36</v>
+        <v>712113.36</v>
       </c>
       <c r="M21" s="1">
-        <v>684820.36</v>
+        <v>712113.36</v>
       </c>
       <c r="N21" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="1">
         <v>15985.0</v>
       </c>
       <c r="C22" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D22" s="1">
         <v>32.4986768846</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>519491.35</v>
       </c>
       <c r="H22" s="1">
-        <v>89537.15</v>
+        <v>69555.9</v>
       </c>
       <c r="I22" s="1">
-        <v>17.235542035493</v>
+        <v>13.389231601258</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>609028.5</v>
+        <v>589047.25</v>
       </c>
       <c r="M22" s="1">
-        <v>609028.5</v>
+        <v>589047.25</v>
       </c>
       <c r="N22" s="1">
         <v>0.57</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1">
         <v>19202.0</v>
       </c>
       <c r="C23" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D23" s="1">
         <v>71.0985965004</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1365235.25</v>
       </c>
       <c r="H23" s="1">
-        <v>134440.95</v>
+        <v>93732.71</v>
       </c>
       <c r="I23" s="1">
-        <v>9.8474566929033</v>
+        <v>6.8656819401638</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1499676.2</v>
+        <v>1458967.96</v>
       </c>
       <c r="M23" s="1">
-        <v>1499676.2</v>
+        <v>1458967.96</v>
       </c>
       <c r="N23" s="1">
         <v>1.4</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="1">
         <v>19649.0</v>
       </c>
       <c r="C24" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D24" s="1">
         <v>64.8017766807</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>1273290.11</v>
       </c>
       <c r="H24" s="1">
-        <v>36119.25</v>
+        <v>160693.91</v>
       </c>
       <c r="I24" s="1">
-        <v>2.8366866055372</v>
+        <v>12.620368974671</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1309409.36</v>
+        <v>1433984.02</v>
       </c>
       <c r="M24" s="1">
-        <v>1309409.36</v>
+        <v>1433984.02</v>
       </c>
       <c r="N24" s="1">
-        <v>1.22</v>
+        <v>1.38</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="1">
         <v>2236.0</v>
       </c>
       <c r="C25" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D25" s="1">
         <v>166.0651341682</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>371321.64</v>
       </c>
       <c r="H25" s="1">
-        <v>174262.36</v>
+        <v>203106.76</v>
       </c>
       <c r="I25" s="1">
-        <v>46.930300103167</v>
+        <v>54.69833646108</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>545584.0</v>
+        <v>574428.4</v>
       </c>
       <c r="M25" s="1">
-        <v>545584.0</v>
+        <v>574428.4</v>
       </c>
       <c r="N25" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="1">
         <v>12835.0</v>
       </c>
       <c r="C26" s="1">
-        <v>51.6</v>
+        <v>56.9</v>
       </c>
       <c r="D26" s="1">
         <v>39.3122625633</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>504572.89</v>
       </c>
       <c r="H26" s="1">
-        <v>157713.11</v>
+        <v>225738.61</v>
       </c>
       <c r="I26" s="1">
-        <v>31.256754598924</v>
+        <v>44.738553036411</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>662286.0</v>
+        <v>730311.5</v>
       </c>
       <c r="M26" s="1">
-        <v>662286.0</v>
+        <v>730311.5</v>
       </c>
       <c r="N26" s="1">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="1">
         <v>46297.0</v>
       </c>
       <c r="C27" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D27" s="1">
         <v>30.572762382</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>1415427.18</v>
       </c>
       <c r="H27" s="1">
-        <v>-206149.54</v>
+        <v>-160315.51</v>
       </c>
       <c r="I27" s="1">
-        <v>-14.564475157245</v>
+        <v>-11.326298679668</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1209277.64</v>
+        <v>1255111.67</v>
       </c>
       <c r="M27" s="1">
-        <v>1209277.64</v>
+        <v>1255111.67</v>
       </c>
       <c r="N27" s="1">
-        <v>1.13</v>
+        <v>1.21</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="1">
         <v>11268.0</v>
       </c>
       <c r="C28" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D28" s="1">
         <v>103.5319009585</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1166597.46</v>
       </c>
       <c r="H28" s="1">
-        <v>-302792.58</v>
+        <v>-194619.78</v>
       </c>
       <c r="I28" s="1">
-        <v>-25.95518937612</v>
+        <v>-16.682685045448</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>863804.88</v>
+        <v>971977.68</v>
       </c>
       <c r="M28" s="1">
-        <v>863804.88</v>
+        <v>971977.68</v>
       </c>
       <c r="N28" s="1">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="1">
         <v>207830.0</v>
       </c>
       <c r="C29" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="H29" s="1">
-        <v>638313.69</v>
+        <v>710430.7</v>
       </c>
       <c r="I29" s="1">
-        <v>45.50332433756</v>
+        <v>50.644313396224</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2041098.43</v>
+        <v>2113215.44</v>
       </c>
       <c r="M29" s="1">
-        <v>2041098.43</v>
+        <v>2113215.44</v>
       </c>
       <c r="N29" s="1">
-        <v>1.91</v>
+        <v>2.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="1">
         <v>47322.0</v>
       </c>
       <c r="C30" s="1">
-        <v>27.18</v>
+        <v>26.86</v>
       </c>
       <c r="D30" s="1">
         <v>14.3997990364</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>681427.29</v>
       </c>
       <c r="H30" s="1">
-        <v>604784.67</v>
+        <v>589641.63</v>
       </c>
       <c r="I30" s="1">
-        <v>88.752634195205</v>
+        <v>86.530380959647</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>1286211.96</v>
+        <v>1271068.92</v>
       </c>
       <c r="M30" s="1">
-        <v>1286211.96</v>
+        <v>1271068.92</v>
       </c>
       <c r="N30" s="1">
-        <v>1.2</v>
+        <v>1.22</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="1">
         <v>8707.0</v>
       </c>
       <c r="C31" s="1">
-        <v>116.5</v>
+        <v>111.7</v>
       </c>
       <c r="D31" s="1">
         <v>104.4273929023</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>909249.31</v>
       </c>
       <c r="H31" s="1">
-        <v>105116.19</v>
+        <v>63322.59</v>
       </c>
       <c r="I31" s="1">
-        <v>11.560766540477</v>
+        <v>6.9642714383803</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>1014365.5</v>
+        <v>972571.9</v>
       </c>
       <c r="M31" s="1">
-        <v>1014365.5</v>
+        <v>972571.9</v>
       </c>
       <c r="N31" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="1">
-        <v>4702.0</v>
+        <v>6503.0</v>
       </c>
       <c r="C32" s="1">
-        <v>168.5</v>
+        <v>166.7</v>
       </c>
       <c r="D32" s="1">
-        <v>173.9981178222</v>
+        <v>174.3725203752</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>818139.15</v>
+        <v>1133944.5</v>
       </c>
       <c r="H32" s="1">
-        <v>-25852.15</v>
+        <v>-49894.4</v>
       </c>
       <c r="I32" s="1">
-        <v>-3.1598720095475</v>
+        <v>-4.400074254075</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>792287.0</v>
+        <v>1084050.1</v>
       </c>
       <c r="M32" s="1">
-        <v>792287.0</v>
+        <v>1084050.1</v>
       </c>
       <c r="N32" s="1">
-        <v>0.74</v>
+        <v>1.04</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="1">
         <v>1773.0</v>
       </c>
       <c r="C33" s="1">
-        <v>306.2</v>
+        <v>328.85</v>
       </c>
       <c r="D33" s="1">
         <v>379.529108855</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>672905.11</v>
       </c>
       <c r="H33" s="1">
-        <v>-130012.51</v>
+        <v>-89854.06</v>
       </c>
       <c r="I33" s="1">
-        <v>-19.321076340169</v>
+        <v>-13.353154652073</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>542892.6</v>
+        <v>583051.05</v>
       </c>
       <c r="M33" s="1">
-        <v>542892.6</v>
+        <v>583051.05</v>
       </c>
       <c r="N33" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="1">
         <v>23783.0</v>
       </c>
       <c r="C34" s="1">
-        <v>42.82</v>
+        <v>42.24</v>
       </c>
       <c r="D34" s="1">
         <v>35.022548459</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>832941.27</v>
       </c>
       <c r="H34" s="1">
-        <v>185446.79</v>
+        <v>171652.65</v>
       </c>
       <c r="I34" s="1">
-        <v>22.264089519781</v>
+        <v>20.608013575795</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1018388.06</v>
+        <v>1004593.92</v>
       </c>
       <c r="M34" s="1">
-        <v>1018388.06</v>
+        <v>1004593.92</v>
       </c>
       <c r="N34" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="1">
         <v>11545.0</v>
       </c>
       <c r="C35" s="1">
-        <v>71.0</v>
+        <v>77.24</v>
       </c>
       <c r="D35" s="1">
         <v>69.7966574275</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>805802.41</v>
       </c>
       <c r="H35" s="1">
-        <v>13892.59</v>
+        <v>85933.39</v>
       </c>
       <c r="I35" s="1">
-        <v>1.7240690555889</v>
+        <v>10.664325265545</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>819695.0</v>
+        <v>891735.8</v>
       </c>
       <c r="M35" s="1">
-        <v>819695.0</v>
+        <v>891735.8</v>
       </c>
       <c r="N35" s="1">
-        <v>0.77</v>
+        <v>0.86</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="1">
         <v>709.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1620.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D36" s="1">
         <v>1523.0855712271</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>1079867.67</v>
       </c>
       <c r="H36" s="1">
-        <v>68712.33</v>
+        <v>111961.33</v>
       </c>
       <c r="I36" s="1">
-        <v>6.3630324260009</v>
+        <v>10.36806019019</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1148580.0</v>
+        <v>1191829.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1148580.0</v>
+        <v>1191829.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="1">
-        <v>85895.0</v>
+        <v>81678.0</v>
       </c>
       <c r="C37" s="1">
-        <v>21.19</v>
+        <v>0.4248</v>
       </c>
       <c r="D37" s="1">
-        <v>15.0956240759</v>
+        <v>0.0</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1296638.63</v>
+        <v>0.0</v>
       </c>
       <c r="H37" s="1">
-        <v>523476.42</v>
+        <v>34696.81</v>
       </c>
       <c r="I37" s="1">
-        <v>40.371805057204</v>
+        <v>0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1820115.05</v>
+        <v>34696.81</v>
       </c>
       <c r="M37" s="1">
-        <v>1820115.05</v>
+        <v>34696.81</v>
       </c>
       <c r="N37" s="1">
-        <v>1.7</v>
+        <v>0.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="1">
-        <v>21641.0</v>
+        <v>81678.0</v>
       </c>
       <c r="C38" s="1">
-        <v>55.16</v>
+        <v>21.25</v>
       </c>
       <c r="D38" s="1">
-        <v>40.8610179751</v>
+        <v>15.0956240358</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>884273.29</v>
+        <v>1232980.38</v>
       </c>
       <c r="H38" s="1">
-        <v>309444.27</v>
+        <v>502677.12</v>
       </c>
       <c r="I38" s="1">
-        <v>34.994189409475</v>
+        <v>40.769271608361</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1193717.56</v>
+        <v>1735657.5</v>
       </c>
       <c r="M38" s="1">
-        <v>1193717.56</v>
+        <v>1735657.5</v>
       </c>
       <c r="N38" s="1">
-        <v>1.12</v>
+        <v>1.67</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="1">
-        <v>29514.0</v>
+        <v>21641.0</v>
       </c>
       <c r="C39" s="1">
-        <v>85.94</v>
+        <v>53.74</v>
       </c>
       <c r="D39" s="1">
-        <v>36.3212898963</v>
+        <v>40.8610179751</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1071986.55</v>
+        <v>884273.29</v>
       </c>
       <c r="H39" s="1">
-        <v>1464446.61</v>
+        <v>278714.05</v>
       </c>
       <c r="I39" s="1">
-        <v>136.61053956321</v>
+        <v>31.518994540704</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2536433.16</v>
+        <v>1162987.34</v>
       </c>
       <c r="M39" s="1">
-        <v>2536433.16</v>
+        <v>1162987.34</v>
       </c>
       <c r="N39" s="1">
-        <v>2.37</v>
+        <v>1.12</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="1">
-        <v>63540.0</v>
+        <v>19448.0</v>
       </c>
       <c r="C40" s="1">
-        <v>28.175</v>
+        <v>63.66</v>
       </c>
       <c r="D40" s="1">
-        <v>14.1198758263</v>
+        <v>36.321290107</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>897176.91</v>
+        <v>706376.45</v>
       </c>
       <c r="H40" s="1">
-        <v>893062.59</v>
+        <v>531683.23</v>
       </c>
       <c r="I40" s="1">
-        <v>99.541414858748</v>
+        <v>75.269104738698</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1790239.5</v>
+        <v>1238059.68</v>
       </c>
       <c r="M40" s="1">
-        <v>1790239.5</v>
+        <v>1238059.68</v>
       </c>
       <c r="N40" s="1">
-        <v>1.67</v>
+        <v>1.19</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" s="1">
-        <v>431346.0</v>
+        <v>63540.0</v>
       </c>
       <c r="C41" s="1">
-        <v>6.234</v>
+        <v>28.37</v>
       </c>
       <c r="D41" s="1">
-        <v>2.9853885048</v>
+        <v>14.1198758263</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1287735.39</v>
+        <v>897176.91</v>
       </c>
       <c r="H41" s="1">
-        <v>1401275.57</v>
+        <v>905452.89</v>
       </c>
       <c r="I41" s="1">
-        <v>108.81704276218</v>
+        <v>100.92244683381</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>2689010.96</v>
+        <v>1802629.8</v>
       </c>
       <c r="M41" s="1">
-        <v>2689010.96</v>
+        <v>1802629.8</v>
       </c>
       <c r="N41" s="1">
-        <v>2.52</v>
+        <v>1.73</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" s="1">
-        <v>7981.0</v>
+        <v>431346.0</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>6.282</v>
       </c>
       <c r="D42" s="1">
-        <v>101.3657812304</v>
+        <v>2.9853885048</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>809000.3</v>
+        <v>1287735.39</v>
       </c>
       <c r="H42" s="1">
-        <v>21023.7</v>
+        <v>1421980.18</v>
       </c>
       <c r="I42" s="1">
-        <v>2.5987258595578</v>
+        <v>110.42487385549</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>830024.0</v>
+        <v>2709715.57</v>
       </c>
       <c r="M42" s="1">
-        <v>830024.0</v>
+        <v>2709715.57</v>
       </c>
       <c r="N42" s="1">
-        <v>0.78</v>
+        <v>2.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="1">
-        <v>50427.0</v>
+        <v>7981.0</v>
       </c>
       <c r="C43" s="1">
-        <v>4.361</v>
+        <v>103.1</v>
       </c>
       <c r="D43" s="1">
-        <v>3.4211569199</v>
+        <v>101.3657812304</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>172518.68</v>
+        <v>809000.3</v>
       </c>
       <c r="H43" s="1">
-        <v>47393.47</v>
+        <v>13840.8</v>
       </c>
       <c r="I43" s="1">
-        <v>27.471500477514</v>
+        <v>1.7108522703885</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>219912.15</v>
+        <v>822841.1</v>
       </c>
       <c r="M43" s="1">
-        <v>219912.15</v>
+        <v>822841.1</v>
       </c>
       <c r="N43" s="1">
-        <v>0.21</v>
+        <v>0.79</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="1">
-        <v>13281.0</v>
+        <v>50427.0</v>
       </c>
       <c r="C44" s="1">
-        <v>165.7</v>
+        <v>4.357</v>
       </c>
       <c r="D44" s="1">
-        <v>140.5074896469</v>
+        <v>3.4211569199</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1866079.97</v>
+        <v>172518.68</v>
       </c>
       <c r="H44" s="1">
-        <v>334581.73</v>
+        <v>47191.76</v>
       </c>
       <c r="I44" s="1">
-        <v>17.929656573078</v>
+        <v>27.354579805503</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>2200661.7</v>
+        <v>219710.44</v>
       </c>
       <c r="M44" s="1">
-        <v>2200661.7</v>
+        <v>219710.44</v>
       </c>
       <c r="N44" s="1">
-        <v>2.06</v>
+        <v>0.21</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="1">
-        <v>6312.0</v>
+        <v>13281.0</v>
       </c>
       <c r="C45" s="1">
-        <v>154.05</v>
+        <v>176.46</v>
       </c>
       <c r="D45" s="1">
-        <v>107.1393647022</v>
+        <v>140.5074896469</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>676263.67</v>
+        <v>1866079.97</v>
       </c>
       <c r="H45" s="1">
-        <v>296099.93</v>
+        <v>477485.29</v>
       </c>
       <c r="I45" s="1">
-        <v>43.784686821931</v>
+        <v>25.587611339079</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>972363.6</v>
+        <v>2343565.26</v>
       </c>
       <c r="M45" s="1">
-        <v>972363.6</v>
+        <v>2343565.26</v>
       </c>
       <c r="N45" s="1">
-        <v>0.91</v>
+        <v>2.25</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>4812.0</v>
+        <v>6312.0</v>
       </c>
       <c r="C46" s="1">
-        <v>378.1</v>
+        <v>135.4</v>
       </c>
       <c r="D46" s="1">
-        <v>381.6799002494</v>
+        <v>107.1393647022</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>1836643.68</v>
+        <v>676263.67</v>
       </c>
       <c r="H46" s="1">
-        <v>-17226.48</v>
+        <v>178381.13</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.93793260977001</v>
+        <v>26.377452747092</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>1819417.2</v>
+        <v>854644.8</v>
       </c>
       <c r="M46" s="1">
-        <v>1819417.2</v>
+        <v>854644.8</v>
       </c>
       <c r="N46" s="1">
-        <v>1.7</v>
+        <v>0.82</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>117</v>
       </c>
       <c r="B47" s="1">
-        <v>4544.0</v>
+        <v>4812.0</v>
       </c>
       <c r="C47" s="1">
-        <v>481.35</v>
+        <v>381.75</v>
       </c>
       <c r="D47" s="1">
-        <v>594.5397953345</v>
+        <v>381.6799002494</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>2701588.83</v>
+        <v>1836643.68</v>
       </c>
       <c r="H47" s="1">
-        <v>-514334.43</v>
+        <v>337.32</v>
       </c>
       <c r="I47" s="1">
-        <v>-19.038220186896</v>
+        <v>0.018366110077487</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2187254.4</v>
+        <v>1836981.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2187254.4</v>
+        <v>1836981.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2.05</v>
+        <v>1.76</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>119</v>
       </c>
       <c r="B48" s="1">
-        <v>66001.0</v>
+        <v>4544.0</v>
       </c>
       <c r="C48" s="1">
-        <v>15.72</v>
+        <v>495.1</v>
       </c>
       <c r="D48" s="1">
-        <v>12.100836351</v>
+        <v>594.5397953345</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>798667.3</v>
+        <v>2701588.83</v>
       </c>
       <c r="H48" s="1">
-        <v>238868.42</v>
+        <v>-451854.43</v>
       </c>
       <c r="I48" s="1">
-        <v>29.908376116062</v>
+        <v>-16.725507041721</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>1037535.72</v>
+        <v>2249734.4</v>
       </c>
       <c r="M48" s="1">
-        <v>1037535.72</v>
+        <v>2249734.4</v>
       </c>
       <c r="N48" s="1">
-        <v>0.97</v>
+        <v>2.16</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>121</v>
       </c>
       <c r="B49" s="1">
-        <v>18961.0</v>
+        <v>66001.0</v>
       </c>
       <c r="C49" s="1">
-        <v>51.22</v>
+        <v>15.25</v>
       </c>
       <c r="D49" s="1">
-        <v>52.1515610991</v>
+        <v>12.100836351</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>988845.75</v>
+        <v>798667.3</v>
       </c>
       <c r="H49" s="1">
-        <v>-17663.33</v>
+        <v>207847.95</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.7862573611708</v>
+        <v>26.024347059157</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>971182.42</v>
+        <v>1006515.25</v>
       </c>
       <c r="M49" s="1">
-        <v>971182.42</v>
+        <v>1006515.25</v>
       </c>
       <c r="N49" s="1">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="1">
-        <v>878.0</v>
+        <v>18961.0</v>
       </c>
       <c r="C50" s="1">
-        <v>478.0</v>
+        <v>50.64</v>
       </c>
       <c r="D50" s="1">
-        <v>259.5076879271</v>
+        <v>52.1515610991</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>227847.75</v>
+        <v>988845.75</v>
       </c>
       <c r="H50" s="1">
-        <v>191836.25</v>
+        <v>-28660.71</v>
       </c>
       <c r="I50" s="1">
-        <v>84.194928411626</v>
+        <v>-2.8984004835941</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>419684.0</v>
+        <v>960185.04</v>
       </c>
       <c r="M50" s="1">
-        <v>419684.0</v>
+        <v>960185.04</v>
       </c>
       <c r="N50" s="1">
-        <v>0.39</v>
+        <v>0.92</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>125</v>
       </c>
       <c r="B51" s="1">
-        <v>95966.0</v>
+        <v>878.0</v>
       </c>
       <c r="C51" s="1">
-        <v>12.28</v>
+        <v>515.6</v>
       </c>
       <c r="D51" s="1">
-        <v>6.4436367047</v>
+        <v>259.5076879271</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>618370.04</v>
+        <v>227847.75</v>
       </c>
       <c r="H51" s="1">
-        <v>560092.44</v>
+        <v>224849.05</v>
       </c>
       <c r="I51" s="1">
-        <v>90.575610681268</v>
+        <v>98.683901859904</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1178462.48</v>
+        <v>452696.8</v>
       </c>
       <c r="M51" s="1">
-        <v>1178462.48</v>
+        <v>452696.8</v>
       </c>
       <c r="N51" s="1">
-        <v>1.1</v>
+        <v>0.43</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>127</v>
       </c>
       <c r="B52" s="1">
-        <v>10.0</v>
+        <v>95966.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4811.69</v>
+        <v>8.852</v>
       </c>
       <c r="D52" s="1">
-        <v>4808.252</v>
+        <v>6.4436367047</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>48082.52</v>
+        <v>618370.04</v>
       </c>
       <c r="H52" s="1">
-        <v>34.38</v>
+        <v>231120.99</v>
       </c>
       <c r="I52" s="1">
-        <v>0.071502076014319</v>
+        <v>37.375838907073</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>48116.9</v>
+        <v>849491.03</v>
       </c>
       <c r="M52" s="1">
-        <v>48116.9</v>
+        <v>849491.03</v>
       </c>
       <c r="N52" s="1">
-        <v>0.05</v>
+        <v>0.82</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>129</v>
       </c>
       <c r="B53" s="1">
         <v>18249.0</v>
       </c>
       <c r="C53" s="1">
-        <v>37.855</v>
+        <v>38.505</v>
       </c>
       <c r="D53" s="1">
         <v>37.5853827607</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>685895.65</v>
       </c>
       <c r="H53" s="1">
-        <v>4920.25</v>
+        <v>16782.1</v>
       </c>
       <c r="I53" s="1">
-        <v>0.71734672759625</v>
+        <v>2.4467424454434</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>690815.9</v>
+        <v>702677.75</v>
       </c>
       <c r="M53" s="1">
-        <v>690815.9</v>
+        <v>702677.75</v>
       </c>
       <c r="N53" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" s="1">
         <v>4367.0</v>
       </c>
       <c r="C54" s="1">
-        <v>154.7</v>
+        <v>125.35</v>
       </c>
       <c r="D54" s="1">
         <v>47.8789420655</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>209087.34</v>
       </c>
       <c r="H54" s="1">
-        <v>466487.56</v>
+        <v>338316.11</v>
       </c>
       <c r="I54" s="1">
-        <v>223.10655441884</v>
+        <v>161.80611891662</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>675574.9</v>
+        <v>547403.45</v>
       </c>
       <c r="M54" s="1">
-        <v>675574.9</v>
+        <v>547403.45</v>
       </c>
       <c r="N54" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="1">
         <v>8355.0</v>
       </c>
       <c r="C55" s="1">
-        <v>87.72</v>
+        <v>87.7</v>
       </c>
       <c r="D55" s="1">
         <v>84.5240191502</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>706198.18</v>
       </c>
       <c r="H55" s="1">
-        <v>26702.42</v>
+        <v>26535.32</v>
       </c>
       <c r="I55" s="1">
-        <v>3.7811510644222</v>
+        <v>3.7574891512748</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>732900.6</v>
+        <v>732733.5</v>
       </c>
       <c r="M55" s="1">
-        <v>732900.6</v>
+        <v>732733.5</v>
       </c>
       <c r="N55" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>135</v>
       </c>
       <c r="B56" s="1">
         <v>12294.0</v>
       </c>
       <c r="C56" s="1">
-        <v>27.82</v>
+        <v>26.14</v>
       </c>
       <c r="D56" s="1">
         <v>36.0549479421</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>443259.53</v>
       </c>
       <c r="H56" s="1">
-        <v>-101240.45</v>
+        <v>-121894.37</v>
       </c>
       <c r="I56" s="1">
-        <v>-22.83999398727</v>
+        <v>-27.499548627866</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>342019.08</v>
+        <v>321365.16</v>
       </c>
       <c r="M56" s="1">
-        <v>342019.08</v>
+        <v>321365.16</v>
       </c>
       <c r="N56" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="1">
         <v>12436.0</v>
       </c>
       <c r="C57" s="1">
-        <v>45.24</v>
+        <v>43.855</v>
       </c>
       <c r="D57" s="1">
         <v>48.7455242843</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>606199.34</v>
       </c>
       <c r="H57" s="1">
-        <v>-43594.7</v>
+        <v>-60818.56</v>
       </c>
       <c r="I57" s="1">
-        <v>-7.191479291284</v>
+        <v>-10.03276578955</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>562604.64</v>
+        <v>545380.78</v>
       </c>
       <c r="M57" s="1">
-        <v>562604.64</v>
+        <v>545380.78</v>
       </c>
       <c r="N57" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>139</v>
       </c>
       <c r="B58" s="1">
         <v>5480.0</v>
       </c>
       <c r="C58" s="1">
-        <v>331.2</v>
+        <v>329.5</v>
       </c>
       <c r="D58" s="1">
         <v>272.8765474453</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>1495363.48</v>
       </c>
       <c r="H58" s="1">
-        <v>319612.52</v>
+        <v>310296.52</v>
       </c>
       <c r="I58" s="1">
-        <v>21.373567314885</v>
+        <v>20.750574970575</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1814976.0</v>
+        <v>1805660.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1814976.0</v>
+        <v>1805660.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1.7</v>
+        <v>1.73</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="1">
         <v>65750.0</v>
       </c>
       <c r="C59" s="1">
-        <v>4.493</v>
+        <v>4.202</v>
       </c>
       <c r="D59" s="1">
         <v>2.6885145247</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>176769.83</v>
       </c>
       <c r="H59" s="1">
-        <v>118644.92</v>
+        <v>99511.67</v>
       </c>
       <c r="I59" s="1">
-        <v>67.118308593723</v>
+        <v>56.29448758309</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>295414.75</v>
+        <v>276281.5</v>
       </c>
       <c r="M59" s="1">
-        <v>295414.75</v>
+        <v>276281.5</v>
       </c>
       <c r="N59" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>143</v>
       </c>
       <c r="B60" s="1">
         <v>22174.0</v>
       </c>
       <c r="C60" s="1">
-        <v>72.49</v>
+        <v>77.34</v>
       </c>
       <c r="D60" s="1">
         <v>88.9366523857</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>1972081.33</v>
       </c>
       <c r="H60" s="1">
-        <v>-364688.07</v>
+        <v>-257144.17</v>
       </c>
       <c r="I60" s="1">
-        <v>-18.492547160821</v>
+        <v>-13.039227444032</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1607393.26</v>
+        <v>1714937.16</v>
       </c>
       <c r="M60" s="1">
-        <v>1607393.26</v>
+        <v>1714937.16</v>
       </c>
       <c r="N60" s="1">
-        <v>1.5</v>
+        <v>1.65</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="1">
         <v>18951.0</v>
       </c>
       <c r="C61" s="1">
-        <v>132.22</v>
+        <v>137.92</v>
       </c>
       <c r="D61" s="1">
         <v>185.4622832568</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>3514695.73</v>
       </c>
       <c r="H61" s="1">
-        <v>-1008994.51</v>
+        <v>-900973.81</v>
       </c>
       <c r="I61" s="1">
-        <v>-28.70787651368</v>
+        <v>-25.634475334797</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>2505701.22</v>
+        <v>2613721.92</v>
       </c>
       <c r="M61" s="1">
-        <v>2505701.22</v>
+        <v>2613721.92</v>
       </c>
       <c r="N61" s="1">
-        <v>2.34</v>
+        <v>2.51</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>147</v>
       </c>
       <c r="B62" s="1">
         <v>11327.0</v>
       </c>
       <c r="C62" s="1">
-        <v>292.75</v>
+        <v>262.45</v>
       </c>
       <c r="D62" s="1">
         <v>168.6763750331</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>1910597.3</v>
       </c>
       <c r="H62" s="1">
-        <v>1405381.95</v>
+        <v>1062173.85</v>
       </c>
       <c r="I62" s="1">
-        <v>73.557203812651</v>
+        <v>55.593810898822</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>3315979.25</v>
+        <v>2972771.15</v>
       </c>
       <c r="M62" s="1">
-        <v>3315979.25</v>
+        <v>2972771.15</v>
       </c>
       <c r="N62" s="1">
-        <v>3.1</v>
+        <v>2.86</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63" s="1">
         <v>5315.0</v>
       </c>
       <c r="C63" s="1">
-        <v>49.44</v>
+        <v>49.94</v>
       </c>
       <c r="D63" s="1">
         <v>96.6828240828</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>513869.21</v>
       </c>
       <c r="H63" s="1">
-        <v>-251095.61</v>
+        <v>-248438.11</v>
       </c>
       <c r="I63" s="1">
-        <v>-48.863719622353</v>
+        <v>-48.346564683259</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>262773.6</v>
+        <v>265431.1</v>
       </c>
       <c r="M63" s="1">
-        <v>262773.6</v>
+        <v>265431.1</v>
       </c>
       <c r="N63" s="1">
         <v>0.25</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>151</v>
       </c>
       <c r="B64" s="1">
-        <v>10487.0</v>
+        <v>11698.0</v>
       </c>
       <c r="C64" s="1">
-        <v>169.14</v>
+        <v>147.66</v>
       </c>
       <c r="D64" s="1">
-        <v>120.1622446839</v>
+        <v>123.6941819114</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1260141.46</v>
+        <v>1446974.54</v>
       </c>
       <c r="H64" s="1">
-        <v>513629.72</v>
+        <v>280352.14</v>
       </c>
       <c r="I64" s="1">
-        <v>40.759687408428</v>
+        <v>19.375056868658</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1773771.18</v>
+        <v>1727326.68</v>
       </c>
       <c r="M64" s="1">
-        <v>1773771.18</v>
+        <v>1727326.68</v>
       </c>
       <c r="N64" s="1">
         <v>1.66</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>153</v>
       </c>
       <c r="B65" s="1">
         <v>18160.0</v>
       </c>
       <c r="C65" s="1">
-        <v>34.5</v>
+        <v>35.12</v>
       </c>
       <c r="D65" s="1">
         <v>52.2208827093</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>948331.23</v>
       </c>
       <c r="H65" s="1">
-        <v>-321811.23</v>
+        <v>-310552.03</v>
       </c>
       <c r="I65" s="1">
-        <v>-33.934475615656</v>
+        <v>-32.747211119474</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>626520.0</v>
+        <v>637779.2</v>
       </c>
       <c r="M65" s="1">
-        <v>626520.0</v>
+        <v>637779.2</v>
       </c>
       <c r="N65" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="1">
         <v>10831.0</v>
       </c>
       <c r="C66" s="1">
-        <v>279.0</v>
+        <v>264.55</v>
       </c>
       <c r="D66" s="1">
         <v>202.4109398947</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>2192312.89</v>
       </c>
       <c r="H66" s="1">
-        <v>829536.11</v>
+        <v>673028.16</v>
       </c>
       <c r="I66" s="1">
-        <v>37.838399517872</v>
+        <v>30.69945732062</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>3021849.0</v>
+        <v>2865341.05</v>
       </c>
       <c r="M66" s="1">
-        <v>3021849.0</v>
+        <v>2865341.05</v>
       </c>
       <c r="N66" s="1">
-        <v>2.83</v>
+        <v>2.75</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>157</v>
       </c>
       <c r="B67" s="1">
         <v>24874.0</v>
       </c>
       <c r="C67" s="1">
-        <v>78.92</v>
+        <v>74.55</v>
       </c>
       <c r="D67" s="1">
         <v>36.7709335049</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>914640.2</v>
       </c>
       <c r="H67" s="1">
-        <v>1048415.88</v>
+        <v>939716.5</v>
       </c>
       <c r="I67" s="1">
-        <v>114.62604420842</v>
+        <v>102.74165732055</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1963056.08</v>
+        <v>1854356.7</v>
       </c>
       <c r="M67" s="1">
-        <v>1963056.08</v>
+        <v>1854356.7</v>
       </c>
       <c r="N67" s="1">
-        <v>1.84</v>
+        <v>1.78</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>159</v>
       </c>
       <c r="B68" s="1">
         <v>13204.0</v>
       </c>
       <c r="C68" s="1">
-        <v>51.1</v>
+        <v>47.7</v>
       </c>
       <c r="D68" s="1">
         <v>47.9701810058</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>633398.27</v>
       </c>
       <c r="H68" s="1">
-        <v>41326.13</v>
+        <v>-3567.47</v>
       </c>
       <c r="I68" s="1">
-        <v>6.5245094527966</v>
+        <v>-0.56322698828969</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>674724.4</v>
+        <v>629830.8</v>
       </c>
       <c r="M68" s="1">
-        <v>674724.4</v>
+        <v>629830.8</v>
       </c>
       <c r="N68" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>161</v>
       </c>
       <c r="B69" s="1">
         <v>19447.0</v>
       </c>
       <c r="C69" s="1">
-        <v>69.39</v>
+        <v>53.8</v>
       </c>
       <c r="D69" s="1">
         <v>31.557628426</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>613701.2</v>
       </c>
       <c r="H69" s="1">
-        <v>735726.13</v>
+        <v>432547.4</v>
       </c>
       <c r="I69" s="1">
-        <v>119.88344327826</v>
+        <v>70.481758875492</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>1349427.33</v>
+        <v>1046248.6</v>
       </c>
       <c r="M69" s="1">
-        <v>1349427.33</v>
+        <v>1046248.6</v>
       </c>
       <c r="N69" s="1">
-        <v>1.26</v>
+        <v>1.0</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>163</v>
       </c>
       <c r="B70" s="1">
         <v>39143.0</v>
       </c>
       <c r="C70" s="1">
-        <v>35.1</v>
+        <v>33.08</v>
       </c>
       <c r="D70" s="1">
         <v>33.36487188</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>1306001.18</v>
       </c>
       <c r="H70" s="1">
-        <v>67918.12</v>
+        <v>-11150.74</v>
       </c>
       <c r="I70" s="1">
-        <v>5.2004639076972</v>
+        <v>-0.85380780436967</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1373919.3</v>
+        <v>1294850.44</v>
       </c>
       <c r="M70" s="1">
-        <v>1373919.3</v>
+        <v>1294850.44</v>
       </c>
       <c r="N70" s="1">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>165</v>
       </c>
       <c r="B71" s="1">
         <v>3025.0</v>
       </c>
       <c r="C71" s="1">
-        <v>226.3</v>
+        <v>223.1</v>
       </c>
       <c r="D71" s="1">
         <v>234.6706016529</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>709878.57</v>
       </c>
       <c r="H71" s="1">
-        <v>-25321.07</v>
+        <v>-35001.07</v>
       </c>
       <c r="I71" s="1">
-        <v>-3.566957937609</v>
+        <v>-4.9305714356189</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>684557.5</v>
+        <v>674877.5</v>
       </c>
       <c r="M71" s="1">
-        <v>684557.5</v>
+        <v>674877.5</v>
       </c>
       <c r="N71" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" s="1">
         <v>3834.0</v>
       </c>
       <c r="C72" s="1">
-        <v>247.6</v>
+        <v>239.3</v>
       </c>
       <c r="D72" s="1">
         <v>213.9593609807</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>820320.19</v>
       </c>
       <c r="H72" s="1">
-        <v>128978.21</v>
+        <v>97156.01</v>
       </c>
       <c r="I72" s="1">
-        <v>15.722910586901</v>
+        <v>11.843669238471</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>949298.4</v>
+        <v>917476.2</v>
       </c>
       <c r="M72" s="1">
-        <v>949298.4</v>
+        <v>917476.2</v>
       </c>
       <c r="N72" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>169</v>
       </c>
       <c r="B73" s="1">
         <v>26743.0</v>
       </c>
       <c r="C73" s="1">
-        <v>80.04</v>
+        <v>80.6</v>
       </c>
       <c r="D73" s="1">
         <v>69.3010189582</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>1853317.15</v>
       </c>
       <c r="H73" s="1">
-        <v>287192.57</v>
+        <v>302168.65</v>
       </c>
       <c r="I73" s="1">
-        <v>15.496137290911</v>
+        <v>16.304206217484</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>2140509.72</v>
+        <v>2155485.8</v>
       </c>
       <c r="M73" s="1">
-        <v>2140509.72</v>
+        <v>2155485.8</v>
       </c>
       <c r="N73" s="1">
-        <v>2.0</v>
+        <v>2.07</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>171</v>
       </c>
       <c r="B74" s="1">
         <v>6186.0</v>
       </c>
       <c r="C74" s="1">
-        <v>130.65</v>
+        <v>117.95</v>
       </c>
       <c r="D74" s="1">
         <v>110.3394907856</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>682560.09</v>
       </c>
       <c r="H74" s="1">
-        <v>125640.81</v>
+        <v>47078.61</v>
       </c>
       <c r="I74" s="1">
-        <v>18.407289239545</v>
+        <v>6.8973575645186</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>808200.9</v>
+        <v>729638.7</v>
       </c>
       <c r="M74" s="1">
-        <v>808200.9</v>
+        <v>729638.7</v>
       </c>
       <c r="N74" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>173</v>
       </c>
       <c r="B75" s="1">
         <v>22565.0</v>
       </c>
       <c r="C75" s="1">
-        <v>20.86</v>
+        <v>21.09</v>
       </c>
       <c r="D75" s="1">
         <v>25.9473201861</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>585501.28</v>
       </c>
       <c r="H75" s="1">
-        <v>-114795.38</v>
+        <v>-109605.43</v>
       </c>
       <c r="I75" s="1">
-        <v>-19.606341424224</v>
+        <v>-18.719930040119</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>470705.9</v>
+        <v>475895.85</v>
       </c>
       <c r="M75" s="1">
-        <v>470705.9</v>
+        <v>475895.85</v>
       </c>
       <c r="N75" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="1">
         <v>18391.0</v>
       </c>
       <c r="C76" s="1">
-        <v>23.62</v>
+        <v>22.94</v>
       </c>
       <c r="D76" s="1">
         <v>31.9814806155</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>588171.41</v>
       </c>
       <c r="H76" s="1">
-        <v>-153775.99</v>
+        <v>-166281.87</v>
       </c>
       <c r="I76" s="1">
-        <v>-26.14475769912</v>
+        <v>-28.270988214133</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>434395.42</v>
+        <v>421889.54</v>
       </c>
       <c r="M76" s="1">
-        <v>434395.42</v>
+        <v>421889.54</v>
       </c>
       <c r="N76" s="1">
         <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>177</v>
       </c>
       <c r="B77" s="1">
         <v>75.0</v>
       </c>
       <c r="C77" s="1">
-        <v>6359.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D77" s="1">
         <v>6271.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>0.0</v>
       </c>
       <c r="H77" s="1">
-        <v>66000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>66000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="M77" s="1">
-        <v>66000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>