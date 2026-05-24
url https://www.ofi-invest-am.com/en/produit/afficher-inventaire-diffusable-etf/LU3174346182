--- v0 (2026-05-02)
+++ v1 (2026-05-24)
@@ -15,1256 +15,1286 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>COMCAST CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>CBRE GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>WARNER BROS. DISCOVERY INC SERIES</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>CIGNA</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>ABBOTT LABORATORIES</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>ADOBE INC</t>
+  </si>
+  <si>
+    <t>US00724F1012</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP INC</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>VISA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>MARRIOTT INTERNATIONAL INC CLASS A</t>
+  </si>
+  <si>
+    <t>US5719032022</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES INC</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>D R HORTON INC</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>PAYCHEX INC</t>
+  </si>
+  <si>
+    <t>US7043261079</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE INC</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>OKTA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS</t>
+  </si>
+  <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55024U1097</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>DOLLAR GENERAL CORP</t>
+  </si>
+  <si>
+    <t>US2566771059</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS INC</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS INC</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>REPUBLIC SERVICES INC</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY INC</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>EQUITABLE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US29452E1010</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>COOPER INC</t>
+  </si>
+  <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>HUBSPOT INC</t>
+  </si>
+  <si>
+    <t>US4435731009</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US4385161066</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE CORP</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>CROWN CASTLE INC</t>
+  </si>
+  <si>
+    <t>US22822V1017</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>MARSH INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>PEPSICO INC</t>
+  </si>
+  <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS A</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>POOL CORP</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>ATMOS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US0495601058</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT INC</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BEST BUY INC</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>TAKE TWO INTERACTIVE SOFTWARE INC</t>
+  </si>
+  <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>ACCENTURE PLC CLASS A</t>
+  </si>
+  <si>
+    <t>IE00B4BNMY34</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>EDISON INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>US2810201077</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>QUEST DIAGNOSTICS INC</t>
+  </si>
+  <si>
+    <t>US74834L1008</t>
+  </si>
+  <si>
+    <t>INTUIT INC</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>MOODYS CORP</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V. NV</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>US19247G1076</t>
+  </si>
+  <si>
+    <t>DOMINION ENERGY INC</t>
+  </si>
+  <si>
+    <t>US25746U1097</t>
+  </si>
+  <si>
+    <t>METLIFE INC</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT INC</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>FORTINET INC</t>
+  </si>
+  <si>
+    <t>US34959E1091</t>
+  </si>
+  <si>
+    <t>AIRBNB INC CLASS A</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>GE VERNOVA INC</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES CORP</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>SBA COMMUNICATIONS REIT CORP CLASS</t>
+  </si>
+  <si>
+    <t>US78410G1040</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS CORP</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC CLASS A</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO INC</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>BALL CORP</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>WILLIAMS SONOMA INC</t>
+  </si>
+  <si>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>EATON PLC</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI JUN 26</t>
+  </si>
+  <si>
+    <t>ESM6IDX</t>
+  </si>
+  <si>
+    <t>WALT DISNEY</t>
+  </si>
+  <si>
+    <t>US2546871060</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP INC</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>WELLTOWER INC</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
+  </si>
+  <si>
+    <t>US3021301094</t>
+  </si>
+  <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
-    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
-[...671 lines deleted...]
-    <t>US00287Y1091</t>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>VALERO ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US91913Y1001</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>GARTNER INC</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>GILEAD SCIENCES INC</t>
+  </si>
+  <si>
+    <t>US3755581036</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>VERISIGN INC</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ONEOK INC</t>
+  </si>
+  <si>
+    <t>US6826801036</t>
+  </si>
+  <si>
+    <t>SALESFORCE INC</t>
+  </si>
+  <si>
+    <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>SLB NV</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>ZSCALER INC</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>CIENA CORP</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>SEMPRA</t>
+  </si>
+  <si>
+    <t>US8168511090</t>
+  </si>
+  <si>
+    <t>COPART INC</t>
+  </si>
+  <si>
+    <t>US2172041061</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>HALLIBURTON</t>
+  </si>
+  <si>
+    <t>US4062161017</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>T MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>CMS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>TWILIO INC CLASS A</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR CORP</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>CME GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS C</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
   </si>
   <si>
     <t>REVVITY INC</t>
   </si>
   <si>
     <t>US7140461093</t>
   </si>
   <si>
-    <t>MARTIN MARIETTA MATERIALS INC</t>
-[...496 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>24/05/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1530,52 +1560,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E207" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E207"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E212" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E212"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1836,107 +1866,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z216"/>
+  <dimension ref="A1:Z221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1969,2811 +1999,2881 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0105</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0034</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0012</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0037</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.006</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0007</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" t="s">
         <v>17</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>18</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="1">
-        <v>0.0004</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
         <v>20</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="1">
-        <v>0.0025</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
         <v>22</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="1">
-        <v>0.0012</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" t="s">
         <v>24</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="1">
-        <v>0.0082</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
         <v>26</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="1">
-        <v>0.0016</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" t="s">
         <v>28</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="1">
-        <v>0.005</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
         <v>30</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="1">
-        <v>0.0015</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
         <v>32</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="1">
-        <v>0.0046</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" t="s">
         <v>34</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="1">
-        <v>0.0042</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
         <v>36</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="1">
-        <v>0.0017</v>
+        <v>0.0118</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
         <v>38</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="1">
-        <v>0.0012</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" t="s">
         <v>40</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="1">
-        <v>0.0062</v>
+        <v>0.0202</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" t="s">
         <v>42</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="1">
-        <v>0.0035</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" t="s">
         <v>44</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1">
-        <v>0.0016</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" t="s">
         <v>46</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="1">
-        <v>0.0019</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" t="s">
         <v>48</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="1">
-        <v>0.008</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" t="s">
         <v>50</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="1">
-        <v>0.0036</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" t="s">
         <v>52</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="1">
-        <v>0.0025</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" t="s">
         <v>54</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="1">
-        <v>0.0036</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" t="s">
         <v>56</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="1">
-        <v>0.0034</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" t="s">
         <v>58</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="1">
-        <v>0.0076</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" t="s">
         <v>60</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="1">
-        <v>0.0079</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" t="s">
         <v>62</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="1">
-        <v>0.0017</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" t="s">
         <v>64</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="1">
-        <v>0.0045</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" t="s">
         <v>66</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="1">
-        <v>0.0019</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" t="s">
         <v>68</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="1">
-        <v>0.0909</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" t="s">
         <v>70</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="1">
-        <v>0.0031</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" t="s">
         <v>72</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="1">
-        <v>0.0038</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" t="s">
         <v>74</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="1">
-        <v>0.0041</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" t="s">
         <v>76</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="1">
-        <v>0.0012</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" t="s">
         <v>78</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="1">
-        <v>0.0031</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" t="s">
         <v>80</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="1">
-        <v>0.0103</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" t="s">
         <v>82</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="1">
-        <v>0.0011</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
         <v>84</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="1">
-        <v>0.0025</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" t="s">
         <v>86</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="1">
-        <v>0.0042</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
+        <v>87</v>
+      </c>
+      <c r="D52" t="s">
         <v>88</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="1">
-        <v>0.0612</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
         <v>90</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="1">
-        <v>0.0011</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" t="s">
         <v>92</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="1">
-        <v>0.0016</v>
+        <v>0.0519</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
+        <v>93</v>
+      </c>
+      <c r="D55" t="s">
         <v>94</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="1">
-        <v>0.0032</v>
+        <v>0.0179</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D56" t="s">
         <v>96</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="1">
-        <v>0.0022</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" t="s">
         <v>98</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1">
-        <v>0.0068</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" t="s">
         <v>100</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="1">
-        <v>0.0034</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" t="s">
         <v>102</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1">
-        <v>0.001</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
         <v>104</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>0.0042</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" t="s">
         <v>106</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>0.0036</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" t="s">
         <v>108</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1">
-        <v>0.0019</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" t="s">
         <v>110</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="1">
-        <v>0.0019</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" t="s">
         <v>112</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="1">
-        <v>0.0029</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" t="s">
         <v>114</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="1">
-        <v>0.0117</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" t="s">
         <v>116</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="1">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
         <v>118</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1">
-        <v>0.0027</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" t="s">
         <v>120</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="1">
-        <v>0.001</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" t="s">
         <v>122</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="1">
-        <v>0.0032</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
         <v>124</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="1">
-        <v>0.0021</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
+        <v>125</v>
+      </c>
+      <c r="D71" t="s">
         <v>126</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="1">
-        <v>0.0092</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E72" s="1">
         <v>0.0008</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" t="s">
         <v>130</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>0.0023</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" t="s">
         <v>132</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="1">
-        <v>0.0013</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" t="s">
         <v>134</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>0.0083</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" t="s">
         <v>136</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>0.001</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
+        <v>137</v>
+      </c>
+      <c r="D77" t="s">
         <v>138</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="1">
-        <v>0.0096</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" t="s">
         <v>140</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="1">
-        <v>0.0033</v>
+        <v>0.0108</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" t="s">
         <v>142</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="1">
-        <v>0.0035</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
         <v>144</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="1">
-        <v>0.0009</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" t="s">
         <v>146</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="1">
-        <v>0.0014</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" t="s">
         <v>148</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="1">
-        <v>0</v>
+        <v>0.0348</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
         <v>150</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="1">
-        <v>0.0026</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" t="s">
         <v>152</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>0.0343</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" t="s">
         <v>154</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="1">
-        <v>0.0013</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" t="s">
         <v>156</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="1">
-        <v>0.0049</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" t="s">
         <v>158</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="1">
-        <v>0.0027</v>
+        <v>0.0073</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" t="s">
         <v>160</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="1">
-        <v>0.0014</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" t="s">
         <v>162</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="1">
-        <v>0.0014</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
+        <v>163</v>
+      </c>
+      <c r="D90" t="s">
         <v>164</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="1">
-        <v>0.0036</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
+        <v>165</v>
+      </c>
+      <c r="D91" t="s">
         <v>166</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="1">
-        <v>0.0046</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" t="s">
         <v>168</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="1">
-        <v>0.005</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" t="s">
         <v>170</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="1">
-        <v>0.0056</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" t="s">
         <v>172</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="1">
-        <v>0.0017</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" t="s">
         <v>174</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="1">
-        <v>0.0037</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96" t="s">
         <v>176</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="1">
-        <v>0.0008</v>
+        <v>0.0337</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
+        <v>177</v>
+      </c>
+      <c r="D97" t="s">
         <v>178</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="1">
-        <v>0.0027</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" t="s">
         <v>180</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="1">
-        <v>0.0333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" t="s">
         <v>182</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="1">
-        <v>0.0051</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" t="s">
         <v>184</v>
       </c>
-      <c r="D100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="1">
-        <v>0.0009</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" t="s">
         <v>186</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="1">
-        <v>0.0015</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
+        <v>187</v>
+      </c>
+      <c r="D102" t="s">
         <v>188</v>
       </c>
-      <c r="D102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="1">
-        <v>0.0123</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
+        <v>189</v>
+      </c>
+      <c r="D103" t="s">
         <v>190</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="1">
-        <v>0.0033</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
+        <v>191</v>
+      </c>
+      <c r="D104" t="s">
         <v>192</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="1">
-        <v>0.0042</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
+        <v>193</v>
+      </c>
+      <c r="D105" t="s">
         <v>194</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="1">
-        <v>0.0032</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
+        <v>195</v>
+      </c>
+      <c r="D106" t="s">
         <v>196</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="1">
-        <v>0.0021</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
+        <v>197</v>
+      </c>
+      <c r="D107" t="s">
         <v>198</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="1">
-        <v>0.0026</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
+        <v>199</v>
+      </c>
+      <c r="D108" t="s">
         <v>200</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="1">
-        <v>0.0009</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
+        <v>201</v>
+      </c>
+      <c r="D109" t="s">
         <v>202</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="1">
-        <v>0.0041</v>
+        <v>0.0115</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
+        <v>203</v>
+      </c>
+      <c r="D110" t="s">
         <v>204</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="1">
-        <v>0.001</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
+        <v>205</v>
+      </c>
+      <c r="D111" t="s">
         <v>206</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="1">
-        <v>0.007</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
+        <v>207</v>
+      </c>
+      <c r="D112" t="s">
         <v>208</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="1">
-        <v>0.0027</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
+        <v>209</v>
+      </c>
+      <c r="D113" t="s">
         <v>210</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="1">
-        <v>0.0029</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
+        <v>211</v>
+      </c>
+      <c r="D114" t="s">
         <v>212</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="1">
-        <v>0.0038</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
+        <v>213</v>
+      </c>
+      <c r="D115" t="s">
         <v>214</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="1">
-        <v>0.0038</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" t="s">
         <v>216</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="1">
-        <v>0.0021</v>
+        <v>0.0161</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
+        <v>217</v>
+      </c>
+      <c r="D117" t="s">
         <v>218</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="1">
-        <v>0.0014</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" t="s">
         <v>220</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="1">
-        <v>0.0008</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" t="s">
         <v>222</v>
       </c>
-      <c r="D119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="1">
-        <v>0.0022</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" t="s">
         <v>224</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="1">
-        <v>0.0087</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" t="s">
         <v>226</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="1">
-        <v>0.0039</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" t="s">
         <v>228</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="1">
-        <v>0.0011</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" t="s">
         <v>230</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="1">
-        <v>0.0069</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
+        <v>231</v>
+      </c>
+      <c r="D124" t="s">
         <v>232</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="1">
-        <v>0.0012</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" t="s">
         <v>234</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="1">
-        <v>0.0026</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" t="s">
         <v>236</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="1">
-        <v>0.017</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" t="s">
         <v>238</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="1">
-        <v>0.055</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" t="s">
         <v>240</v>
       </c>
-      <c r="D128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="1">
-        <v>0.0051</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" t="s">
         <v>242</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="1">
-        <v>0.0024</v>
+        <v>0.0658</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
+        <v>243</v>
+      </c>
+      <c r="D130" t="s">
         <v>244</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="1">
-        <v>0.0024</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" t="s">
         <v>246</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="1">
-        <v>0.005</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" t="s">
         <v>248</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="1">
-        <v>0.0029</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
+        <v>249</v>
+      </c>
+      <c r="D133" t="s">
         <v>250</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="1">
-        <v>0.0012</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
+        <v>251</v>
+      </c>
+      <c r="D134" t="s">
         <v>252</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="1">
-        <v>0.0062</v>
+        <v>0.0103</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
+        <v>253</v>
+      </c>
+      <c r="D135" t="s">
         <v>254</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="1">
-        <v>0.0043</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
+        <v>255</v>
+      </c>
+      <c r="D136" t="s">
         <v>256</v>
       </c>
-      <c r="D136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="1">
-        <v>0.0022</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
+        <v>257</v>
+      </c>
+      <c r="D137" t="s">
         <v>258</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="1">
-        <v>0.0051</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
+        <v>259</v>
+      </c>
+      <c r="D138" t="s">
         <v>260</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="1">
-        <v>0.0045</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E139" s="1">
         <v>0.003</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
+        <v>263</v>
+      </c>
+      <c r="D140" t="s">
         <v>264</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="1">
-        <v>0.0035</v>
+        <v>0.091</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
+        <v>265</v>
+      </c>
+      <c r="D141" t="s">
         <v>266</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="1">
-        <v>0.0029</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
+        <v>267</v>
+      </c>
+      <c r="D142" t="s">
         <v>268</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="1">
-        <v>0.0028</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
+        <v>269</v>
+      </c>
+      <c r="D143" t="s">
         <v>270</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="1">
-        <v>0.0052</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
+        <v>271</v>
+      </c>
+      <c r="D144" t="s">
         <v>272</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="1">
-        <v>0.0037</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
+        <v>273</v>
+      </c>
+      <c r="D145" t="s">
         <v>274</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="1">
-        <v>0.0031</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
+        <v>275</v>
+      </c>
+      <c r="D146" t="s">
         <v>276</v>
       </c>
-      <c r="D146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="1">
-        <v>0.0035</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
+        <v>277</v>
+      </c>
+      <c r="D147" t="s">
         <v>278</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="1">
-        <v>0.0047</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
+        <v>279</v>
+      </c>
+      <c r="D148" t="s">
         <v>280</v>
       </c>
-      <c r="D148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148" s="1">
-        <v>0.0026</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
+        <v>281</v>
+      </c>
+      <c r="D149" t="s">
         <v>282</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" s="1">
-        <v>0.0015</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
+        <v>283</v>
+      </c>
+      <c r="D150" t="s">
         <v>284</v>
       </c>
-      <c r="D150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="1">
-        <v>0.0015</v>
+        <v>0.0086</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
+        <v>285</v>
+      </c>
+      <c r="D151" t="s">
         <v>286</v>
       </c>
-      <c r="D151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="1">
-        <v>0.001</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
+        <v>287</v>
+      </c>
+      <c r="D152" t="s">
         <v>288</v>
       </c>
-      <c r="D152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="1">
-        <v>0.0233</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
+        <v>289</v>
+      </c>
+      <c r="D153" t="s">
         <v>290</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="1">
-        <v>0.0016</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
+        <v>291</v>
+      </c>
+      <c r="D154" t="s">
         <v>292</v>
       </c>
-      <c r="D154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="1">
-        <v>0.0124</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
+        <v>293</v>
+      </c>
+      <c r="D155" t="s">
         <v>294</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="1">
-        <v>0.0025</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
+        <v>295</v>
+      </c>
+      <c r="D156" t="s">
         <v>296</v>
       </c>
-      <c r="D156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156" s="1">
-        <v>0.0037</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
+        <v>297</v>
+      </c>
+      <c r="D157" t="s">
         <v>298</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" s="1">
-        <v>0.0027</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
+        <v>299</v>
+      </c>
+      <c r="D158" t="s">
         <v>300</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" s="1">
-        <v>0.0031</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
+        <v>301</v>
+      </c>
+      <c r="D159" t="s">
         <v>302</v>
       </c>
-      <c r="D159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" s="1">
-        <v>0.0008</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
+        <v>303</v>
+      </c>
+      <c r="D160" t="s">
         <v>304</v>
       </c>
-      <c r="D160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E160" s="1">
-        <v>0.0059</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
+        <v>305</v>
+      </c>
+      <c r="D161" t="s">
         <v>306</v>
       </c>
-      <c r="D161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E161" s="1">
-        <v>0.0021</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
+        <v>307</v>
+      </c>
+      <c r="D162" t="s">
         <v>308</v>
       </c>
-      <c r="D162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162" s="1">
-        <v>0.0024</v>
+        <v>0.0095</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
+        <v>309</v>
+      </c>
+      <c r="D163" t="s">
         <v>310</v>
       </c>
-      <c r="D163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="1">
-        <v>0.0058</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
+        <v>311</v>
+      </c>
+      <c r="D164" t="s">
         <v>312</v>
       </c>
-      <c r="D164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E164" s="1">
-        <v>0.0027</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
-        <v>4</v>
+        <v>313</v>
       </c>
       <c r="C165" t="s">
         <v>314</v>
       </c>
       <c r="D165" t="s">
         <v>315</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0035</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>316</v>
       </c>
       <c r="D166" t="s">
         <v>317</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0017</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>318</v>
       </c>
       <c r="D167" t="s">
         <v>319</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0023</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>320</v>
       </c>
       <c r="D168" t="s">
         <v>321</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0036</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>322</v>
       </c>
       <c r="D169" t="s">
         <v>323</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0016</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>324</v>
       </c>
       <c r="D170" t="s">
         <v>325</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0277</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>326</v>
       </c>
       <c r="D171" t="s">
         <v>327</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0034</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>328</v>
       </c>
       <c r="D172" t="s">
         <v>329</v>
       </c>
       <c r="E172" s="1">
-        <v>0.004</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>330</v>
       </c>
       <c r="D173" t="s">
         <v>331</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0033</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>332</v>
       </c>
       <c r="D174" t="s">
         <v>333</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0046</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>334</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0032</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>336</v>
       </c>
       <c r="D176" t="s">
         <v>337</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0034</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>338</v>
       </c>
       <c r="D177" t="s">
         <v>339</v>
       </c>
       <c r="E177" s="1">
         <v>0.0012</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>340</v>
       </c>
       <c r="D178" t="s">
         <v>341</v>
       </c>
       <c r="E178" s="1">
-        <v>0.014</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>342</v>
       </c>
       <c r="D179" t="s">
         <v>343</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0041</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>344</v>
       </c>
       <c r="D180" t="s">
         <v>345</v>
       </c>
       <c r="E180" s="1">
-        <v>0.003</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>346</v>
       </c>
       <c r="D181" t="s">
         <v>347</v>
       </c>
       <c r="E181" s="1">
-        <v>0.004</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>348</v>
       </c>
       <c r="D182" t="s">
         <v>349</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0043</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183" t="s">
         <v>351</v>
       </c>
       <c r="E183" s="1">
-        <v>0.001</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>353</v>
       </c>
       <c r="E184" s="1">
-        <v>0.001</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>355</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0039</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>356</v>
       </c>
       <c r="D186" t="s">
         <v>357</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0046</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>358</v>
       </c>
       <c r="D187" t="s">
         <v>359</v>
       </c>
       <c r="E187" s="1">
-        <v>0.001</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>360</v>
       </c>
       <c r="D188" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="1">
-        <v>0.0048</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>362</v>
       </c>
       <c r="D189" t="s">
         <v>363</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0039</v>
+        <v>0.0102</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190" s="1">
         <v>0.0042</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="D191" t="s">
         <v>367</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0087</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>368</v>
       </c>
       <c r="D192" t="s">
         <v>369</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0051</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>370</v>
       </c>
       <c r="D193" t="s">
         <v>371</v>
       </c>
       <c r="E193" s="1">
-        <v>0.004</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>372</v>
       </c>
       <c r="D194" t="s">
         <v>373</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0047</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>374</v>
       </c>
       <c r="D195" t="s">
         <v>375</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0021</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>376</v>
       </c>
       <c r="D196" t="s">
         <v>377</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0024</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>378</v>
       </c>
       <c r="D197" t="s">
         <v>379</v>
       </c>
       <c r="E197" s="1">
-        <v>0.0011</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>380</v>
       </c>
       <c r="D198" t="s">
         <v>381</v>
       </c>
       <c r="E198" s="1">
-        <v>0.0043</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>382</v>
       </c>
       <c r="D199" t="s">
         <v>383</v>
       </c>
       <c r="E199" s="1">
-        <v>0.0012</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>384</v>
       </c>
       <c r="D200" t="s">
         <v>385</v>
       </c>
       <c r="E200" s="1">
-        <v>0.002</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>386</v>
       </c>
       <c r="D201" t="s">
         <v>387</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0014</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>388</v>
       </c>
       <c r="D202" t="s">
         <v>389</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0018</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>390</v>
       </c>
       <c r="D203" t="s">
         <v>391</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0022</v>
+        <v>0.0127</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>392</v>
       </c>
       <c r="D204" t="s">
         <v>393</v>
       </c>
       <c r="E204" s="1">
         <v>0.0011</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>394</v>
       </c>
       <c r="D205" t="s">
         <v>395</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0034</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>396</v>
       </c>
       <c r="D206" t="s">
         <v>397</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0046</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>398</v>
       </c>
       <c r="D207" t="s">
         <v>399</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0025</v>
-[...3 lines deleted...]
-      <c r="A215" t="s">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>400</v>
+      </c>
+      <c r="D208" t="s">
+        <v>401</v>
+      </c>
+      <c r="E208" s="1">
+        <v>0.0037</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>402</v>
+      </c>
+      <c r="D209" t="s">
         <v>403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="3" t="s">
+      <c r="E209" s="1">
+        <v>0.0038</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
         <v>404</v>
+      </c>
+      <c r="D210" t="s">
+        <v>405</v>
+      </c>
+      <c r="E210" s="1">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>406</v>
+      </c>
+      <c r="D211" t="s">
+        <v>407</v>
+      </c>
+      <c r="E211" s="1">
+        <v>0.0287</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>408</v>
+      </c>
+      <c r="D212" t="s">
+        <v>409</v>
+      </c>
+      <c r="E212" s="1">
+        <v>0.0013</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" customHeight="1" ht="250">
+      <c r="A221" s="3" t="s">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A216:L216"/>
+    <mergeCell ref="A221:L221"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>