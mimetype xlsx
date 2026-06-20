--- v1 (2026-05-24)
+++ v2 (2026-06-20)
@@ -15,67 +15,295 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>VALERO ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US91913Y1001</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>GARTNER INC</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>GILEAD SCIENCES INC</t>
+  </si>
+  <si>
+    <t>US3755581036</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ONEOK INC</t>
+  </si>
+  <si>
+    <t>US6826801036</t>
+  </si>
+  <si>
+    <t>SALESFORCE INC</t>
+  </si>
+  <si>
+    <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>SLB NV</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>ZSCALER INC</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>CIENA CORP</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>SEMPRA</t>
+  </si>
+  <si>
+    <t>US8168511090</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>HALLIBURTON</t>
+  </si>
+  <si>
+    <t>US4062161017</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>T MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>CMS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>TWILIO INC CLASS A</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR CORP</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>CME GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS C</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
     <t>COMCAST CORP CLASS A</t>
   </si>
   <si>
     <t>US20030N1019</t>
   </si>
   <si>
     <t>CBRE GROUP INC CLASS A</t>
   </si>
   <si>
     <t>US12504L1098</t>
   </si>
   <si>
     <t>IQVIA HOLDINGS INC</t>
   </si>
   <si>
     <t>US46266C1053</t>
   </si>
   <si>
     <t>WARNER BROS. DISCOVERY INC SERIES</t>
   </si>
   <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
@@ -116,242 +344,272 @@
   <si>
     <t>ABBOTT LABORATORIES</t>
   </si>
   <si>
     <t>US0028241000</t>
   </si>
   <si>
     <t>IRON MOUNTAIN INC</t>
   </si>
   <si>
     <t>US46284V1017</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
     <t>US6311031081</t>
   </si>
   <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
     <t>EXPEDIA GROUP INC</t>
   </si>
   <si>
     <t>US30212P3038</t>
   </si>
   <si>
+    <t>MARRIOTT INTERNATIONAL INC CLASS A</t>
+  </si>
+  <si>
+    <t>US5719032022</t>
+  </si>
+  <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>MARRIOTT INTERNATIONAL INC CLASS A</t>
-[...4 lines deleted...]
-  <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>WEST PHARMACEUTICAL SERVICES INC</t>
   </si>
   <si>
     <t>US9553061055</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES INC</t>
   </si>
   <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
+    <t>CARDINAL HEALTH INC</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
     <t>JACOBS SOLUTIONS INC</t>
   </si>
   <si>
     <t>US46982L1089</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTORS NV</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>EVERSOURCE ENERGY</t>
   </si>
   <si>
     <t>US30040W1080</t>
   </si>
   <si>
     <t>TRANSUNION</t>
   </si>
   <si>
     <t>US89400J1079</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US23331A1097</t>
   </si>
   <si>
-    <t>PAYCHEX INC</t>
-[...4 lines deleted...]
-  <si>
     <t>CISCO SYSTEMS INC</t>
   </si>
   <si>
     <t>US17275R1023</t>
   </si>
   <si>
     <t>CH ROBINSON WORLDWIDE INC</t>
   </si>
   <si>
     <t>US12541W2098</t>
   </si>
   <si>
+    <t>RESMED INC</t>
+  </si>
+  <si>
+    <t>US7611521078</t>
+  </si>
+  <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>INTERCONTINENTAL EXCHANGE INC</t>
   </si>
   <si>
     <t>US45866F1049</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>LUMENTUM HOLDINGS INC</t>
   </si>
   <si>
     <t>US55024U1097</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>VERIZON COMMUNICATIONS INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>DOLLAR GENERAL CORP</t>
   </si>
   <si>
     <t>US2566771059</t>
   </si>
   <si>
     <t>STERIS</t>
   </si>
   <si>
     <t>IE00BFY8C754</t>
   </si>
   <si>
+    <t>KLA CORP</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
     <t>BANK OF NEW YORK MELLON CORP</t>
   </si>
   <si>
     <t>US0640581007</t>
   </si>
   <si>
     <t>CBOE GLOBAL MARKETS INC</t>
   </si>
   <si>
     <t>US12503M1080</t>
   </si>
   <si>
     <t>AXON ENTERPRISE INC</t>
   </si>
   <si>
     <t>US05464C1018</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
+    <t>BLOOM ENERGY CLASS A CORP</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
+    <t>REVVITY INC</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>CHENIERE ENERGY INC</t>
   </si>
   <si>
     <t>US16411R2085</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
@@ -608,50 +866,56 @@
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>TAKE TWO INTERACTIVE SOFTWARE INC</t>
   </si>
   <si>
     <t>US8740541094</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>ACCENTURE PLC CLASS A</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
+    <t>EVEREST GROUP LTD</t>
+  </si>
+  <si>
+    <t>BMG3223R1088</t>
+  </si>
+  <si>
     <t>CENCORA INC</t>
   </si>
   <si>
     <t>US03073E1055</t>
   </si>
   <si>
     <t>INSULET CORP</t>
   </si>
   <si>
     <t>US45784P1012</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>EDISON INTERNATIONAL</t>
   </si>
   <si>
     <t>US2810201077</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
@@ -674,122 +938,143 @@
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>MOODYS CORP</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>CNH INDUSTRIAL N.V. NV</t>
   </si>
   <si>
     <t>NL0010545661</t>
   </si>
   <si>
+    <t>KIMBERLY CLARK CORP</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>DOMINION ENERGY INC</t>
   </si>
   <si>
     <t>US25746U1097</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>AIRBNB INC CLASS A</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI SEP 26</t>
+  </si>
+  <si>
+    <t>ESU6IDX</t>
+  </si>
+  <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>SBA COMMUNICATIONS REIT CORP CLASS</t>
   </si>
   <si>
     <t>US78410G1040</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMATION INC</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
     <t>CRH PUBLIC LIMITED PLC</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>LAS VEGAS SANDS CORP</t>
   </si>
   <si>
     <t>US5178341070</t>
   </si>
   <si>
     <t>GE HEALTHCARE TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US36266G1076</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
@@ -908,393 +1193,150 @@
   <si>
     <t>IDEXX LABORATORIES INC</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>JOHNSON &amp; JOHNSON</t>
   </si>
   <si>
     <t>US4781601046</t>
   </si>
   <si>
     <t>WILLIAMS SONOMA INC</t>
   </si>
   <si>
     <t>US9699041011</t>
   </si>
   <si>
     <t>CADENCE DESIGN SYSTEMS INC</t>
   </si>
   <si>
     <t>US1273871087</t>
   </si>
   <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>US BANCORP</t>
   </si>
   <si>
     <t>US9029733048</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>LOWES COMPANIES INC</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
   </si>
   <si>
     <t>US60871R2094</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>TARGET CORP</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>PNC FINANCIAL SERVICES GROUP INC</t>
   </si>
   <si>
     <t>US6934751057</t>
   </si>
   <si>
-    <t>FUTURE (NEW)</t>
-[...7 lines deleted...]
-  <si>
     <t>WALT DISNEY</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>HARTFORD INSURANCE GROUP INC</t>
   </si>
   <si>
     <t>US4165151048</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
   </si>
   <si>
     <t>US3021301094</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
-    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
-[...242 lines deleted...]
-    <t>US7140461093</t>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>GB00BDSFG982</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>24/05/2026</t>
+    <t>20/06/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1560,52 +1602,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E212" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E212"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E219" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E219"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1866,107 +1908,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z221"/>
+  <dimension ref="A1:Z228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1999,2881 +2041,2979 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0014</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0032</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0024</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.002</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0032</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0026</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0054</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0024</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0019</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0056</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0007</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0033</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0025</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0035</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0021</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0118</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0015</v>
+        <v>0.0105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0202</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.001</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0014</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0015</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0023</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0046</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0034</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0029</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0038</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0047</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0026</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0005</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0036</v>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0032</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0034</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0042</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0047</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0023</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0044</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0066</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.001</v>
+        <v>0.0254</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0029</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.005</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0026</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0022</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0048</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0519</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0179</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0026</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0069</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0011</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0033</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0081</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0023</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0007</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63" t="s">
         <v>110</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0026</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="1">
-        <v>0.002</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65" t="s">
         <v>114</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0035</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66" t="s">
         <v>116</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0035</v>
+        <v>0.0115</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67" t="s">
         <v>118</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0034</v>
+        <v>0.0185</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68" t="s">
         <v>120</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0032</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69" t="s">
         <v>122</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0068</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70" t="s">
         <v>124</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0008</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71" t="s">
         <v>126</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0042</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72" t="s">
         <v>128</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0008</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73" t="s">
         <v>130</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0025</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74" t="s">
         <v>132</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0021</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0036</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76" t="s">
         <v>136</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0034</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77" t="s">
         <v>138</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0028</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78" t="s">
         <v>140</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0108</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79" t="s">
         <v>142</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0014</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80" t="s">
         <v>144</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0008</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81" t="s">
         <v>146</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0046</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82" t="s">
         <v>148</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0348</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0022</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0006</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0033</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86" t="s">
         <v>156</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0016</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87" t="s">
         <v>158</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0073</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88" t="s">
         <v>160</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0048</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89" t="s">
         <v>162</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0045</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90" t="s">
         <v>164</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0034</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91" t="s">
         <v>166</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0014</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92" t="s">
         <v>168</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0017</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93" t="s">
         <v>170</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0025</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94" t="s">
         <v>172</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0063</v>
+        <v>0.0062</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95" t="s">
         <v>174</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0009</v>
+        <v>0.0464</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96" t="s">
         <v>176</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0337</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>177</v>
       </c>
       <c r="D97" t="s">
         <v>178</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0026</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98" t="s">
         <v>180</v>
       </c>
       <c r="E98" s="1">
-        <v>0</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99" t="s">
         <v>182</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0016</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100" t="s">
         <v>184</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0007</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101" t="s">
         <v>186</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0036</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102" t="s">
         <v>188</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0045</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103" t="s">
         <v>190</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0088</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>191</v>
       </c>
       <c r="D104" t="s">
         <v>192</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0011</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>193</v>
       </c>
       <c r="D105" t="s">
         <v>194</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0082</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106" t="s">
         <v>196</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0013</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>197</v>
       </c>
       <c r="D107" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0019</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108" t="s">
         <v>200</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0007</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>201</v>
       </c>
       <c r="D109" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0115</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>203</v>
       </c>
       <c r="D110" t="s">
         <v>204</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0005</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>205</v>
       </c>
       <c r="D111" t="s">
         <v>206</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0017</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>207</v>
       </c>
       <c r="D112" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0031</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>209</v>
       </c>
       <c r="D113" t="s">
         <v>210</v>
       </c>
       <c r="E113" s="1">
         <v>0.0007</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>211</v>
       </c>
       <c r="D114" t="s">
         <v>212</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0025</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>213</v>
       </c>
       <c r="D115" t="s">
         <v>214</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0032</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>215</v>
       </c>
       <c r="D116" t="s">
         <v>216</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0161</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>217</v>
       </c>
       <c r="D117" t="s">
         <v>218</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0028</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>219</v>
       </c>
       <c r="D118" t="s">
         <v>220</v>
       </c>
       <c r="E118" s="1">
-        <v>0.002</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>221</v>
       </c>
       <c r="D119" t="s">
         <v>222</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0026</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>223</v>
       </c>
       <c r="D120" t="s">
         <v>224</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0037</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>225</v>
       </c>
       <c r="D121" t="s">
         <v>226</v>
       </c>
       <c r="E121" s="1">
-        <v>0.004</v>
+        <v>0.0097</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>227</v>
       </c>
       <c r="D122" t="s">
         <v>228</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0015</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>229</v>
       </c>
       <c r="D123" t="s">
         <v>230</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0031</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>231</v>
       </c>
       <c r="D124" t="s">
         <v>232</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0064</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>233</v>
       </c>
       <c r="D125" t="s">
         <v>234</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0023</v>
+        <v>0.0326</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>235</v>
       </c>
       <c r="D126" t="s">
         <v>236</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0027</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>237</v>
       </c>
       <c r="D127" t="s">
         <v>238</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0014</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>239</v>
       </c>
       <c r="D128" t="s">
         <v>240</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0012</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>241</v>
       </c>
       <c r="D129" t="s">
         <v>242</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0658</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>243</v>
       </c>
       <c r="D130" t="s">
         <v>244</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0045</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>245</v>
       </c>
       <c r="D131" t="s">
         <v>246</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0022</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>247</v>
       </c>
       <c r="D132" t="s">
         <v>248</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0011</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>249</v>
       </c>
       <c r="D133" t="s">
         <v>250</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0031</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>251</v>
       </c>
       <c r="D134" t="s">
         <v>252</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0103</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>253</v>
       </c>
       <c r="D135" t="s">
         <v>254</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0024</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>255</v>
       </c>
       <c r="D136" t="s">
         <v>256</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0011</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>257</v>
       </c>
       <c r="D137" t="s">
         <v>258</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0042</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>259</v>
       </c>
       <c r="D138" t="s">
         <v>260</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0042</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>261</v>
       </c>
       <c r="D139" t="s">
         <v>262</v>
       </c>
       <c r="E139" s="1">
-        <v>0.003</v>
+        <v>0.0325</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>263</v>
       </c>
       <c r="D140" t="s">
         <v>264</v>
       </c>
       <c r="E140" s="1">
-        <v>0.091</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>265</v>
       </c>
       <c r="D141" t="s">
         <v>266</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0019</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>267</v>
       </c>
       <c r="D142" t="s">
         <v>268</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0042</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>269</v>
       </c>
       <c r="D143" t="s">
         <v>270</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0012</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>271</v>
       </c>
       <c r="D144" t="s">
         <v>272</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0074</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>273</v>
       </c>
       <c r="D145" t="s">
         <v>274</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0069</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>275</v>
       </c>
       <c r="D146" t="s">
         <v>276</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0029</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>277</v>
       </c>
       <c r="D147" t="s">
         <v>278</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0035</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>279</v>
       </c>
       <c r="D148" t="s">
         <v>280</v>
       </c>
       <c r="E148" s="1">
-        <v>0.003</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>281</v>
       </c>
       <c r="D149" t="s">
         <v>282</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0035</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>283</v>
       </c>
       <c r="D150" t="s">
         <v>284</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0086</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>285</v>
       </c>
       <c r="D151" t="s">
         <v>286</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0018</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>287</v>
       </c>
       <c r="D152" t="s">
         <v>288</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0015</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>289</v>
       </c>
       <c r="D153" t="s">
         <v>290</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0034</v>
+        <v>0.0159</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>291</v>
       </c>
       <c r="D154" t="s">
         <v>292</v>
       </c>
       <c r="E154" s="1">
-        <v>0.006</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>293</v>
       </c>
       <c r="D155" t="s">
         <v>294</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0012</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>295</v>
       </c>
       <c r="D156" t="s">
         <v>296</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0021</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>297</v>
       </c>
       <c r="D157" t="s">
         <v>298</v>
       </c>
       <c r="E157" s="1">
-        <v>0.004</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>299</v>
       </c>
       <c r="D158" t="s">
         <v>300</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0043</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>301</v>
       </c>
       <c r="D159" t="s">
         <v>302</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0014</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>303</v>
       </c>
       <c r="D160" t="s">
         <v>304</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0044</v>
+        <v>0.0224</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>305</v>
       </c>
       <c r="D161" t="s">
         <v>306</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0015</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>307</v>
       </c>
       <c r="D162" t="s">
         <v>308</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0095</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>309</v>
       </c>
       <c r="D163" t="s">
         <v>310</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0011</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>311</v>
       </c>
       <c r="D164" t="s">
         <v>312</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0023</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
         <v>313</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>314</v>
       </c>
-      <c r="D165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E165" s="1">
-        <v>0.0004</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
+        <v>315</v>
+      </c>
+      <c r="D166" t="s">
         <v>316</v>
       </c>
-      <c r="D166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="1">
-        <v>0.0007</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
+        <v>317</v>
+      </c>
+      <c r="D167" t="s">
         <v>318</v>
       </c>
-      <c r="D167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" s="1">
-        <v>0.0064</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
+        <v>319</v>
+      </c>
+      <c r="D168" t="s">
         <v>320</v>
       </c>
-      <c r="D168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" s="1">
-        <v>0.0035</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
+        <v>321</v>
+      </c>
+      <c r="D169" t="s">
         <v>322</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169" s="1">
-        <v>0.0012</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>4</v>
+        <v>323</v>
       </c>
       <c r="C170" t="s">
         <v>324</v>
       </c>
       <c r="D170" t="s">
         <v>325</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0034</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>326</v>
       </c>
       <c r="D171" t="s">
         <v>327</v>
       </c>
       <c r="E171" s="1">
-        <v>0.012</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>328</v>
       </c>
       <c r="D172" t="s">
         <v>329</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0022</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>330</v>
       </c>
       <c r="D173" t="s">
         <v>331</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0042</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>332</v>
       </c>
       <c r="D174" t="s">
         <v>333</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0033</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>334</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0012</v>
+        <v>0.0635</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>336</v>
       </c>
       <c r="D176" t="s">
         <v>337</v>
       </c>
       <c r="E176" s="1">
-        <v>0.002</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>338</v>
       </c>
       <c r="D177" t="s">
         <v>339</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0012</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>340</v>
       </c>
       <c r="D178" t="s">
         <v>341</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0013</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>342</v>
       </c>
       <c r="D179" t="s">
         <v>343</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0019</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>344</v>
       </c>
       <c r="D180" t="s">
         <v>345</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0012</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>346</v>
       </c>
       <c r="D181" t="s">
         <v>347</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0037</v>
+        <v>0.0092</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>348</v>
       </c>
       <c r="D182" t="s">
         <v>349</v>
       </c>
       <c r="E182" s="1">
-        <v>0.001</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183" t="s">
         <v>351</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0023</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>353</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0019</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>355</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0043</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>356</v>
       </c>
       <c r="D186" t="s">
         <v>357</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0004</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>358</v>
       </c>
       <c r="D187" t="s">
         <v>359</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0041</v>
+        <v>0.0843</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>360</v>
       </c>
       <c r="D188" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="1">
-        <v>0.0046</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>362</v>
       </c>
       <c r="D189" t="s">
         <v>363</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0102</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0042</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="D191" t="s">
         <v>367</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0036</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>368</v>
       </c>
       <c r="D192" t="s">
         <v>369</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0047</v>
+        <v>0.0062</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>370</v>
       </c>
       <c r="D193" t="s">
         <v>371</v>
       </c>
       <c r="E193" s="1">
-        <v>0.0014</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>372</v>
       </c>
       <c r="D194" t="s">
         <v>373</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0042</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>374</v>
       </c>
       <c r="D195" t="s">
         <v>375</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0038</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>376</v>
       </c>
       <c r="D196" t="s">
         <v>377</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0012</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>378</v>
       </c>
       <c r="D197" t="s">
         <v>379</v>
       </c>
       <c r="E197" s="1">
-        <v>0.0012</v>
+        <v>0.0113</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>380</v>
       </c>
       <c r="D198" t="s">
         <v>381</v>
       </c>
       <c r="E198" s="1">
-        <v>0.0041</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>382</v>
       </c>
       <c r="D199" t="s">
         <v>383</v>
       </c>
       <c r="E199" s="1">
-        <v>0.0037</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>384</v>
       </c>
       <c r="D200" t="s">
         <v>385</v>
       </c>
       <c r="E200" s="1">
-        <v>0.0005</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>386</v>
       </c>
       <c r="D201" t="s">
         <v>387</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0028</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>388</v>
       </c>
       <c r="D202" t="s">
         <v>389</v>
       </c>
       <c r="E202" s="1">
-        <v>0.004</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>390</v>
       </c>
       <c r="D203" t="s">
         <v>391</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0127</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>392</v>
       </c>
       <c r="D204" t="s">
         <v>393</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0011</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>394</v>
       </c>
       <c r="D205" t="s">
         <v>395</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0032</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>396</v>
       </c>
       <c r="D206" t="s">
         <v>397</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0039</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>398</v>
       </c>
       <c r="D207" t="s">
         <v>399</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0051</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>400</v>
       </c>
       <c r="D208" t="s">
         <v>401</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0037</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>402</v>
       </c>
       <c r="D209" t="s">
         <v>403</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0038</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>404</v>
       </c>
       <c r="D210" t="s">
         <v>405</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0035</v>
+        <v>0.0105</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>406</v>
       </c>
       <c r="D211" t="s">
         <v>407</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0287</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>408</v>
       </c>
       <c r="D212" t="s">
         <v>409</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0013</v>
-[...3 lines deleted...]
-      <c r="A220" t="s">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>410</v>
+      </c>
+      <c r="D213" t="s">
+        <v>411</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>412</v>
+      </c>
+      <c r="D214" t="s">
         <v>413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" s="3" t="s">
+      <c r="E214" s="1">
+        <v>0.0058</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
         <v>414</v>
+      </c>
+      <c r="D215" t="s">
+        <v>415</v>
+      </c>
+      <c r="E215" s="1">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>416</v>
+      </c>
+      <c r="D216" t="s">
+        <v>417</v>
+      </c>
+      <c r="E216" s="1">
+        <v>0.0011</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>418</v>
+      </c>
+      <c r="D217" t="s">
+        <v>419</v>
+      </c>
+      <c r="E217" s="1">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>420</v>
+      </c>
+      <c r="D218" t="s">
+        <v>421</v>
+      </c>
+      <c r="E218" s="1">
+        <v>0.0117</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>422</v>
+      </c>
+      <c r="D219" t="s">
+        <v>423</v>
+      </c>
+      <c r="E219" s="1">
+        <v>0.0009</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" customHeight="1" ht="250">
+      <c r="A228" s="3" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A221:L221"/>
+    <mergeCell ref="A228:L228"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>