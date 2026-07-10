--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -15,1328 +15,1340 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
+  </si>
+  <si>
+    <t>US3021301094</t>
+  </si>
+  <si>
+    <t>WELLTOWER INC</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP INC</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>WALT DISNEY</t>
+  </si>
+  <si>
+    <t>US2546871060</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>EATON PLC</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC</t>
+  </si>
+  <si>
+    <t>US3703341046</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>MOBILITY GLOBAL INC</t>
+  </si>
+  <si>
+    <t>US60744M1062</t>
+  </si>
+  <si>
+    <t>WILLIAMS SONOMA INC</t>
+  </si>
+  <si>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>BALL CORP</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC WHEN I</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO INC</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC CLASS A</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS CORP</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>SBA COMMUNICATIONS REIT CORP CLASS</t>
+  </si>
+  <si>
+    <t>US78410G1040</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES CORP</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI SEP 26</t>
+  </si>
+  <si>
+    <t>ESU6IDX</t>
+  </si>
+  <si>
+    <t>GE VERNOVA INC</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>AIRBNB INC CLASS A</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>FORTINET INC</t>
+  </si>
+  <si>
+    <t>US34959E1091</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT INC</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>METLIFE INC</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>DOMINION ENERGY INC</t>
+  </si>
+  <si>
+    <t>US25746U1097</t>
+  </si>
+  <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>US19247G1076</t>
+  </si>
+  <si>
+    <t>KIMBERLY CLARK CORP</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V. NV</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MOODYS CORP</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>INTUIT INC</t>
+  </si>
+  <si>
+    <t>US4612021034</t>
+  </si>
+  <si>
+    <t>QUEST DIAGNOSTICS INC</t>
+  </si>
+  <si>
+    <t>US74834L1008</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>EDISON INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>US2810201077</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>EVEREST GROUP LTD</t>
+  </si>
+  <si>
+    <t>BMG3223R1088</t>
+  </si>
+  <si>
+    <t>ACCENTURE PLC CLASS A</t>
+  </si>
+  <si>
+    <t>IE00B4BNMY34</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>TAKE TWO INTERACTIVE SOFTWARE INC</t>
+  </si>
+  <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>BEST BUY INC</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT INC</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>ATMOS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US0495601058</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>POOL CORP</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS A</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>PEPSICO INC</t>
+  </si>
+  <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>MARSH INC</t>
+  </si>
+  <si>
+    <t>US5717481023</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>CROWN CASTLE INC</t>
+  </si>
+  <si>
+    <t>US22822V1017</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE CORP</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>THERMO FISHER SCIENTIFIC INC</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>HUBSPOT INC</t>
+  </si>
+  <si>
+    <t>US4435731009</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>COOPER INC</t>
+  </si>
+  <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>EQUITABLE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US29452E1010</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY INC</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>REPUBLIC SERVICES INC</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>REVVITY INC</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS INC</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CLASS A CORP</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS INC</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>KLA CORP</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>DOLLAR GENERAL CORP</t>
+  </si>
+  <si>
+    <t>US2566771059</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>LUMENTUM HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US55024U1097</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS</t>
+  </si>
+  <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>OKTA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>RESMED INC</t>
+  </si>
+  <si>
+    <t>US7611521078</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE INC</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>D R HORTON INC</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH INC</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFIC CORP</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES INC</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>VISA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>MARRIOTT INTERNATIONAL INC CLASS A</t>
+  </si>
+  <si>
+    <t>US5719032022</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP INC</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>ADOBE INC</t>
+  </si>
+  <si>
+    <t>US00724F1012</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>ABBOTT LABORATORIES</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CIGNA</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>WARNER BROS. DISCOVERY INC SERIES</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>CBRE GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>COMCAST CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS C</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>CME GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR CORP</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>TWILIO INC CLASS A</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>CMS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>T MOBILE US INC</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>HALLIBURTON</t>
+  </si>
+  <si>
+    <t>US4062161017</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>SEMPRA</t>
+  </si>
+  <si>
+    <t>US8168511090</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>CIENA CORP</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>ZSCALER INC</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>SLB NV</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>SALESFORCE INC</t>
+  </si>
+  <si>
+    <t>US79466L3024</t>
+  </si>
+  <si>
+    <t>ONEOK INC</t>
+  </si>
+  <si>
+    <t>US6826801036</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>GILEAD SCIENCES INC</t>
+  </si>
+  <si>
+    <t>US3755581036</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGICAL INC</t>
+  </si>
+  <si>
+    <t>US46120E6023</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>GARTNER INC</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>UNION PACIFIC CORP</t>
+  </si>
+  <si>
+    <t>US9078181081</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
   </si>
   <si>
     <t>US11133T1034</t>
   </si>
   <si>
-    <t>AMGEN INC</t>
-[...1243 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>20/06/2026</t>
+    <t>10/07/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1602,52 +1614,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E219" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E219"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E221" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E221"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1908,107 +1920,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z228"/>
+  <dimension ref="A1:Z230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -2041,2979 +2053,3007 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0041</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.002</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0032</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0013</v>
+        <v>0.0071</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0019</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0011</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.001</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0021</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0009</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.004</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0009</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0021</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.002</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0045</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0044</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0045</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0105</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0038</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0031</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.004</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0014</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0037</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.004</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0008</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0007</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0039</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0037</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0031</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0033</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0125</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.001</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0031</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0024</v>
+        <v>0.0815</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0048</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0034</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0036</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0036</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0254</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0012</v>
+        <v>0.0092</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0032</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0023</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0018</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0031</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0027</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0059</v>
+        <v>0.0667</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0023</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0019</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0063</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0007</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="C60" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D60" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0033</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0022</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0031</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D63" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0008</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0023</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0016</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D66" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0115</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D67" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0185</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D68" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E68" s="1">
-        <v>0.001</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D69" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0022</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0011</v>
+        <v>0.0185</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D71" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0011</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0024</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D73" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0036</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D74" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0034</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D75" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0027</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D76" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0047</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D77" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0051</v>
+        <v>0.0153</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0033</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D79" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0041</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D80" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0033</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D81" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E81" s="1">
-        <v>0.001</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0026</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D83" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0037</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D84" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0051</v>
+        <v>0.0095</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E85" s="1">
         <v>0.0025</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D86" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0041</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D87" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0061</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0018</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D89" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0026</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D90" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0019</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D91" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E91" s="1">
-        <v>0.005</v>
+        <v>0.0307</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0023</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D93" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0023</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D94" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0062</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D95" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0464</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E96" s="1">
-        <v>0.016</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D97" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0019</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0029</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0012</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D100" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0069</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E101" s="1">
-        <v>0.001</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0031</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D103" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0084</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D104" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0026</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D105" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0006</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0027</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D107" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E107" s="1">
-        <v>0.002</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D108" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0035</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D109" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0038</v>
+        <v>0.0094</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0031</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D111" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0035</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D112" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0067</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D113" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0007</v>
+        <v>0.0096</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0042</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D115" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0008</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D116" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0025</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0019</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D118" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0031</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D119" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0028</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D120" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0026</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D121" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0097</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0013</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D123" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0007</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0049</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D125" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0326</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D126" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0024</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D127" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0007</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D128" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0037</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D129" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0015</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0061</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D131" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0048</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D132" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0043</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D133" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0034</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D134" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E134" s="1">
         <v>0.0015</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D135" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0018</v>
+        <v>0.0157</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D136" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0029</v>
+        <v>0.0468</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D137" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0064</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D138" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0008</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D139" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0325</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D140" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0031</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D141" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D142" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0007</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D143" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0008</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D144" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0038</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D145" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0032</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D146" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0099</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D147" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.001</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D148" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0079</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D149" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0009</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D150" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E150" s="1">
-        <v>0.001</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D151" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0019</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D152" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0017</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D153" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0159</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D154" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0005</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D155" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0018</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D156" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0031</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D157" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0006</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D158" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0024</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D159" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0032</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D160" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0224</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D161" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0028</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D162" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0007</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D163" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0007</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D164" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0026</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D165" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0036</v>
+        <v>0.0193</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D166" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0038</v>
+        <v>0.0122</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D167" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E167" s="1">
         <v>0.0015</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D168" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0032</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D169" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0067</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>323</v>
+        <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>324</v>
       </c>
       <c r="D170" t="s">
         <v>325</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0001</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>326</v>
       </c>
       <c r="D171" t="s">
         <v>327</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0022</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>328</v>
       </c>
       <c r="D172" t="s">
         <v>329</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0031</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>330</v>
       </c>
       <c r="D173" t="s">
         <v>331</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0012</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>332</v>
       </c>
       <c r="D174" t="s">
         <v>333</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0012</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>334</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0635</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>336</v>
       </c>
       <c r="D176" t="s">
         <v>337</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0006</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>338</v>
       </c>
       <c r="D177" t="s">
         <v>339</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0045</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>340</v>
       </c>
       <c r="D178" t="s">
         <v>341</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0022</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>342</v>
       </c>
       <c r="D179" t="s">
         <v>343</v>
       </c>
       <c r="E179" s="1">
-        <v>0.001</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>344</v>
       </c>
       <c r="D180" t="s">
         <v>345</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0055</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>346</v>
       </c>
       <c r="D181" t="s">
         <v>347</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0092</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>348</v>
       </c>
       <c r="D182" t="s">
         <v>349</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0021</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183" t="s">
         <v>351</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0009</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>353</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0045</v>
+        <v>0.0247</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>355</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0055</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>356</v>
       </c>
       <c r="D186" t="s">
         <v>357</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0033</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>358</v>
       </c>
       <c r="D187" t="s">
         <v>359</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0843</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>360</v>
       </c>
       <c r="D188" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="1">
-        <v>0.0019</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>362</v>
       </c>
       <c r="D189" t="s">
         <v>363</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0042</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0012</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="D191" t="s">
         <v>367</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0078</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>368</v>
       </c>
       <c r="D192" t="s">
         <v>369</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0062</v>
+        <v>0.0127</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>370</v>
       </c>
       <c r="D193" t="s">
         <v>371</v>
       </c>
       <c r="E193" s="1">
-        <v>0.003</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>372</v>
       </c>
       <c r="D194" t="s">
         <v>373</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0034</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>374</v>
       </c>
       <c r="D195" t="s">
         <v>375</v>
       </c>
       <c r="E195" s="1">
-        <v>0.003</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>376</v>
       </c>
       <c r="D196" t="s">
         <v>377</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0029</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>378</v>
       </c>
       <c r="D197" t="s">
         <v>379</v>
       </c>
       <c r="E197" s="1">
-        <v>0.0113</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>380</v>
       </c>
       <c r="D198" t="s">
         <v>381</v>
       </c>
       <c r="E198" s="1">
-        <v>0.0016</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>382</v>
       </c>
       <c r="D199" t="s">
         <v>383</v>
       </c>
       <c r="E199" s="1">
-        <v>0.0022</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>384</v>
       </c>
       <c r="D200" t="s">
         <v>385</v>
       </c>
       <c r="E200" s="1">
-        <v>0.0034</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>386</v>
       </c>
       <c r="D201" t="s">
         <v>387</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0058</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>388</v>
       </c>
       <c r="D202" t="s">
         <v>389</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0014</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>390</v>
       </c>
       <c r="D203" t="s">
         <v>391</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0017</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>392</v>
       </c>
       <c r="D204" t="s">
         <v>393</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0007</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>394</v>
       </c>
       <c r="D205" t="s">
         <v>395</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0034</v>
+        <v>0.0116</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>396</v>
       </c>
       <c r="D206" t="s">
         <v>397</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0045</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>398</v>
       </c>
       <c r="D207" t="s">
         <v>399</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0014</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>400</v>
       </c>
       <c r="D208" t="s">
         <v>401</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0045</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>402</v>
       </c>
       <c r="D209" t="s">
         <v>403</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0013</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>404</v>
       </c>
       <c r="D210" t="s">
         <v>405</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0105</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>406</v>
       </c>
       <c r="D211" t="s">
         <v>407</v>
       </c>
       <c r="E211" s="1">
         <v>0.0009</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>408</v>
       </c>
       <c r="D212" t="s">
         <v>409</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0031</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>410</v>
       </c>
       <c r="D213" t="s">
         <v>411</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0007</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>412</v>
       </c>
       <c r="D214" t="s">
         <v>413</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0058</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>414</v>
       </c>
       <c r="D215" t="s">
         <v>415</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0036</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>416</v>
       </c>
       <c r="D216" t="s">
         <v>417</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0011</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>418</v>
       </c>
       <c r="D217" t="s">
         <v>419</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0035</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>420</v>
       </c>
       <c r="D218" t="s">
         <v>421</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0117</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>422</v>
       </c>
       <c r="D219" t="s">
         <v>423</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0009</v>
-[...3 lines deleted...]
-      <c r="A227" t="s">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>424</v>
+      </c>
+      <c r="D220" t="s">
+        <v>425</v>
+      </c>
+      <c r="E220" s="1">
+        <v>0.0049</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>426</v>
+      </c>
+      <c r="D221" t="s">
         <v>427</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>428</v>
+      <c r="E221" s="1">
+        <v>0.0021</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" customHeight="1" ht="250">
+      <c r="A230" s="3" t="s">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A228:L228"/>
+    <mergeCell ref="A230:L230"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>