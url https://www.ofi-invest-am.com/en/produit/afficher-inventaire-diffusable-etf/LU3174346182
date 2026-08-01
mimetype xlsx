--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -15,1340 +15,1178 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANCORP</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>GARTNER INC</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL INC</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL INC</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>ONEOK INC</t>
+  </si>
+  <si>
+    <t>US6826801036</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GROUP INC</t>
+  </si>
+  <si>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>SLB NV</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES CORP</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>NVR INC</t>
+  </si>
+  <si>
+    <t>US62944T1051</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>XPO INC</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>CMS ENERGY CORP</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>TWILIO INC CLASS A</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>ORACLE CORP</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR CORP</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>CME GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>NISOURCE INC</t>
+  </si>
+  <si>
+    <t>US65473P1057</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS C</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>CBRE GROUP INC CLASS A</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>WARNER BROS. DISCOVERY INC SERIES</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY INC</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS INC</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP INC</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>VISA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES INC</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH INC</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>STATE STREET CORP</t>
+  </si>
+  <si>
+    <t>US8574771031</t>
+  </si>
+  <si>
+    <t>D R HORTON INC</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE INC</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>OKTA INC CLASS A</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>KLA CORP</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS INC</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CLASS A CORP</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS INC</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>REVVITY INC</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY INC</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>ECOLAB INC</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE CORP</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CLASS A</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>POOL CORP</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT INC</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT CORP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>QUALCOMM INC</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BEST BUY INC</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>INSULET CORP</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES INC</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MOODYS CORP</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V. NV</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>KIMBERLY CLARK CORP</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
+    <t>METLIFE INC</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT INC</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>AIRBNB INC CLASS A</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>GE VERNOVA INC</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI SEP 26</t>
+  </si>
+  <si>
+    <t>ESU6IDX</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES CORP</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE INC</t>
+  </si>
+  <si>
+    <t>US58733R1023</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS CORP</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>PROLOGIS REIT INC</t>
+  </si>
+  <si>
+    <t>US74340W1036</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>RTX CORP</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC CLASS A</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>CONSTELLATION BRANDS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO INC</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC WHEN I</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>BALL CORP</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES INC</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>KEURIG DR PEPPER INC</t>
+  </si>
+  <si>
+    <t>US49271V1008</t>
+  </si>
+  <si>
+    <t>WILLIAMS SONOMA INC</t>
+  </si>
+  <si>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP INC</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP INC</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>WELLTOWER INC</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
     <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
   </si>
   <si>
     <t>US3021301094</t>
   </si>
   <si>
-    <t>WELLTOWER INC</t>
-[...599 lines deleted...]
-    <t>US64110L1061</t>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
   </si>
   <si>
     <t>TECHNIPFMC PLC</t>
   </si>
   <si>
     <t>GB00BDSFG982</t>
   </si>
   <si>
-    <t>INTEL CORPORATION CORP</t>
-[...650 lines deleted...]
-    <t>US11133T1034</t>
+    <t>APPLOVIN CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>10/07/2026</t>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1614,52 +1452,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E221" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E221"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E194" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E194"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1920,107 +1758,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z230"/>
+  <dimension ref="A1:Z203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>428</v>
+        <v>374</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>429</v>
+        <v>375</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>430</v>
+        <v>376</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -2053,3007 +1891,2629 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0036</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0012</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0039</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0071</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0006</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0033</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0009</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0088</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0013</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0043</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0014</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0047</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0033</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0008</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0017</v>
+        <v>0.0133</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0002</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0013</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0067</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0033</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0023</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.002</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0016</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0099</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
         <v>0.0031</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0032</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.003</v>
+        <v>0.0152</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
         <v>0.0032</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0066</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0078</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0012</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0045</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0021</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0815</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0031</v>
+        <v>0.0259</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0038</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0044</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.001</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0021</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0092</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0041</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0011</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0021</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0042</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0006</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0667</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0012</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0012</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0031</v>
+        <v>0.0203</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0023</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
         <v>103</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>104</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>0</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" t="s">
         <v>106</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>0.0065</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" t="s">
         <v>108</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1">
-        <v>0.0033</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" t="s">
         <v>110</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="1">
-        <v>0.0017</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" t="s">
         <v>112</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="1">
-        <v>0.0036</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" t="s">
         <v>114</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="1">
-        <v>0.0038</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" t="s">
         <v>116</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="1">
-        <v>0.0026</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
         <v>118</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1">
-        <v>0.0006</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" t="s">
         <v>120</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="1">
-        <v>0.0008</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" t="s">
         <v>122</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="1">
-        <v>0.0027</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
         <v>124</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="1">
-        <v>0.0185</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
+        <v>125</v>
+      </c>
+      <c r="D71" t="s">
         <v>126</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="1">
-        <v>0.0034</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" t="s">
         <v>128</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="1">
-        <v>0.0025</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" t="s">
         <v>130</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>0.0006</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" t="s">
         <v>132</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="1">
-        <v>0.0033</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" t="s">
         <v>134</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>0.0018</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" t="s">
         <v>136</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>0.0005</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
+        <v>137</v>
+      </c>
+      <c r="D77" t="s">
         <v>138</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="1">
-        <v>0.0153</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" t="s">
         <v>140</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="1">
-        <v>0.0018</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" t="s">
         <v>142</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="1">
-        <v>0.0021</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
         <v>144</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="1">
-        <v>0.0011</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" t="s">
         <v>146</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="1">
-        <v>0.0009</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" t="s">
         <v>148</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="1">
-        <v>0.0083</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
         <v>150</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="1">
-        <v>0.0011</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" t="s">
         <v>152</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>0.0095</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" t="s">
         <v>154</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="1">
-        <v>0.0025</v>
+        <v>0.0582</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" t="s">
         <v>156</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="1">
-        <v>0.0035</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" t="s">
         <v>158</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="1">
-        <v>0.0007</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" t="s">
         <v>160</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="1">
-        <v>0.0007</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" t="s">
         <v>162</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="1">
-        <v>0</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
+        <v>163</v>
+      </c>
+      <c r="D90" t="s">
         <v>164</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="1">
-        <v>0.0033</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
+        <v>165</v>
+      </c>
+      <c r="D91" t="s">
         <v>166</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="1">
-        <v>0.0307</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" t="s">
         <v>168</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="1">
-        <v>0.0008</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" t="s">
         <v>170</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="1">
-        <v>0.0051</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" t="s">
         <v>172</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="1">
-        <v>0.0029</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" t="s">
         <v>174</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="1">
-        <v>0.0019</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96" t="s">
         <v>176</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="1">
-        <v>0.0015</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
+        <v>177</v>
+      </c>
+      <c r="D97" t="s">
         <v>178</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="1">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E98" s="1">
         <v>0.004</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" t="s">
         <v>182</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="1">
-        <v>0.0044</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E100" s="1">
         <v>0.0067</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" t="s">
         <v>186</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="1">
-        <v>0.0015</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
+        <v>187</v>
+      </c>
+      <c r="D102" t="s">
         <v>188</v>
       </c>
-      <c r="D102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="1">
-        <v>0.004</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
+        <v>189</v>
+      </c>
+      <c r="D103" t="s">
         <v>190</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="1">
-        <v>0.0007</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
+        <v>191</v>
+      </c>
+      <c r="D104" t="s">
         <v>192</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="1">
-        <v>0.0022</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
+        <v>193</v>
+      </c>
+      <c r="D105" t="s">
         <v>194</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="1">
-        <v>0.032</v>
+        <v>0.0094</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
+        <v>195</v>
+      </c>
+      <c r="D106" t="s">
         <v>196</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="1">
-        <v>0.0048</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
+        <v>197</v>
+      </c>
+      <c r="D107" t="s">
         <v>198</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="1">
-        <v>0.0007</v>
+        <v>0.0321</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
+        <v>199</v>
+      </c>
+      <c r="D108" t="s">
         <v>200</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="1">
-        <v>0.0014</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
+        <v>201</v>
+      </c>
+      <c r="D109" t="s">
         <v>202</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="1">
-        <v>0.0094</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
+        <v>203</v>
+      </c>
+      <c r="D110" t="s">
         <v>204</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="1">
-        <v>0.0027</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
+        <v>205</v>
+      </c>
+      <c r="D111" t="s">
         <v>206</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="1">
-        <v>0.0028</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
+        <v>207</v>
+      </c>
+      <c r="D112" t="s">
         <v>208</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="1">
-        <v>0.001</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
+        <v>209</v>
+      </c>
+      <c r="D113" t="s">
         <v>210</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="1">
-        <v>0.0096</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
+        <v>211</v>
+      </c>
+      <c r="D114" t="s">
         <v>212</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="1">
-        <v>0.0029</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
+        <v>213</v>
+      </c>
+      <c r="D115" t="s">
         <v>214</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="1">
-        <v>0.0017</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" t="s">
         <v>216</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="1">
-        <v>0.0028</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
+        <v>217</v>
+      </c>
+      <c r="D117" t="s">
         <v>218</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="1">
-        <v>0.0009</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E118" s="1">
         <v>0.0008</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" t="s">
         <v>222</v>
       </c>
-      <c r="D119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="1">
-        <v>0.0069</v>
+        <v>0.0324</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" t="s">
         <v>224</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="1">
-        <v>0.0037</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" t="s">
         <v>226</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="1">
-        <v>0.0029</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" t="s">
         <v>228</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="1">
-        <v>0.0038</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" t="s">
         <v>230</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="1">
-        <v>0.0036</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
+        <v>231</v>
+      </c>
+      <c r="D124" t="s">
         <v>232</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="1">
-        <v>0.0021</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" t="s">
         <v>234</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="1">
-        <v>0.0027</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" t="s">
         <v>236</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="1">
-        <v>0.0007</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" t="s">
         <v>238</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="1">
-        <v>0.0024</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" t="s">
         <v>240</v>
       </c>
-      <c r="D128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="1">
-        <v>0.0083</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" t="s">
         <v>242</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="1">
-        <v>0.0035</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
+        <v>243</v>
+      </c>
+      <c r="D130" t="s">
         <v>244</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="1">
-        <v>0.0011</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" t="s">
         <v>246</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="1">
-        <v>0.0081</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" t="s">
         <v>248</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="1">
-        <v>0.0014</v>
+        <v>0.0146</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
+        <v>249</v>
+      </c>
+      <c r="D133" t="s">
         <v>250</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="1">
-        <v>0.0027</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
+        <v>251</v>
+      </c>
+      <c r="D134" t="s">
         <v>252</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="1">
-        <v>0.0015</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
+        <v>253</v>
+      </c>
+      <c r="D135" t="s">
         <v>254</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="1">
-        <v>0.0157</v>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
+        <v>255</v>
+      </c>
+      <c r="D136" t="s">
         <v>256</v>
       </c>
-      <c r="D136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="1">
-        <v>0.0468</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
+        <v>257</v>
+      </c>
+      <c r="D137" t="s">
         <v>258</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="1">
-        <v>0.0055</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
+        <v>259</v>
+      </c>
+      <c r="D138" t="s">
         <v>260</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="1">
-        <v>0.0033</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" t="s">
         <v>262</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="1">
-        <v>0.0024</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
+        <v>263</v>
+      </c>
+      <c r="D140" t="s">
         <v>264</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="1">
-        <v>0.0052</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
+        <v>265</v>
+      </c>
+      <c r="D141" t="s">
         <v>266</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="1">
-        <v>0.0016</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
+        <v>267</v>
+      </c>
+      <c r="D142" t="s">
         <v>268</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="1">
-        <v>0.0027</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>4</v>
+        <v>269</v>
       </c>
       <c r="C143" t="s">
         <v>270</v>
       </c>
       <c r="D143" t="s">
         <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0018</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0057</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>274</v>
       </c>
       <c r="D145" t="s">
         <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0042</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>276</v>
       </c>
       <c r="D146" t="s">
         <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0021</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>278</v>
       </c>
       <c r="D147" t="s">
         <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0051</v>
+        <v>0.0781</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>280</v>
       </c>
       <c r="D148" t="s">
         <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0037</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>282</v>
       </c>
       <c r="D149" t="s">
         <v>283</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0032</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>284</v>
       </c>
       <c r="D150" t="s">
         <v>285</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0011</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>286</v>
       </c>
       <c r="D151" t="s">
         <v>287</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0034</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>288</v>
       </c>
       <c r="D152" t="s">
         <v>289</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0039</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>290</v>
       </c>
       <c r="D153" t="s">
         <v>291</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0031</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>292</v>
       </c>
       <c r="D154" t="s">
         <v>293</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0052</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>294</v>
       </c>
       <c r="D155" t="s">
         <v>295</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0021</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>296</v>
       </c>
       <c r="D156" t="s">
         <v>297</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0038</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>298</v>
       </c>
       <c r="D157" t="s">
         <v>299</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0032</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>300</v>
       </c>
       <c r="D158" t="s">
         <v>301</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0036</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>302</v>
       </c>
       <c r="D159" t="s">
         <v>303</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0033</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>304</v>
       </c>
       <c r="D160" t="s">
         <v>305</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0025</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>306</v>
       </c>
       <c r="D161" t="s">
         <v>307</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0012</v>
+        <v>0.0793</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>308</v>
       </c>
       <c r="D162" t="s">
         <v>309</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0011</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>310</v>
       </c>
       <c r="D163" t="s">
         <v>311</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0024</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>312</v>
       </c>
       <c r="D164" t="s">
         <v>313</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0011</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>314</v>
       </c>
       <c r="D165" t="s">
         <v>315</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0193</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>316</v>
       </c>
       <c r="D166" t="s">
         <v>317</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0122</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>318</v>
       </c>
       <c r="D167" t="s">
         <v>319</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0015</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>320</v>
       </c>
       <c r="D168" t="s">
         <v>321</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0024</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>322</v>
       </c>
       <c r="D169" t="s">
         <v>323</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0008</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>324</v>
       </c>
       <c r="D170" t="s">
         <v>325</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0032</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>326</v>
       </c>
       <c r="D171" t="s">
         <v>327</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0024</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>328</v>
       </c>
       <c r="D172" t="s">
         <v>329</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0029</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>330</v>
       </c>
       <c r="D173" t="s">
         <v>331</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0007</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>332</v>
       </c>
       <c r="D174" t="s">
         <v>333</v>
       </c>
       <c r="E174" s="1">
-        <v>0.006</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>334</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175" s="1">
-        <v>0.002</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>336</v>
       </c>
       <c r="D176" t="s">
         <v>337</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0025</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>338</v>
       </c>
       <c r="D177" t="s">
         <v>339</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0061</v>
+        <v>0.0062</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>340</v>
       </c>
       <c r="D178" t="s">
         <v>341</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0028</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>342</v>
       </c>
       <c r="D179" t="s">
         <v>343</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0031</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>344</v>
       </c>
       <c r="D180" t="s">
         <v>345</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0018</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>346</v>
       </c>
       <c r="D181" t="s">
         <v>347</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0028</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>348</v>
       </c>
       <c r="D182" t="s">
         <v>349</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0033</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183" t="s">
         <v>351</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0013</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>353</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0247</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>355</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0038</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>356</v>
       </c>
       <c r="D186" t="s">
         <v>357</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0036</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>358</v>
       </c>
       <c r="D187" t="s">
         <v>359</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0032</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>360</v>
       </c>
       <c r="D188" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="1">
-        <v>0.0037</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>362</v>
       </c>
       <c r="D189" t="s">
         <v>363</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0028</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0032</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="D191" t="s">
         <v>367</v>
       </c>
       <c r="E191" s="1">
-        <v>0.001</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>368</v>
       </c>
       <c r="D192" t="s">
         <v>369</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0127</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>370</v>
       </c>
       <c r="D193" t="s">
         <v>371</v>
       </c>
       <c r="E193" s="1">
-        <v>0.0032</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>372</v>
       </c>
       <c r="D194" t="s">
         <v>373</v>
       </c>
       <c r="E194" s="1">
-        <v>0.003</v>
-[...23 lines deleted...]
-      <c r="D196" t="s">
+        <v>0.0014</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
         <v>377</v>
       </c>
-      <c r="E196" s="1">
-[...7 lines deleted...]
-      <c r="C197" t="s">
+    </row>
+    <row r="203" spans="1:26" customHeight="1" ht="250">
+      <c r="A203" s="3" t="s">
         <v>378</v>
-      </c>
-[...350 lines deleted...]
-        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A230:L230"/>
+    <mergeCell ref="A203:L203"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>