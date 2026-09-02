--- v4 (2026-08-01)
+++ v5 (2026-09-02)
@@ -32,1161 +32,1161 @@
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>BALL CORP</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC WHEN I</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>SYNOPSYS</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>CONSTELLATION BRANDS CLASS A</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>MASTERCARD CLASS A</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>HOME DEPOT</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>DANAHER</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>NVIDIA</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES CLASS A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>PROLOGIS REIT</t>
+  </si>
+  <si>
+    <t>US74340W1036</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>MERCADOLIBRE</t>
+  </si>
+  <si>
+    <t>US58733R1023</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI SEP 26</t>
+  </si>
+  <si>
+    <t>ESU6IDX</t>
+  </si>
+  <si>
+    <t>GE VERNOVA</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>AIRBNB CLASS A</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>METLIFE</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>KIMBERLY CLARK</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V.</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>MOODYS</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>INSULET</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>CENCORA</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>STRYKER</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>BLACKROCK</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>BEST BUY</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>QUALCOMM</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>POOL</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS A</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>NETFLIX</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>CORNING</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>ABBVIE</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>REVVITY</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CLASS A</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>MICROSOFT</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>KLA</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>APPLOVIN CLASS A</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
+  </si>
+  <si>
+    <t>US3021301094</t>
+  </si>
+  <si>
+    <t>WELLTOWER</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>AT&amp;T</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>KEURIG DR PEPPER INC</t>
+  </si>
+  <si>
+    <t>US49271V1008</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES</t>
+  </si>
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE INC</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>OKTA CLASS A</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>D R HORTON</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>STATE STREET</t>
+  </si>
+  <si>
+    <t>US8574771031</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>VISA CLASS A</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>META PLATFORMS CLASS A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>CITIGROUP</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>WARNER BROS. DISCOVERY SERIES A</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>CBRE GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS C</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>NISOURCE</t>
+  </si>
+  <si>
+    <t>US65473P1057</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>CME GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>ORACLE</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>TWILIO CLASS A</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>CMS ENERGY</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>NVR</t>
+  </si>
+  <si>
+    <t>US62944T1051</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GROUP</t>
+  </si>
+  <si>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ONEOK</t>
+  </si>
+  <si>
+    <t>US6826801036</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>GARTNER</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANCORP</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>SERVICENOW</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOTIVE INC CLASS A</t>
+  </si>
+  <si>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
     <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
   </si>
   <si>
     <t>US11133T1034</t>
   </si>
   <si>
-    <t>AMGEN INC</t>
-[...1099 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>01/08/2026</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1891,2613 +1891,2613 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0023</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0021</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0034</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.004</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0014</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0038</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0025</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0011</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0061</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0021</v>
+        <v>0.0073</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0046</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0042</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0047</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0035</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0133</v>
+        <v>0.0851</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
         <v>0.004</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.004</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0029</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0039</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.004</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0045</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0012</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0038</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0031</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0025</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0152</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0032</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0026</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0034</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0036</v>
+        <v>0.0742</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0029</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0042</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
         <v>0.0036</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="C44" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0259</v>
+        <v>-0.0001</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0037</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0034</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0009</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0033</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D49" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0028</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0042</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D51" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0017</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D52" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0028</v>
+        <v>0.0171</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D53" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0059</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D54" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0038</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D55" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0029</v>
+        <v>0.0137</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D56" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0041</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0033</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D58" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0203</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D59" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0126</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D60" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E60" s="1">
-        <v>0.002</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0027</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0012</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D63" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0026</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0033</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0036</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D66" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0039</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D67" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0027</v>
+        <v>0.0301</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D68" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0019</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D69" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E69" s="1">
-        <v>0.004</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0039</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D71" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0054</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E72" s="1">
-        <v>0.004</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D73" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0028</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D74" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0025</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D75" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0043</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D76" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0024</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D77" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0039</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0068</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D79" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0031</v>
+        <v>0.0323</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D80" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0013</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D81" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0049</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0027</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D83" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E83" s="1">
-        <v>0.003</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D84" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0042</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0582</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D86" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0126</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D87" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0012</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0026</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D89" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0014</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D90" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0084</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D91" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0037</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0029</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D93" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0083</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D94" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0014</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D95" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0008</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0025</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D97" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0035</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E98" s="1">
-        <v>0.004</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0032</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D100" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0067</v>
+        <v>0.0142</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E101" s="1">
-        <v>0.002</v>
+        <v>0.0625</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0031</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D103" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0019</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D104" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0035</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D105" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0094</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0045</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D107" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0321</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D108" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0023</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D109" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0006</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0052</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D111" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E111" s="1">
-        <v>0.007</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D112" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0047</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D113" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0043</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0034</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D115" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0037</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D116" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0024</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0043</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D118" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0008</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D119" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0324</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D120" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0038</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D121" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E121" s="1">
-        <v>0</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0007</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D123" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0006</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0029</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D125" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0019</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D126" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0083</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D127" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0055</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D128" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0044</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D129" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0057</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0043</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D131" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0019</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D132" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0146</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D133" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E133" s="1">
-        <v>0.001</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D134" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0025</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D135" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0155</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D136" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0035</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D137" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0028</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D138" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0008</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D139" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0045</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D140" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0037</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D141" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0036</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D142" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0041</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>269</v>
+        <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>270</v>
       </c>
       <c r="D143" t="s">
         <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0033</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>274</v>
       </c>
       <c r="D145" t="s">
         <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0027</v>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>276</v>
       </c>
       <c r="D146" t="s">
         <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0013</v>
+        <v>0.0222</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>278</v>
       </c>
       <c r="D147" t="s">
         <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0781</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>280</v>
       </c>
       <c r="D148" t="s">
         <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0003</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>282</v>
       </c>
       <c r="D149" t="s">
         <v>283</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0008</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>284</v>
       </c>
       <c r="D150" t="s">
         <v>285</v>
       </c>
       <c r="E150" s="1">
-        <v>0.004</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>286</v>
       </c>
       <c r="D151" t="s">
         <v>287</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0023</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>288</v>
       </c>
       <c r="D152" t="s">
         <v>289</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0011</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>290</v>
       </c>
       <c r="D153" t="s">
         <v>291</v>
       </c>
       <c r="E153" s="1">
         <v>0.0018</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>292</v>
       </c>
       <c r="D154" t="s">
         <v>293</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0042</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>294</v>
       </c>
       <c r="D155" t="s">
         <v>295</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0084</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>296</v>
       </c>
       <c r="D156" t="s">
         <v>297</v>
       </c>
       <c r="E156" s="1">
         <v>0.003</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>298</v>
       </c>
       <c r="D157" t="s">
         <v>299</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0031</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>300</v>
       </c>
       <c r="D158" t="s">
         <v>301</v>
       </c>
       <c r="E158" s="1">
-        <v>0.004</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>302</v>
       </c>
       <c r="D159" t="s">
         <v>303</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0039</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>304</v>
       </c>
       <c r="D160" t="s">
         <v>305</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0047</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>306</v>
       </c>
       <c r="D161" t="s">
         <v>307</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0793</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>308</v>
       </c>
       <c r="D162" t="s">
         <v>309</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0022</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>310</v>
       </c>
       <c r="D163" t="s">
         <v>311</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0048</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>312</v>
       </c>
       <c r="D164" t="s">
         <v>313</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0014</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>314</v>
       </c>
       <c r="D165" t="s">
         <v>315</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0083</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>316</v>
       </c>
       <c r="D166" t="s">
         <v>317</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0074</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>318</v>
       </c>
       <c r="D167" t="s">
         <v>319</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0028</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>320</v>
       </c>
       <c r="D168" t="s">
         <v>321</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0036</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>322</v>
       </c>
       <c r="D169" t="s">
         <v>323</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0042</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>324</v>
       </c>
       <c r="D170" t="s">
         <v>325</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0033</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>326</v>
       </c>
       <c r="D171" t="s">
         <v>327</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0036</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>328</v>
       </c>
       <c r="D172" t="s">
         <v>329</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0077</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>330</v>
       </c>
       <c r="D173" t="s">
         <v>331</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0032</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>332</v>
       </c>
       <c r="D174" t="s">
         <v>333</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0023</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>334</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0027</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>336</v>
       </c>
       <c r="D176" t="s">
         <v>337</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0043</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>338</v>
       </c>
       <c r="D177" t="s">
         <v>339</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0062</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>340</v>
       </c>
       <c r="D178" t="s">
         <v>341</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0041</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>342</v>
       </c>
       <c r="D179" t="s">
         <v>343</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0014</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>344</v>
       </c>
       <c r="D180" t="s">
         <v>345</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0025</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>346</v>
       </c>
       <c r="D181" t="s">
         <v>347</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0026</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>348</v>
       </c>
       <c r="D182" t="s">
         <v>349</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0029</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183" t="s">
         <v>351</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0048</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>352</v>
       </c>
       <c r="D184" t="s">
         <v>353</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0014</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>354</v>
       </c>
       <c r="D185" t="s">
         <v>355</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0082</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>356</v>
       </c>
       <c r="D186" t="s">
         <v>357</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0045</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>358</v>
       </c>
       <c r="D187" t="s">
         <v>359</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0045</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>360</v>
       </c>
       <c r="D188" t="s">
         <v>361</v>
       </c>
       <c r="E188" s="1">
-        <v>0.004</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>362</v>
       </c>
       <c r="D189" t="s">
         <v>363</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0041</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="D190" t="s">
         <v>365</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0013</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="D191" t="s">
         <v>367</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0037</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>368</v>
       </c>
       <c r="D192" t="s">
         <v>369</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0078</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>370</v>
       </c>
       <c r="D193" t="s">
         <v>371</v>
       </c>
       <c r="E193" s="1">
-        <v>0.0035</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>372</v>
       </c>
       <c r="D194" t="s">
         <v>373</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0014</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="203" spans="1:26" customHeight="1" ht="250">
       <c r="A203" s="3" t="s">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A203:L203"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>