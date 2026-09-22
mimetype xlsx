--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -15,1178 +15,1196 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
+  <si>
+    <t>US45168D1046</t>
+  </si>
+  <si>
+    <t>IDEXX LABORATORIES</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>BALL CORP</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC WHEN I</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>SYNOPSYS</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US98956P1021</t>
+  </si>
+  <si>
+    <t>ZIMMER BIOMET HOLDINGS</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>CONSTELLATION BRANDS CLASS A</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>MASTERCARD CLASS A</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>DANAHER</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES CLASS A</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US74340W1036</t>
+  </si>
+  <si>
+    <t>PROLOGIS REIT</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>GE VERNOVA</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>AIRBNB CLASS A</t>
+  </si>
+  <si>
+    <t>US34959E1091</t>
+  </si>
+  <si>
+    <t>FORTINET</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>METLIFE</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
+    <t>KIMBERLY CLARK</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V.</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>MOODYS</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>US6687711084</t>
+  </si>
+  <si>
+    <t>GEN DIGITAL</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>INSULET</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>CENCORA</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>BLACKROCK</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BEST BUY</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>POOL</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS A</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>WALMART</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>ESZ6IDX</t>
+  </si>
+  <si>
+    <t>S&amp;P500 EMINI DEC 26</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>NETFLIX</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>CORNING</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>ABBVIE</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
+    <t>REVVITY</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CLASS A</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US4824801009</t>
+  </si>
+  <si>
+    <t>KLA</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>OKTA CLASS A</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>D R HORTON</t>
+  </si>
+  <si>
+    <t>US8574771031</t>
+  </si>
+  <si>
+    <t>STATE STREET</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>VISA CLASS A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>META PLATFORMS CLASS A</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY</t>
+  </si>
+  <si>
+    <t>US9344231041</t>
+  </si>
+  <si>
+    <t>WARNER BROS. DISCOVERY SERIES A</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>CBRE GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS C</t>
+  </si>
+  <si>
+    <t>US65473P1057</t>
+  </si>
+  <si>
+    <t>NISOURCE</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CME GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>TWILIO CLASS A</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>CMS ENERGY</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US62944T1051</t>
+  </si>
+  <si>
+    <t>NVR</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>ZSCALER</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS CLASS A</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GROUP</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>GARTNER</t>
+  </si>
+  <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOTIVE INC CLASS A</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>SERVICENOW</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US7757111049</t>
+  </si>
+  <si>
+    <t>ROLLINS INC</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANCORP</t>
+  </si>
+  <si>
+    <t>US30609A1097</t>
+  </si>
+  <si>
+    <t>ONEOK</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US49271V1008</t>
+  </si>
+  <si>
+    <t>KEURIG DR PEPPER INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>AT&amp;T</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP</t>
+  </si>
+  <si>
+    <t>US3021301094</t>
+  </si>
+  <si>
+    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>APPLOVIN CLASS A</t>
+  </si>
+  <si>
+    <t>Poids</t>
+  </si>
+  <si>
+    <t>Code ISIN</t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
-    <t>Nom</t>
-[...1117 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>02/09/2026</t>
+    <t>22/09/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1452,52 +1470,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E194" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E194"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E197" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E197"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1758,107 +1776,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z203"/>
+  <dimension ref="A1:Z206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
+      <c r="E1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
+    <row r="3" spans="1:26">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="E4"/>
+    </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1866,2654 +1891,2699 @@
       <c r="B7" s="8"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" s="9"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="15"/>
     </row>
+    <row r="9" spans="1:26">
+      <c r="E9"/>
+    </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>0</v>
+        <v>379</v>
       </c>
       <c r="C10" t="s">
-        <v>1</v>
+        <v>378</v>
       </c>
       <c r="D10" t="s">
-        <v>2</v>
+        <v>377</v>
       </c>
       <c r="E10" t="s">
-        <v>3</v>
+        <v>376</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>5</v>
+        <v>375</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>374</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0025</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>373</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>372</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0019</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>371</v>
       </c>
       <c r="D13" t="s">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0031</v>
+        <v>0.0097</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>369</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>368</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0066</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>367</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="E15" s="1">
         <v>0.0037</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>365</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>364</v>
       </c>
       <c r="E16" s="1">
-        <v>0.004</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>363</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>362</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0042</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>361</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>360</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0034</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>359</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>358</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0027</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>357</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>356</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0073</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>355</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>354</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0078</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C22" t="s">
-        <v>27</v>
+        <v>353</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>352</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0013</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>351</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>350</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0052</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>349</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>348</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0025</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>347</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>346</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0851</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>345</v>
       </c>
       <c r="D26" t="s">
-        <v>36</v>
+        <v>344</v>
       </c>
       <c r="E26" s="1">
-        <v>0.004</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>343</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>342</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0034</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>341</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>340</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0037</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>339</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>338</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0035</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>337</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>336</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0015</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>335</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>334</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0081</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C32" t="s">
-        <v>47</v>
+        <v>333</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>332</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0055</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>331</v>
       </c>
       <c r="D33" t="s">
-        <v>50</v>
+        <v>330</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0018</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>329</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>328</v>
       </c>
       <c r="E34" s="1">
-        <v>0.001</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>327</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>326</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0019</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>325</v>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>324</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0037</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>323</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>322</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0008</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C38" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>320</v>
       </c>
       <c r="E38" s="1">
-        <v>0</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C39" t="s">
-        <v>61</v>
+        <v>319</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>318</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0003</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C40" t="s">
-        <v>63</v>
+        <v>317</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>316</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0742</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>315</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>314</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0011</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C42" t="s">
-        <v>67</v>
+        <v>313</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0024</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0036</v>
+        <v>0.0121</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="C44" t="s">
-        <v>72</v>
+        <v>309</v>
       </c>
       <c r="D44" t="s">
-        <v>73</v>
+        <v>308</v>
       </c>
       <c r="E44" s="1">
-        <v>-0.0001</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C45" t="s">
-        <v>74</v>
+        <v>307</v>
       </c>
       <c r="D45" t="s">
-        <v>75</v>
+        <v>306</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0036</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C46" t="s">
-        <v>76</v>
+        <v>305</v>
       </c>
       <c r="D46" t="s">
-        <v>77</v>
+        <v>304</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0037</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C47" t="s">
-        <v>78</v>
+        <v>303</v>
       </c>
       <c r="D47" t="s">
-        <v>79</v>
+        <v>302</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0034</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>301</v>
       </c>
       <c r="D48" t="s">
-        <v>81</v>
+        <v>300</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0034</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C49" t="s">
-        <v>82</v>
+        <v>299</v>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>298</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0008</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C50" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
       <c r="D50" t="s">
-        <v>85</v>
+        <v>296</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0033</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C51" t="s">
-        <v>86</v>
+        <v>295</v>
       </c>
       <c r="D51" t="s">
-        <v>87</v>
+        <v>294</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0035</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C52" t="s">
-        <v>88</v>
+        <v>293</v>
       </c>
       <c r="D52" t="s">
-        <v>89</v>
+        <v>292</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0171</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C53" t="s">
-        <v>90</v>
+        <v>291</v>
       </c>
       <c r="D53" t="s">
-        <v>91</v>
+        <v>290</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0026</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C54" t="s">
-        <v>92</v>
+        <v>289</v>
       </c>
       <c r="D54" t="s">
-        <v>93</v>
+        <v>288</v>
       </c>
       <c r="E54" s="1">
-        <v>0.001</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C55" t="s">
-        <v>94</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0137</v>
+        <v>0.0141</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C56" t="s">
-        <v>96</v>
+        <v>285</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>284</v>
       </c>
       <c r="E56" s="1">
-        <v>0.002</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C57" t="s">
-        <v>98</v>
+        <v>283</v>
       </c>
       <c r="D57" t="s">
-        <v>99</v>
+        <v>282</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0044</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C58" t="s">
-        <v>100</v>
+        <v>281</v>
       </c>
       <c r="D58" t="s">
-        <v>101</v>
+        <v>280</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0047</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C59" t="s">
-        <v>102</v>
+        <v>279</v>
       </c>
       <c r="D59" t="s">
-        <v>103</v>
+        <v>278</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0042</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C60" t="s">
-        <v>104</v>
+        <v>277</v>
       </c>
       <c r="D60" t="s">
-        <v>105</v>
+        <v>276</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0055</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C61" t="s">
-        <v>106</v>
+        <v>275</v>
       </c>
       <c r="D61" t="s">
-        <v>107</v>
+        <v>274</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0077</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C62" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="D62" t="s">
-        <v>109</v>
+        <v>272</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0018</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C63" t="s">
-        <v>110</v>
+        <v>271</v>
       </c>
       <c r="D63" t="s">
-        <v>111</v>
+        <v>270</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0021</v>
+        <v>0.0274</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C64" t="s">
-        <v>112</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>113</v>
+        <v>268</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0006</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C65" t="s">
-        <v>114</v>
+        <v>267</v>
       </c>
       <c r="D65" t="s">
-        <v>115</v>
+        <v>266</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0006</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C66" t="s">
-        <v>116</v>
+        <v>265</v>
       </c>
       <c r="D66" t="s">
-        <v>117</v>
+        <v>264</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0028</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C67" t="s">
-        <v>118</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>119</v>
+        <v>262</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0301</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C68" t="s">
-        <v>120</v>
+        <v>261</v>
       </c>
       <c r="D68" t="s">
-        <v>121</v>
+        <v>260</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0008</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C69" t="s">
-        <v>122</v>
+        <v>259</v>
       </c>
       <c r="D69" t="s">
-        <v>123</v>
+        <v>258</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0046</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C70" t="s">
-        <v>124</v>
+        <v>257</v>
       </c>
       <c r="D70" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0021</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C71" t="s">
-        <v>126</v>
+        <v>255</v>
       </c>
       <c r="D71" t="s">
-        <v>127</v>
+        <v>254</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0035</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C72" t="s">
-        <v>128</v>
+        <v>253</v>
       </c>
       <c r="D72" t="s">
-        <v>129</v>
+        <v>252</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0031</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C73" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
       <c r="D73" t="s">
-        <v>131</v>
+        <v>250</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0042</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C74" t="s">
-        <v>132</v>
+        <v>249</v>
       </c>
       <c r="D74" t="s">
-        <v>133</v>
+        <v>248</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0045</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C75" t="s">
-        <v>134</v>
+        <v>247</v>
       </c>
       <c r="D75" t="s">
-        <v>135</v>
+        <v>246</v>
       </c>
       <c r="E75" s="1">
-        <v>0.007</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C76" t="s">
-        <v>136</v>
+        <v>245</v>
       </c>
       <c r="D76" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0047</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C77" t="s">
-        <v>138</v>
+        <v>243</v>
       </c>
       <c r="D77" t="s">
-        <v>139</v>
+        <v>242</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0006</v>
+        <v>0.0249</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C78" t="s">
-        <v>140</v>
+        <v>241</v>
       </c>
       <c r="D78" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0022</v>
+        <v>0.0123</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C79" t="s">
-        <v>142</v>
+        <v>239</v>
       </c>
       <c r="D79" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0323</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C80" t="s">
-        <v>144</v>
+        <v>237</v>
       </c>
       <c r="D80" t="s">
-        <v>145</v>
+        <v>236</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0044</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C81" t="s">
-        <v>146</v>
+        <v>235</v>
       </c>
       <c r="D81" t="s">
-        <v>147</v>
+        <v>234</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0087</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C82" t="s">
-        <v>148</v>
+        <v>233</v>
       </c>
       <c r="D82" t="s">
-        <v>149</v>
+        <v>232</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0035</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C83" t="s">
-        <v>150</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0021</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C84" t="s">
-        <v>152</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>153</v>
+        <v>228</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0033</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C85" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="D85" t="s">
-        <v>155</v>
+        <v>226</v>
       </c>
       <c r="E85" s="1">
-        <v>0.002</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C86" t="s">
-        <v>156</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>157</v>
+        <v>224</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0063</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C87" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0043</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C88" t="s">
-        <v>160</v>
+        <v>221</v>
       </c>
       <c r="D88" t="s">
-        <v>161</v>
+        <v>220</v>
       </c>
       <c r="E88" s="1">
         <v>0.0039</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>162</v>
+        <v>219</v>
       </c>
       <c r="D89" t="s">
-        <v>163</v>
+        <v>218</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0033</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C90" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="D90" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0021</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C91" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="D91" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0006</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C92" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="D92" t="s">
-        <v>169</v>
+        <v>212</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0013</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C93" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="D93" t="s">
-        <v>171</v>
+        <v>210</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0082</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C94" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="D94" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0029</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C95" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D95" t="s">
-        <v>175</v>
+        <v>206</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0041</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C96" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="D96" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0082</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C97" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="D97" t="s">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0021</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C98" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="D98" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0024</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C99" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="D99" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0012</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="D100" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0142</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C101" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D101" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0625</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C102" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D102" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0036</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C103" t="s">
+        <v>191</v>
+      </c>
+      <c r="D103" t="s">
         <v>190</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="1">
-        <v>0.0028</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C104" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D104" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0033</v>
+        <v>0.0605</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C105" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D105" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0049</v>
+        <v>0.0137</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C106" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D106" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0009</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C107" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="D107" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0032</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C108" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="D108" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0068</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C109" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="D109" t="s">
-        <v>203</v>
+        <v>178</v>
       </c>
       <c r="E109" s="1">
-        <v>0.004</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C110" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="D110" t="s">
-        <v>205</v>
+        <v>176</v>
       </c>
       <c r="E110" s="1">
-        <v>0.003</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C111" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="D111" t="s">
-        <v>207</v>
+        <v>174</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0011</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C112" t="s">
-        <v>208</v>
+        <v>173</v>
       </c>
       <c r="D112" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0039</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C113" t="s">
-        <v>210</v>
+        <v>171</v>
       </c>
       <c r="D113" t="s">
-        <v>211</v>
+        <v>170</v>
       </c>
       <c r="E113" s="1">
-        <v>0.008</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C114" t="s">
-        <v>212</v>
+        <v>169</v>
       </c>
       <c r="D114" t="s">
-        <v>213</v>
+        <v>168</v>
       </c>
       <c r="E114" s="1">
-        <v>0.004</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C115" t="s">
-        <v>214</v>
+        <v>167</v>
       </c>
       <c r="D115" t="s">
-        <v>215</v>
+        <v>166</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0011</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C116" t="s">
-        <v>216</v>
+        <v>165</v>
       </c>
       <c r="D116" t="s">
-        <v>217</v>
+        <v>164</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0038</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C117" t="s">
-        <v>218</v>
+        <v>163</v>
       </c>
       <c r="D117" t="s">
-        <v>219</v>
+        <v>162</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0041</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C118" t="s">
-        <v>220</v>
+        <v>161</v>
       </c>
       <c r="D118" t="s">
-        <v>221</v>
+        <v>160</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0046</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C119" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="D119" t="s">
-        <v>223</v>
+        <v>158</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0041</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C120" t="s">
-        <v>224</v>
+        <v>157</v>
       </c>
       <c r="D120" t="s">
-        <v>225</v>
+        <v>156</v>
       </c>
       <c r="E120" s="1">
-        <v>0.008</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C121" t="s">
-        <v>226</v>
+        <v>155</v>
       </c>
       <c r="D121" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0013</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C122" t="s">
-        <v>228</v>
+        <v>153</v>
       </c>
       <c r="D122" t="s">
-        <v>229</v>
+        <v>152</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0044</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
-        <v>4</v>
+        <v>151</v>
       </c>
       <c r="C123" t="s">
-        <v>230</v>
+        <v>150</v>
       </c>
       <c r="D123" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0027</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>232</v>
+        <v>148</v>
       </c>
       <c r="D124" t="s">
-        <v>233</v>
+        <v>147</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0028</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>234</v>
+        <v>146</v>
       </c>
       <c r="D125" t="s">
-        <v>235</v>
+        <v>145</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0023</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C126" t="s">
-        <v>236</v>
+        <v>144</v>
       </c>
       <c r="D126" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
       <c r="E126" s="1">
-        <v>0.004</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C127" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="D127" t="s">
-        <v>239</v>
+        <v>141</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0064</v>
+        <v>0.0341</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C128" t="s">
-        <v>240</v>
+        <v>140</v>
       </c>
       <c r="D128" t="s">
-        <v>241</v>
+        <v>139</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0039</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C129" t="s">
-        <v>242</v>
+        <v>138</v>
       </c>
       <c r="D129" t="s">
-        <v>243</v>
+        <v>137</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0035</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C130" t="s">
-        <v>244</v>
+        <v>136</v>
       </c>
       <c r="D130" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0023</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C131" t="s">
-        <v>246</v>
+        <v>134</v>
       </c>
       <c r="D131" t="s">
-        <v>247</v>
+        <v>133</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0027</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C132" t="s">
-        <v>248</v>
+        <v>132</v>
       </c>
       <c r="D132" t="s">
-        <v>249</v>
+        <v>131</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0037</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C133" t="s">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="D133" t="s">
-        <v>251</v>
+        <v>129</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0059</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C134" t="s">
-        <v>252</v>
+        <v>128</v>
       </c>
       <c r="D134" t="s">
-        <v>253</v>
+        <v>127</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0037</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C135" t="s">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="D135" t="s">
-        <v>255</v>
+        <v>125</v>
       </c>
       <c r="E135" s="1">
-        <v>0.004</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C136" t="s">
-        <v>256</v>
+        <v>124</v>
       </c>
       <c r="D136" t="s">
-        <v>257</v>
+        <v>123</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0014</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C137" t="s">
-        <v>258</v>
+        <v>122</v>
       </c>
       <c r="D137" t="s">
-        <v>259</v>
+        <v>121</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0035</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C138" t="s">
-        <v>260</v>
+        <v>120</v>
       </c>
       <c r="D138" t="s">
-        <v>261</v>
+        <v>119</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0036</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C139" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="D139" t="s">
-        <v>263</v>
+        <v>117</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0034</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C140" t="s">
-        <v>264</v>
+        <v>116</v>
       </c>
       <c r="D140" t="s">
-        <v>265</v>
+        <v>115</v>
       </c>
       <c r="E140" s="1">
         <v>0.0032</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C141" t="s">
-        <v>266</v>
+        <v>114</v>
       </c>
       <c r="D141" t="s">
-        <v>267</v>
+        <v>113</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0028</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C142" t="s">
-        <v>268</v>
+        <v>112</v>
       </c>
       <c r="D142" t="s">
-        <v>269</v>
+        <v>111</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0013</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C143" t="s">
-        <v>270</v>
+        <v>110</v>
       </c>
       <c r="D143" t="s">
-        <v>271</v>
+        <v>109</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0016</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C144" t="s">
-        <v>272</v>
+        <v>108</v>
       </c>
       <c r="D144" t="s">
-        <v>273</v>
+        <v>107</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0029</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C145" t="s">
-        <v>274</v>
+        <v>106</v>
       </c>
       <c r="D145" t="s">
-        <v>275</v>
+        <v>105</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0125</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C146" t="s">
-        <v>276</v>
+        <v>104</v>
       </c>
       <c r="D146" t="s">
-        <v>277</v>
+        <v>103</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0222</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C147" t="s">
-        <v>278</v>
+        <v>102</v>
       </c>
       <c r="D147" t="s">
-        <v>279</v>
+        <v>101</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0028</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C148" t="s">
-        <v>280</v>
+        <v>100</v>
       </c>
       <c r="D148" t="s">
-        <v>281</v>
+        <v>99</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0041</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C149" t="s">
-        <v>282</v>
+        <v>98</v>
       </c>
       <c r="D149" t="s">
-        <v>283</v>
+        <v>97</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0024</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C150" t="s">
-        <v>284</v>
+        <v>96</v>
       </c>
       <c r="D150" t="s">
-        <v>285</v>
+        <v>95</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0034</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C151" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D151" t="s">
-        <v>287</v>
+        <v>93</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0058</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C152" t="s">
-        <v>288</v>
+        <v>92</v>
       </c>
       <c r="D152" t="s">
-        <v>289</v>
+        <v>91</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0025</v>
+        <v>0.0167</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C153" t="s">
-        <v>290</v>
+        <v>90</v>
       </c>
       <c r="D153" t="s">
-        <v>291</v>
+        <v>89</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0018</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C154" t="s">
-        <v>292</v>
+        <v>88</v>
       </c>
       <c r="D154" t="s">
-        <v>293</v>
+        <v>87</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0041</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C155" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="D155" t="s">
-        <v>295</v>
+        <v>85</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0026</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C156" t="s">
-        <v>296</v>
+        <v>84</v>
       </c>
       <c r="D156" t="s">
-        <v>297</v>
+        <v>83</v>
       </c>
       <c r="E156" s="1">
-        <v>0.003</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C157" t="s">
-        <v>298</v>
+        <v>82</v>
       </c>
       <c r="D157" t="s">
-        <v>299</v>
+        <v>81</v>
       </c>
       <c r="E157" s="1">
-        <v>0.001</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C158" t="s">
-        <v>300</v>
+        <v>80</v>
       </c>
       <c r="D158" t="s">
-        <v>301</v>
+        <v>79</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0026</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C159" t="s">
-        <v>302</v>
+        <v>78</v>
       </c>
       <c r="D159" t="s">
-        <v>303</v>
+        <v>77</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0035</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C160" t="s">
-        <v>304</v>
+        <v>76</v>
       </c>
       <c r="D160" t="s">
-        <v>305</v>
+        <v>75</v>
       </c>
       <c r="E160" s="1">
-        <v>0.026</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C161" t="s">
-        <v>306</v>
+        <v>74</v>
       </c>
       <c r="D161" t="s">
-        <v>307</v>
+        <v>73</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0032</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C162" t="s">
-        <v>308</v>
+        <v>72</v>
       </c>
       <c r="D162" t="s">
-        <v>309</v>
+        <v>71</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0039</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C163" t="s">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="D163" t="s">
-        <v>311</v>
+        <v>69</v>
       </c>
       <c r="E163" s="1">
-        <v>0.003</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C164" t="s">
-        <v>312</v>
+        <v>68</v>
       </c>
       <c r="D164" t="s">
-        <v>313</v>
+        <v>67</v>
       </c>
       <c r="E164" s="1">
-        <v>0.003</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C165" t="s">
-        <v>314</v>
+        <v>66</v>
       </c>
       <c r="D165" t="s">
-        <v>315</v>
+        <v>65</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0037</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C166" t="s">
-        <v>316</v>
+        <v>64</v>
       </c>
       <c r="D166" t="s">
-        <v>317</v>
+        <v>63</v>
       </c>
       <c r="E166" s="1">
-        <v>0.003</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C167" t="s">
-        <v>318</v>
+        <v>62</v>
       </c>
       <c r="D167" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0029</v>
+        <v>0.0764</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C168" t="s">
-        <v>320</v>
+        <v>60</v>
       </c>
       <c r="D168" t="s">
-        <v>321</v>
+        <v>59</v>
       </c>
       <c r="E168" s="1">
-        <v>0.015</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C169" t="s">
-        <v>322</v>
+        <v>58</v>
       </c>
       <c r="D169" t="s">
-        <v>323</v>
+        <v>57</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0022</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C170" t="s">
-        <v>324</v>
+        <v>56</v>
       </c>
       <c r="D170" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0035</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C171" t="s">
-        <v>326</v>
+        <v>54</v>
       </c>
       <c r="D171" t="s">
-        <v>327</v>
+        <v>53</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0037</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C172" t="s">
-        <v>328</v>
+        <v>52</v>
       </c>
       <c r="D172" t="s">
-        <v>329</v>
+        <v>51</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0012</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C173" t="s">
-        <v>330</v>
+        <v>50</v>
       </c>
       <c r="D173" t="s">
-        <v>331</v>
+        <v>49</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0052</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C174" t="s">
-        <v>332</v>
+        <v>48</v>
       </c>
       <c r="D174" t="s">
-        <v>333</v>
+        <v>47</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0041</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C175" t="s">
-        <v>334</v>
+        <v>46</v>
       </c>
       <c r="D175" t="s">
-        <v>335</v>
+        <v>45</v>
       </c>
       <c r="E175" s="1">
-        <v>0.004</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C176" t="s">
-        <v>336</v>
+        <v>44</v>
       </c>
       <c r="D176" t="s">
-        <v>337</v>
+        <v>43</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0033</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C177" t="s">
-        <v>338</v>
+        <v>42</v>
       </c>
       <c r="D177" t="s">
-        <v>339</v>
+        <v>41</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0046</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C178" t="s">
-        <v>340</v>
+        <v>40</v>
       </c>
       <c r="D178" t="s">
-        <v>341</v>
+        <v>39</v>
       </c>
       <c r="E178" s="1">
         <v>0.0036</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C179" t="s">
-        <v>342</v>
+        <v>38</v>
       </c>
       <c r="D179" t="s">
-        <v>343</v>
+        <v>37</v>
       </c>
       <c r="E179" s="1">
-        <v>0.013</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C180" t="s">
-        <v>344</v>
+        <v>36</v>
       </c>
       <c r="D180" t="s">
-        <v>345</v>
+        <v>35</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0037</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C181" t="s">
-        <v>346</v>
+        <v>34</v>
       </c>
       <c r="D181" t="s">
-        <v>347</v>
+        <v>33</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0048</v>
+        <v>0.0868</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C182" t="s">
-        <v>348</v>
+        <v>32</v>
       </c>
       <c r="D182" t="s">
-        <v>349</v>
+        <v>31</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0041</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C183" t="s">
-        <v>350</v>
+        <v>30</v>
       </c>
       <c r="D183" t="s">
-        <v>351</v>
+        <v>29</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0043</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C184" t="s">
-        <v>352</v>
+        <v>28</v>
       </c>
       <c r="D184" t="s">
-        <v>353</v>
+        <v>27</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0023</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C185" t="s">
-        <v>354</v>
+        <v>26</v>
       </c>
       <c r="D185" t="s">
-        <v>355</v>
+        <v>25</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0056</v>
+        <v>0.0072</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C186" t="s">
-        <v>356</v>
+        <v>24</v>
       </c>
       <c r="D186" t="s">
-        <v>357</v>
+        <v>23</v>
       </c>
       <c r="E186" s="1">
-        <v>0.001</v>
+        <v>0.0071</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C187" t="s">
-        <v>358</v>
+        <v>22</v>
       </c>
       <c r="D187" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0023</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C188" t="s">
-        <v>360</v>
+        <v>20</v>
       </c>
       <c r="D188" t="s">
-        <v>361</v>
+        <v>19</v>
       </c>
       <c r="E188" s="1">
         <v>0.0034</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C189" t="s">
-        <v>362</v>
+        <v>18</v>
       </c>
       <c r="D189" t="s">
-        <v>363</v>
+        <v>17</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0013</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C190" t="s">
-        <v>364</v>
+        <v>16</v>
       </c>
       <c r="D190" t="s">
-        <v>365</v>
+        <v>15</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0032</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C191" t="s">
-        <v>366</v>
+        <v>14</v>
       </c>
       <c r="D191" t="s">
-        <v>367</v>
+        <v>13</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0043</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C192" t="s">
-        <v>368</v>
+        <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>369</v>
+        <v>11</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0011</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C193" t="s">
-        <v>370</v>
+        <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>371</v>
+        <v>9</v>
       </c>
       <c r="E193" s="1">
-        <v>0.0024</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
+        <v>2</v>
+      </c>
+      <c r="C194" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" t="s">
+        <v>7</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="B195" t="s">
+        <v>2</v>
+      </c>
+      <c r="C195" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" t="s">
+        <v>5</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0019</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="B196" t="s">
+        <v>2</v>
+      </c>
+      <c r="C196" t="s">
         <v>4</v>
       </c>
-      <c r="C194" t="s">
-[...16 lines deleted...]
-        <v>378</v>
+      <c r="D196" t="s">
+        <v>3</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0024</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="B197" t="s">
+        <v>2</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1</v>
+      </c>
+      <c r="D197" t="s">
+        <v>0</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" customHeight="1" ht="250">
+      <c r="A206" s="3" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A203:L203"/>
+    <mergeCell ref="A206:L206"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>