--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -15,1196 +15,1202 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346182" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+  <si>
+    <t>US1890541097</t>
+  </si>
+  <si>
+    <t>CLOROX</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>US7739031091</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION INC</t>
+  </si>
+  <si>
+    <t>US3696043013</t>
+  </si>
+  <si>
+    <t>GE AEROSPACE</t>
+  </si>
+  <si>
+    <t>US87612G1013</t>
+  </si>
+  <si>
+    <t>TARGA RESOURCES</t>
+  </si>
+  <si>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>GE VERNOVA</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>AIRBNB CLASS A</t>
+  </si>
+  <si>
+    <t>US34959E1091</t>
+  </si>
+  <si>
+    <t>FORTINET</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TRUST REIT</t>
+  </si>
+  <si>
+    <t>US59156R1086</t>
+  </si>
+  <si>
+    <t>METLIFE</t>
+  </si>
+  <si>
+    <t>US4943681035</t>
+  </si>
+  <si>
+    <t>KIMBERLY CLARK</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>CNH INDUSTRIAL N.V.</t>
+  </si>
+  <si>
+    <t>US6153691059</t>
+  </si>
+  <si>
+    <t>MOODYS</t>
+  </si>
+  <si>
+    <t>US5951121038</t>
+  </si>
+  <si>
+    <t>MICRON TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US90353T1007</t>
+  </si>
+  <si>
+    <t>UBER TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US9497461015</t>
+  </si>
+  <si>
+    <t>WELLS FARGO</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADVANCED MICRO DEVICES</t>
+  </si>
+  <si>
+    <t>US6687711084</t>
+  </si>
+  <si>
+    <t>GEN DIGITAL</t>
+  </si>
+  <si>
+    <t>US45784P1012</t>
+  </si>
+  <si>
+    <t>INSULET</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>CENCORA</t>
+  </si>
+  <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>COCA-COLA</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>BLACKROCK</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>ROCKET LAB CORP</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>US12008R1077</t>
+  </si>
+  <si>
+    <t>BUILDERS FIRSTSOURCE INC</t>
+  </si>
+  <si>
+    <t>US00971T1016</t>
+  </si>
+  <si>
+    <t>AKAMAI TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BEST BUY</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US98978V1035</t>
+  </si>
+  <si>
+    <t>ZOETIS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US7475251036</t>
+  </si>
+  <si>
+    <t>QUALCOMM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>AGILENT TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US7445731067</t>
+  </si>
+  <si>
+    <t>PUBLIC SERVICE ENTERPRISE GROUP</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER REIT</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>EQUINIX REIT</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS</t>
+  </si>
+  <si>
+    <t>US58155Q1031</t>
+  </si>
+  <si>
+    <t>MCKESSON CORP</t>
+  </si>
+  <si>
+    <t>US73278L1052</t>
+  </si>
+  <si>
+    <t>POOL</t>
+  </si>
+  <si>
+    <t>US31488V1070</t>
+  </si>
+  <si>
+    <t>FERGUSON ENTERPRISES</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS A</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>WALMART</t>
+  </si>
+  <si>
+    <t>US8926721064</t>
+  </si>
+  <si>
+    <t>TRADEWEB MARKETS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US436CVR0216</t>
+  </si>
+  <si>
+    <t>HOLOGIC INC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>US5178341070</t>
+  </si>
+  <si>
+    <t>LAS VEGAS SANDS</t>
+  </si>
+  <si>
+    <t>US74340W1036</t>
+  </si>
+  <si>
+    <t>PROLOGIS REIT</t>
+  </si>
+  <si>
+    <t>US36266G1076</t>
+  </si>
+  <si>
+    <t>GE HEALTHCARE TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>US22160K1051</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE CORP</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES CLASS A</t>
+  </si>
+  <si>
+    <t>CH1300646267</t>
+  </si>
+  <si>
+    <t>BUNGE GLOBAL SA</t>
+  </si>
+  <si>
+    <t>US3848021040</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>US9581021055</t>
+  </si>
+  <si>
+    <t>WESTERN DIGITAL CORP</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>NVIDIA</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO INC</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>DANAHER</t>
+  </si>
+  <si>
+    <t>US75513E1010</t>
+  </si>
+  <si>
+    <t>RTX</t>
+  </si>
+  <si>
+    <t>US4370761029</t>
+  </si>
+  <si>
+    <t>HOME DEPOT</t>
+  </si>
+  <si>
+    <t>US57636Q1040</t>
+  </si>
+  <si>
+    <t>MASTERCARD CLASS A</t>
+  </si>
+  <si>
+    <t>US21036P1084</t>
+  </si>
+  <si>
+    <t>CONSTELLATION BRANDS CLASS A</t>
+  </si>
+  <si>
+    <t>US5926881054</t>
+  </si>
+  <si>
+    <t>METTLER TOLEDO</t>
+  </si>
+  <si>
+    <t>US49338L1035</t>
+  </si>
+  <si>
+    <t>KEYSIGHT TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>US98956P1021</t>
+  </si>
+  <si>
+    <t>ZIMMER BIOMET HOLDINGS</t>
+  </si>
+  <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL INC</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>SYNOPSYS</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERNATIONAL INC WHEN I</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>BALL CORP</t>
+  </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABORATORIES</t>
   </si>
   <si>
-    <t>Actions</t>
-[...437 lines deleted...]
-    <t>TRADEWEB MARKETS INC CLASS A</t>
+    <t>US30609A1097</t>
+  </si>
+  <si>
+    <t>ONEOK</t>
+  </si>
+  <si>
+    <t>US4781601046</t>
+  </si>
+  <si>
+    <t>JOHNSON &amp; JOHNSON</t>
+  </si>
+  <si>
+    <t>US49271V1008</t>
+  </si>
+  <si>
+    <t>KEURIG DR PEPPER INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN SYSTEMS</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>AT&amp;T</t>
+  </si>
+  <si>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
+  </si>
+  <si>
+    <t>US5486611073</t>
+  </si>
+  <si>
+    <t>LOWES COMPANIES INC</t>
+  </si>
+  <si>
+    <t>US60871R2094</t>
+  </si>
+  <si>
+    <t>MOLSON COORS BEVERAGE COMPANY CLAS</t>
+  </si>
+  <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>US4592001014</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES</t>
+  </si>
+  <si>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURANCE GROUP</t>
+  </si>
+  <si>
+    <t>US3021301094</t>
+  </si>
+  <si>
+    <t>EXPEDITORS INTERNATIONAL OF WASHIN</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>US03831W1080</t>
+  </si>
+  <si>
+    <t>APPLOVIN CLASS A</t>
+  </si>
+  <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINANCIAL SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOTIVE INC CLASS A</t>
+  </si>
+  <si>
+    <t>US81762P1021</t>
+  </si>
+  <si>
+    <t>SERVICENOW</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANCORP</t>
+  </si>
+  <si>
+    <t>US69331C1080</t>
+  </si>
+  <si>
+    <t>PG&amp;E CORP</t>
+  </si>
+  <si>
+    <t>US3666511072</t>
+  </si>
+  <si>
+    <t>GARTNER</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US5261071071</t>
+  </si>
+  <si>
+    <t>LENNOX INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>IE00BY7QL619</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>US6174464486</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY</t>
+  </si>
+  <si>
+    <t>US78409V1044</t>
+  </si>
+  <si>
+    <t>S&amp;P GLOBAL</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>ELI LILLY</t>
+  </si>
+  <si>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GROUP</t>
+  </si>
+  <si>
+    <t>AN8068571086</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS CLASS A</t>
+  </si>
+  <si>
+    <t>US05722G1004</t>
+  </si>
+  <si>
+    <t>BAKER HUGHES CLASS A</t>
+  </si>
+  <si>
+    <t>US28176E1082</t>
+  </si>
+  <si>
+    <t>EDWARDS LIFESCIENCES</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>ZSCALER</t>
+  </si>
+  <si>
+    <t>US7185461040</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t>US2172041061</t>
+  </si>
+  <si>
+    <t>COPART INC</t>
+  </si>
+  <si>
+    <t>US62944T1051</t>
+  </si>
+  <si>
+    <t>NVR</t>
+  </si>
+  <si>
+    <t>US29364G1031</t>
+  </si>
+  <si>
+    <t>ENTERGY CORP</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
+  </si>
+  <si>
+    <t>US9837931008</t>
+  </si>
+  <si>
+    <t>XPO</t>
+  </si>
+  <si>
+    <t>US46625H1005</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE</t>
+  </si>
+  <si>
+    <t>US1258961002</t>
+  </si>
+  <si>
+    <t>CMS ENERGY</t>
+  </si>
+  <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>TWILIO CLASS A</t>
+  </si>
+  <si>
+    <t>US68389X1054</t>
+  </si>
+  <si>
+    <t>ORACLE</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CME GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US7443201022</t>
+  </si>
+  <si>
+    <t>PRUDENTIAL FINANCIAL INC</t>
+  </si>
+  <si>
+    <t>US65473P1057</t>
+  </si>
+  <si>
+    <t>NISOURCE</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>ALPHABET CLASS C</t>
+  </si>
+  <si>
+    <t>US12504L1098</t>
+  </si>
+  <si>
+    <t>CBRE GROUP CLASS A</t>
+  </si>
+  <si>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US65339F1012</t>
+  </si>
+  <si>
+    <t>NEXTERA ENERGY</t>
+  </si>
+  <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP</t>
+  </si>
+  <si>
+    <t>US0605051046</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US9113631090</t>
+  </si>
+  <si>
+    <t>UNITED RENTALS</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP</t>
+  </si>
+  <si>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN INC</t>
+  </si>
+  <si>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP</t>
+  </si>
+  <si>
+    <t>US6311031081</t>
+  </si>
+  <si>
+    <t>NASDAQ INC</t>
+  </si>
+  <si>
+    <t>US1475281036</t>
+  </si>
+  <si>
+    <t>CASEYS GENERAL STORES INC</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>META PLATFORMS CLASS A</t>
+  </si>
+  <si>
+    <t>US92826C8394</t>
+  </si>
+  <si>
+    <t>VISA CLASS A</t>
+  </si>
+  <si>
+    <t>US9553061055</t>
+  </si>
+  <si>
+    <t>WEST PHARMACEUTICAL SERVICES</t>
+  </si>
+  <si>
+    <t>US89417E1091</t>
+  </si>
+  <si>
+    <t>TRAVELERS COMPANIES</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US46982L1089</t>
+  </si>
+  <si>
+    <t>JACOBS SOLUTIONS INC</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS NV</t>
+  </si>
+  <si>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERGY</t>
+  </si>
+  <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US8574771031</t>
+  </si>
+  <si>
+    <t>STATE STREET</t>
+  </si>
+  <si>
+    <t>US23331A1097</t>
+  </si>
+  <si>
+    <t>D R HORTON</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE CLASS A</t>
+  </si>
+  <si>
+    <t>US12541W2098</t>
+  </si>
+  <si>
+    <t>CH ROBINSON WORLDWIDE</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>OKTA CLASS A</t>
+  </si>
+  <si>
+    <t>US45866F1049</t>
+  </si>
+  <si>
+    <t>INTERCONTINENTAL EXCHANGE</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP CLASS A</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>IE00BFY8C754</t>
+  </si>
+  <si>
+    <t>STERIS</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>BANK OF NEW YORK MELLON CORP</t>
+  </si>
+  <si>
+    <t>US12503M1080</t>
+  </si>
+  <si>
+    <t>CBOE GLOBAL MARKETS</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>US5949181045</t>
+  </si>
+  <si>
+    <t>MICROSOFT</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY CLASS A</t>
+  </si>
+  <si>
+    <t>US5732841060</t>
+  </si>
+  <si>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>US7140461093</t>
+  </si>
+  <si>
+    <t>REVVITY</t>
+  </si>
+  <si>
+    <t>US00287Y1091</t>
+  </si>
+  <si>
+    <t>ABBVIE</t>
+  </si>
+  <si>
+    <t>US16411R2085</t>
+  </si>
+  <si>
+    <t>CHENIERE ENERGY</t>
+  </si>
+  <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US7427181091</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>US38141G1040</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP</t>
+  </si>
+  <si>
+    <t>US3030751057</t>
+  </si>
+  <si>
+    <t>FACTSET RESEARCH SYSTEMS</t>
+  </si>
+  <si>
+    <t>US5049221055</t>
+  </si>
+  <si>
+    <t>LABCORP HOLDINGS</t>
+  </si>
+  <si>
+    <t>US30161N1019</t>
+  </si>
+  <si>
+    <t>EXELON CORP</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>CORNING</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>US7433151039</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKARD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>US64110L1061</t>
+  </si>
+  <si>
+    <t>NETFLIX</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER</t>
   </si>
   <si>
     <t>ESZ6IDX</t>
   </si>
   <si>
     <t>S&amp;P500 EMINI DEC 26</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
-    <t>US64110L1061</t>
-[...670 lines deleted...]
-  <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>22/09/2026</t>
+    <t>18/10/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest US Equity Active UCITS ETF CLASS UCITS ETF - LU3174346182</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1470,52 +1476,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E197" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E197"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E198" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E198"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1776,114 +1782,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z206"/>
+  <dimension ref="A1:Z207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="3" spans="1:26">
       <c r="E3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="E4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1896,2694 +1902,2708 @@
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" s="9"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="15"/>
     </row>
     <row r="9" spans="1:26">
       <c r="E9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C10" t="s">
+        <v>380</v>
+      </c>
+      <c r="D10" t="s">
         <v>379</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>2</v>
+        <v>377</v>
       </c>
       <c r="C11" t="s">
+        <v>376</v>
+      </c>
+      <c r="D11" t="s">
         <v>375</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="1">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>2</v>
       </c>
       <c r="C12" t="s">
+        <v>374</v>
+      </c>
+      <c r="D12" t="s">
         <v>373</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="1">
-        <v>0.0036</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>2</v>
       </c>
       <c r="C13" t="s">
+        <v>372</v>
+      </c>
+      <c r="D13" t="s">
         <v>371</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="1">
-        <v>0.0097</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>2</v>
       </c>
       <c r="C14" t="s">
+        <v>370</v>
+      </c>
+      <c r="D14" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E14" s="1">
         <v>0.0037</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>2</v>
       </c>
       <c r="C15" t="s">
+        <v>368</v>
+      </c>
+      <c r="D15" t="s">
         <v>367</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="1">
-        <v>0.0037</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>2</v>
       </c>
       <c r="C16" t="s">
+        <v>366</v>
+      </c>
+      <c r="D16" t="s">
         <v>365</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="1">
-        <v>0.0033</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>2</v>
       </c>
       <c r="C17" t="s">
+        <v>364</v>
+      </c>
+      <c r="D17" t="s">
         <v>363</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="1">
-        <v>0.001</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>2</v>
       </c>
       <c r="C18" t="s">
+        <v>362</v>
+      </c>
+      <c r="D18" t="s">
         <v>361</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="1">
-        <v>0.0057</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" t="s">
+        <v>360</v>
+      </c>
+      <c r="D19" t="s">
         <v>359</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="1">
-        <v>0.004</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>2</v>
       </c>
       <c r="C20" t="s">
+        <v>358</v>
+      </c>
+      <c r="D20" t="s">
         <v>357</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="1">
-        <v>0.0079</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>2</v>
       </c>
       <c r="C21" t="s">
+        <v>356</v>
+      </c>
+      <c r="D21" t="s">
         <v>355</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="1">
-        <v>0.0012</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
+        <v>354</v>
+      </c>
+      <c r="D22" t="s">
         <v>353</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="1">
-        <v>0.0042</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
+        <v>352</v>
+      </c>
+      <c r="D23" t="s">
         <v>351</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="1">
-        <v>0.0026</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>2</v>
       </c>
       <c r="C24" t="s">
+        <v>350</v>
+      </c>
+      <c r="D24" t="s">
         <v>349</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="1">
-        <v>0.0027</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>2</v>
       </c>
       <c r="C25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D25" t="s">
         <v>347</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="1">
-        <v>0.0021</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
+        <v>346</v>
+      </c>
+      <c r="D26" t="s">
         <v>345</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="1">
-        <v>0.0039</v>
+        <v>0.0089</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>2</v>
       </c>
       <c r="C27" t="s">
+        <v>344</v>
+      </c>
+      <c r="D27" t="s">
         <v>343</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="1">
-        <v>0.0063</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" t="s">
+        <v>342</v>
+      </c>
+      <c r="D28" t="s">
         <v>341</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="1">
-        <v>0.0036</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
+        <v>340</v>
+      </c>
+      <c r="D29" t="s">
         <v>339</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="1">
-        <v>0.0023</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>2</v>
       </c>
       <c r="C30" t="s">
+        <v>338</v>
+      </c>
+      <c r="D30" t="s">
         <v>337</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1">
-        <v>0.0032</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>2</v>
       </c>
       <c r="C31" t="s">
+        <v>336</v>
+      </c>
+      <c r="D31" t="s">
         <v>335</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="1">
-        <v>0.0012</v>
+        <v>0.0652</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>2</v>
       </c>
       <c r="C32" t="s">
+        <v>334</v>
+      </c>
+      <c r="D32" t="s">
         <v>333</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="1">
-        <v>0.0031</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>2</v>
       </c>
       <c r="C33" t="s">
+        <v>332</v>
+      </c>
+      <c r="D33" t="s">
         <v>331</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="1">
-        <v>0.004</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>2</v>
       </c>
       <c r="C34" t="s">
+        <v>330</v>
+      </c>
+      <c r="D34" t="s">
         <v>329</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="1">
-        <v>0.0011</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>2</v>
       </c>
       <c r="C35" t="s">
+        <v>328</v>
+      </c>
+      <c r="D35" t="s">
         <v>327</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="1">
-        <v>0.0021</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>2</v>
       </c>
       <c r="C36" t="s">
+        <v>326</v>
+      </c>
+      <c r="D36" t="s">
         <v>325</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="1">
-        <v>0.0023</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>2</v>
       </c>
       <c r="C37" t="s">
+        <v>324</v>
+      </c>
+      <c r="D37" t="s">
         <v>323</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="1">
-        <v>0.001</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>2</v>
       </c>
       <c r="C38" t="s">
+        <v>322</v>
+      </c>
+      <c r="D38" t="s">
         <v>321</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="1">
-        <v>0.0048</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>2</v>
       </c>
       <c r="C39" t="s">
+        <v>320</v>
+      </c>
+      <c r="D39" t="s">
         <v>319</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="1">
-        <v>0.0021</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>2</v>
       </c>
       <c r="C40" t="s">
+        <v>318</v>
+      </c>
+      <c r="D40" t="s">
         <v>317</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="1">
-        <v>0.0044</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>2</v>
       </c>
       <c r="C41" t="s">
+        <v>316</v>
+      </c>
+      <c r="D41" t="s">
         <v>315</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="1">
-        <v>0.0039</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>2</v>
       </c>
       <c r="C42" t="s">
+        <v>314</v>
+      </c>
+      <c r="D42" t="s">
         <v>313</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="1">
-        <v>0.0044</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>2</v>
       </c>
       <c r="C43" t="s">
+        <v>312</v>
+      </c>
+      <c r="D43" t="s">
         <v>311</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="1">
-        <v>0.0121</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>2</v>
       </c>
       <c r="C44" t="s">
+        <v>310</v>
+      </c>
+      <c r="D44" t="s">
         <v>309</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="1">
-        <v>0.0034</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>2</v>
       </c>
       <c r="C45" t="s">
+        <v>308</v>
+      </c>
+      <c r="D45" t="s">
         <v>307</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="1">
-        <v>0.0037</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>2</v>
       </c>
       <c r="C46" t="s">
+        <v>306</v>
+      </c>
+      <c r="D46" t="s">
         <v>305</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="1">
-        <v>0.0046</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>2</v>
       </c>
       <c r="C47" t="s">
+        <v>304</v>
+      </c>
+      <c r="D47" t="s">
         <v>303</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="1">
-        <v>0.0042</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>2</v>
       </c>
       <c r="C48" t="s">
+        <v>302</v>
+      </c>
+      <c r="D48" t="s">
         <v>301</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="1">
-        <v>0.0039</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>2</v>
       </c>
       <c r="C49" t="s">
+        <v>300</v>
+      </c>
+      <c r="D49" t="s">
         <v>299</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="1">
-        <v>0.001</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>2</v>
       </c>
       <c r="C50" t="s">
+        <v>298</v>
+      </c>
+      <c r="D50" t="s">
         <v>297</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="1">
-        <v>0.0051</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>2</v>
       </c>
       <c r="C51" t="s">
+        <v>296</v>
+      </c>
+      <c r="D51" t="s">
         <v>295</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="1">
-        <v>0.0011</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>2</v>
       </c>
       <c r="C52" t="s">
+        <v>294</v>
+      </c>
+      <c r="D52" t="s">
         <v>293</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="1">
-        <v>0.0035</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>2</v>
       </c>
       <c r="C53" t="s">
+        <v>292</v>
+      </c>
+      <c r="D53" t="s">
         <v>291</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="1">
-        <v>0.0032</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>2</v>
       </c>
       <c r="C54" t="s">
+        <v>290</v>
+      </c>
+      <c r="D54" t="s">
         <v>289</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="1">
-        <v>0.0021</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>2</v>
       </c>
       <c r="C55" t="s">
+        <v>288</v>
+      </c>
+      <c r="D55" t="s">
         <v>287</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="1">
-        <v>0.0141</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56" t="s">
+        <v>286</v>
+      </c>
+      <c r="D56" t="s">
         <v>285</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="1">
-        <v>0.0028</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>2</v>
       </c>
       <c r="C57" t="s">
+        <v>284</v>
+      </c>
+      <c r="D57" t="s">
         <v>283</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1">
-        <v>0.0032</v>
+        <v>0.0143</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>2</v>
       </c>
       <c r="C58" t="s">
+        <v>282</v>
+      </c>
+      <c r="D58" t="s">
         <v>281</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="1">
-        <v>0.0038</v>
+        <v>0.0265</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>2</v>
       </c>
       <c r="C59" t="s">
+        <v>280</v>
+      </c>
+      <c r="D59" t="s">
         <v>279</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1">
-        <v>0.0028</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>2</v>
       </c>
       <c r="C60" t="s">
+        <v>278</v>
+      </c>
+      <c r="D60" t="s">
         <v>277</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>0.0029</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>2</v>
       </c>
       <c r="C61" t="s">
+        <v>276</v>
+      </c>
+      <c r="D61" t="s">
         <v>275</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>0.0039</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>2</v>
       </c>
       <c r="C62" t="s">
+        <v>274</v>
+      </c>
+      <c r="D62" t="s">
         <v>273</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1">
-        <v>0.0031</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>2</v>
       </c>
       <c r="C63" t="s">
+        <v>272</v>
+      </c>
+      <c r="D63" t="s">
         <v>271</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="1">
-        <v>0.0274</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>2</v>
       </c>
       <c r="C64" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" t="s">
         <v>269</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="1">
-        <v>0.0034</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>2</v>
       </c>
       <c r="C65" t="s">
+        <v>268</v>
+      </c>
+      <c r="D65" t="s">
         <v>267</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="1">
-        <v>0.0027</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>2</v>
       </c>
       <c r="C66" t="s">
+        <v>266</v>
+      </c>
+      <c r="D66" t="s">
         <v>265</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="1">
-        <v>0.001</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>2</v>
       </c>
       <c r="C67" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" t="s">
         <v>263</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1">
-        <v>0.0029</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>2</v>
       </c>
       <c r="C68" t="s">
+        <v>262</v>
+      </c>
+      <c r="D68" t="s">
         <v>261</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="1">
-        <v>0.0025</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>2</v>
       </c>
       <c r="C69" t="s">
+        <v>260</v>
+      </c>
+      <c r="D69" t="s">
         <v>259</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="1">
-        <v>0.0038</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>2</v>
       </c>
       <c r="C70" t="s">
+        <v>258</v>
+      </c>
+      <c r="D70" t="s">
         <v>257</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="1">
-        <v>0.0017</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>2</v>
       </c>
       <c r="C71" t="s">
+        <v>256</v>
+      </c>
+      <c r="D71" t="s">
         <v>255</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="1">
-        <v>0.0026</v>
+        <v>0.0271</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>2</v>
       </c>
       <c r="C72" t="s">
+        <v>254</v>
+      </c>
+      <c r="D72" t="s">
         <v>253</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="1">
-        <v>0.0057</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>2</v>
       </c>
       <c r="C73" t="s">
+        <v>252</v>
+      </c>
+      <c r="D73" t="s">
         <v>251</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>0.0034</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>2</v>
       </c>
       <c r="C74" t="s">
+        <v>250</v>
+      </c>
+      <c r="D74" t="s">
         <v>249</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="1">
-        <v>0.0022</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>2</v>
       </c>
       <c r="C75" t="s">
+        <v>248</v>
+      </c>
+      <c r="D75" t="s">
         <v>247</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>0.0039</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>2</v>
       </c>
       <c r="C76" t="s">
+        <v>246</v>
+      </c>
+      <c r="D76" t="s">
         <v>245</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>0.0022</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>2</v>
       </c>
       <c r="C77" t="s">
+        <v>244</v>
+      </c>
+      <c r="D77" t="s">
         <v>243</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="1">
-        <v>0.0249</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>2</v>
       </c>
       <c r="C78" t="s">
+        <v>242</v>
+      </c>
+      <c r="D78" t="s">
         <v>241</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="1">
-        <v>0.0123</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>2</v>
       </c>
       <c r="C79" t="s">
+        <v>240</v>
+      </c>
+      <c r="D79" t="s">
         <v>239</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="1">
-        <v>0.0031</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>2</v>
       </c>
       <c r="C80" t="s">
+        <v>238</v>
+      </c>
+      <c r="D80" t="s">
         <v>237</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="1">
-        <v>0.0012</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>2</v>
       </c>
       <c r="C81" t="s">
+        <v>236</v>
+      </c>
+      <c r="D81" t="s">
         <v>235</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="1">
-        <v>0.0012</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>2</v>
       </c>
       <c r="C82" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" t="s">
         <v>233</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="1">
-        <v>0.0028</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>2</v>
       </c>
       <c r="C83" t="s">
+        <v>232</v>
+      </c>
+      <c r="D83" t="s">
         <v>231</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="1">
-        <v>0.0033</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>2</v>
       </c>
       <c r="C84" t="s">
+        <v>230</v>
+      </c>
+      <c r="D84" t="s">
         <v>229</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>0.0032</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>2</v>
       </c>
       <c r="C85" t="s">
+        <v>228</v>
+      </c>
+      <c r="D85" t="s">
         <v>227</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="1">
-        <v>0.0031</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>2</v>
       </c>
       <c r="C86" t="s">
+        <v>226</v>
+      </c>
+      <c r="D86" t="s">
         <v>225</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="1">
-        <v>0.0029</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>2</v>
       </c>
       <c r="C87" t="s">
+        <v>224</v>
+      </c>
+      <c r="D87" t="s">
         <v>223</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="1">
-        <v>0.0015</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>2</v>
       </c>
       <c r="C88" t="s">
+        <v>222</v>
+      </c>
+      <c r="D88" t="s">
         <v>221</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="1">
-        <v>0.0039</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>2</v>
       </c>
       <c r="C89" t="s">
+        <v>220</v>
+      </c>
+      <c r="D89" t="s">
         <v>219</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="1">
-        <v>0.0036</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>2</v>
       </c>
       <c r="C90" t="s">
+        <v>218</v>
+      </c>
+      <c r="D90" t="s">
         <v>217</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="1">
-        <v>0.006</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>2</v>
       </c>
       <c r="C91" t="s">
+        <v>216</v>
+      </c>
+      <c r="D91" t="s">
         <v>215</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="1">
-        <v>0.0037</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>2</v>
       </c>
       <c r="C92" t="s">
+        <v>214</v>
+      </c>
+      <c r="D92" t="s">
         <v>213</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="1">
-        <v>0.0034</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>2</v>
       </c>
       <c r="C93" t="s">
+        <v>212</v>
+      </c>
+      <c r="D93" t="s">
         <v>211</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="1">
-        <v>0.0025</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>2</v>
       </c>
       <c r="C94" t="s">
+        <v>210</v>
+      </c>
+      <c r="D94" t="s">
         <v>209</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="1">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>2</v>
       </c>
       <c r="C95" t="s">
+        <v>208</v>
+      </c>
+      <c r="D95" t="s">
         <v>207</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="1">
-        <v>0.0031</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>2</v>
       </c>
       <c r="C96" t="s">
+        <v>206</v>
+      </c>
+      <c r="D96" t="s">
         <v>205</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="1">
-        <v>0.0038</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>2</v>
       </c>
       <c r="C97" t="s">
+        <v>204</v>
+      </c>
+      <c r="D97" t="s">
         <v>203</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="1">
-        <v>0.0064</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>2</v>
       </c>
       <c r="C98" t="s">
+        <v>202</v>
+      </c>
+      <c r="D98" t="s">
         <v>201</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="1">
-        <v>0.0035</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>2</v>
       </c>
       <c r="C99" t="s">
+        <v>200</v>
+      </c>
+      <c r="D99" t="s">
         <v>199</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="1">
-        <v>0.0009</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>2</v>
       </c>
       <c r="C100" t="s">
+        <v>198</v>
+      </c>
+      <c r="D100" t="s">
         <v>197</v>
       </c>
-      <c r="D100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="1">
-        <v>0.0047</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>2</v>
       </c>
       <c r="C101" t="s">
+        <v>196</v>
+      </c>
+      <c r="D101" t="s">
         <v>195</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="1">
-        <v>0.0029</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>2</v>
       </c>
       <c r="C102" t="s">
+        <v>194</v>
+      </c>
+      <c r="D102" t="s">
         <v>193</v>
       </c>
-      <c r="D102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="1">
-        <v>0.0025</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>2</v>
       </c>
       <c r="C103" t="s">
+        <v>192</v>
+      </c>
+      <c r="D103" t="s">
         <v>191</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="1">
-        <v>0.0038</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>2</v>
       </c>
       <c r="C104" t="s">
+        <v>190</v>
+      </c>
+      <c r="D104" t="s">
         <v>189</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="1">
-        <v>0.0605</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>2</v>
       </c>
       <c r="C105" t="s">
+        <v>188</v>
+      </c>
+      <c r="D105" t="s">
         <v>187</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="1">
-        <v>0.0137</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>2</v>
       </c>
       <c r="C106" t="s">
+        <v>186</v>
+      </c>
+      <c r="D106" t="s">
         <v>185</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="1">
-        <v>0.0015</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>2</v>
       </c>
       <c r="C107" t="s">
+        <v>184</v>
+      </c>
+      <c r="D107" t="s">
         <v>183</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="1">
-        <v>0.0023</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>2</v>
       </c>
       <c r="C108" t="s">
+        <v>182</v>
+      </c>
+      <c r="D108" t="s">
         <v>181</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="1">
-        <v>0.0024</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>2</v>
       </c>
       <c r="C109" t="s">
+        <v>180</v>
+      </c>
+      <c r="D109" t="s">
         <v>179</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="1">
-        <v>0.0083</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>2</v>
       </c>
       <c r="C110" t="s">
+        <v>178</v>
+      </c>
+      <c r="D110" t="s">
         <v>177</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="1">
-        <v>0.0037</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>2</v>
       </c>
       <c r="C111" t="s">
+        <v>176</v>
+      </c>
+      <c r="D111" t="s">
         <v>175</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="1">
-        <v>0.0031</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>2</v>
       </c>
       <c r="C112" t="s">
+        <v>174</v>
+      </c>
+      <c r="D112" t="s">
         <v>173</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="1">
-        <v>0.0082</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>2</v>
       </c>
       <c r="C113" t="s">
+        <v>172</v>
+      </c>
+      <c r="D113" t="s">
         <v>171</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="1">
-        <v>0.0012</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>2</v>
       </c>
       <c r="C114" t="s">
+        <v>170</v>
+      </c>
+      <c r="D114" t="s">
         <v>169</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="1">
-        <v>0.0005</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>2</v>
       </c>
       <c r="C115" t="s">
+        <v>168</v>
+      </c>
+      <c r="D115" t="s">
         <v>167</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="1">
-        <v>0.002</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>2</v>
       </c>
       <c r="C116" t="s">
+        <v>166</v>
+      </c>
+      <c r="D116" t="s">
         <v>165</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="1">
-        <v>0.0031</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>2</v>
       </c>
       <c r="C117" t="s">
+        <v>164</v>
+      </c>
+      <c r="D117" t="s">
         <v>163</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="1">
-        <v>0.0037</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>2</v>
       </c>
       <c r="C118" t="s">
+        <v>162</v>
+      </c>
+      <c r="D118" t="s">
         <v>161</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="1">
-        <v>0.0045</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>2</v>
       </c>
       <c r="C119" t="s">
+        <v>160</v>
+      </c>
+      <c r="D119" t="s">
         <v>159</v>
       </c>
-      <c r="D119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="1">
-        <v>0.0059</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>2</v>
       </c>
       <c r="C120" t="s">
+        <v>158</v>
+      </c>
+      <c r="D120" t="s">
         <v>157</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="1">
-        <v>0.0019</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>2</v>
       </c>
       <c r="C121" t="s">
+        <v>156</v>
+      </c>
+      <c r="D121" t="s">
         <v>155</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="1">
-        <v>0.0039</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>2</v>
       </c>
       <c r="C122" t="s">
+        <v>154</v>
+      </c>
+      <c r="D122" t="s">
         <v>153</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="1">
-        <v>0.0018</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
+        <v>2</v>
+      </c>
+      <c r="C123" t="s">
+        <v>152</v>
+      </c>
+      <c r="D123" t="s">
         <v>151</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="1">
-        <v>0</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D124" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0034</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D125" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0087</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>2</v>
       </c>
       <c r="C126" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D126" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0043</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>2</v>
       </c>
       <c r="C127" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D127" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0341</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>2</v>
       </c>
       <c r="C128" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D128" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0022</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>2</v>
       </c>
       <c r="C129" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D129" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0005</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>2</v>
       </c>
       <c r="C130" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D130" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0045</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>2</v>
       </c>
       <c r="C131" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D131" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E131" s="1">
-        <v>0.007</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>2</v>
       </c>
       <c r="C132" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D132" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0044</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>2</v>
       </c>
       <c r="C133" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D133" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0042</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>2</v>
       </c>
       <c r="C134" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D134" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E134" s="1">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>2</v>
       </c>
       <c r="C135" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D135" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0036</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>2</v>
       </c>
       <c r="C136" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D136" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0021</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>2</v>
       </c>
       <c r="C137" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D137" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0049</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>2</v>
       </c>
       <c r="C138" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D138" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0007</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>2</v>
       </c>
       <c r="C139" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D139" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E139" s="1">
-        <v>0.029</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>2</v>
       </c>
       <c r="C140" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D140" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0032</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>2</v>
       </c>
       <c r="C141" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D141" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0006</v>
+        <v>0.0821</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>2</v>
       </c>
       <c r="C142" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D142" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0005</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>2</v>
       </c>
       <c r="C143" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D143" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0012</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>2</v>
       </c>
       <c r="C144" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D144" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0019</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>2</v>
       </c>
       <c r="C145" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D145" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E145" s="1">
-        <v>0.008</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>2</v>
       </c>
       <c r="C146" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D146" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0052</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>2</v>
       </c>
       <c r="C147" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D147" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0043</v>
+        <v>0.0072</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>2</v>
       </c>
       <c r="C148" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D148" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0047</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>2</v>
       </c>
       <c r="C149" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D149" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0041</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
         <v>2</v>
       </c>
       <c r="C150" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D150" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0019</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
         <v>2</v>
       </c>
       <c r="C151" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D151" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0009</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
         <v>2</v>
       </c>
       <c r="C152" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D152" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0167</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
         <v>2</v>
       </c>
       <c r="C153" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D153" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E153" s="1">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
         <v>2</v>
       </c>
       <c r="C154" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D154" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0024</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
         <v>2</v>
       </c>
       <c r="C155" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D155" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0174</v>
+        <v>0.0106</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
         <v>2</v>
       </c>
       <c r="C156" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D156" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0033</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
         <v>2</v>
       </c>
       <c r="C157" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D157" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E157" s="1">
-        <v>0.003</v>
+        <v>0.0336</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
         <v>2</v>
       </c>
       <c r="C158" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D158" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0013</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
         <v>2</v>
       </c>
       <c r="C159" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D159" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0034</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
         <v>2</v>
       </c>
       <c r="C160" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D160" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0034</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
         <v>2</v>
       </c>
       <c r="C161" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D161" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E161" s="1">
-        <v>0.001</v>
+        <v>0.0071</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
         <v>2</v>
       </c>
       <c r="C162" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D162" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0034</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
         <v>2</v>
       </c>
       <c r="C163" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D163" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0038</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
         <v>2</v>
       </c>
       <c r="C164" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D164" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0035</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
         <v>2</v>
       </c>
       <c r="C165" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D165" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0023</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
         <v>2</v>
       </c>
       <c r="C166" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D166" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0011</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
         <v>2</v>
       </c>
       <c r="C167" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D167" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0764</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
         <v>2</v>
       </c>
       <c r="C168" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D168" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0002</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
         <v>2</v>
       </c>
       <c r="C169" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D169" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E169" s="1">
-        <v>0</v>
+        <v>0.0265</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
         <v>2</v>
       </c>
       <c r="C170" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D170" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E170" s="1">
-        <v>0.004</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
         <v>2</v>
       </c>
       <c r="C171" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D171" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0018</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
         <v>2</v>
       </c>
       <c r="C172" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D172" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E172" s="1">
-        <v>0.001</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
         <v>2</v>
       </c>
       <c r="C173" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D173" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0022</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
         <v>2</v>
       </c>
       <c r="C174" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D174" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E174" s="1">
-        <v>0.0064</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
         <v>2</v>
       </c>
       <c r="C175" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D175" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E175" s="1">
-        <v>0.0077</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
         <v>2</v>
       </c>
       <c r="C176" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D176" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E176" s="1">
-        <v>0.0026</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
         <v>2</v>
       </c>
       <c r="C177" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D177" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E177" s="1">
-        <v>0.0033</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
         <v>2</v>
       </c>
       <c r="C178" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D178" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E178" s="1">
-        <v>0.0036</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
         <v>2</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D179" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E179" s="1">
-        <v>0.0034</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
         <v>2</v>
       </c>
       <c r="C180" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D180" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E180" s="1">
-        <v>0.0038</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
         <v>2</v>
       </c>
       <c r="C181" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D181" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E181" s="1">
-        <v>0.0868</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
         <v>2</v>
       </c>
       <c r="C182" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D182" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E182" s="1">
-        <v>0.0025</v>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
         <v>2</v>
       </c>
       <c r="C183" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D183" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E183" s="1">
-        <v>0.0053</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
         <v>2</v>
       </c>
       <c r="C184" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D184" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E184" s="1">
-        <v>0.0012</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
         <v>2</v>
       </c>
       <c r="C185" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D185" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E185" s="1">
-        <v>0.0072</v>
+        <v>0.0157</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
         <v>2</v>
       </c>
       <c r="C186" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D186" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E186" s="1">
-        <v>0.0071</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
         <v>2</v>
       </c>
       <c r="C187" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D187" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E187" s="1">
-        <v>0.0024</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
         <v>2</v>
       </c>
       <c r="C188" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D188" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E188" s="1">
-        <v>0.0034</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
         <v>2</v>
       </c>
       <c r="C189" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D189" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E189" s="1">
-        <v>0.0043</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
         <v>2</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D190" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E190" s="1">
-        <v>0.0013</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
         <v>2</v>
       </c>
       <c r="C191" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D191" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E191" s="1">
-        <v>0.0041</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
         <v>2</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D192" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E192" s="1">
-        <v>0.0033</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
         <v>2</v>
       </c>
       <c r="C193" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E193" s="1">
-        <v>0.0067</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
         <v>2</v>
       </c>
       <c r="C194" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D194" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E194" s="1">
-        <v>0.0029</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
         <v>2</v>
       </c>
       <c r="C195" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D195" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0019</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
         <v>2</v>
       </c>
       <c r="C196" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D196" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E196" s="1">
-        <v>0.0024</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
         <v>2</v>
       </c>
       <c r="C197" t="s">
+        <v>4</v>
+      </c>
+      <c r="D197" t="s">
+        <v>3</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0769</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="B198" t="s">
+        <v>2</v>
+      </c>
+      <c r="C198" t="s">
         <v>1</v>
       </c>
-      <c r="D197" t="s">
+      <c r="D198" t="s">
         <v>0</v>
       </c>
-      <c r="E197" s="1">
-[...10 lines deleted...]
-        <v>384</v>
+      <c r="E198" s="1">
+        <v>0.0002</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" customHeight="1" ht="250">
+      <c r="A207" s="3" t="s">
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A206:L206"/>
+    <mergeCell ref="A207:L207"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>