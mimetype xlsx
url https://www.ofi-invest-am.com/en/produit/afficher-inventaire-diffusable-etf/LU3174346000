--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -32,50 +32,656 @@
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>AKZO NOBEL NV</t>
+  </si>
+  <si>
+    <t>NL0013267909</t>
+  </si>
+  <si>
+    <t>ADIDAS N AG</t>
+  </si>
+  <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ENI</t>
+  </si>
+  <si>
+    <t>IT0003132476</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM</t>
+  </si>
+  <si>
+    <t>ES0105066007</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>DAVIDE CAMPARI MILANO NV</t>
+  </si>
+  <si>
+    <t>NL0015435975</t>
+  </si>
+  <si>
+    <t>ADYEN NV</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>DASSAULT AVIATION SA</t>
+  </si>
+  <si>
+    <t>FR0014004L86</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA</t>
+  </si>
+  <si>
+    <t>FR0006174348</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>KINGSPAN GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>RYANAIR HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BYTBXV33</t>
+  </si>
+  <si>
+    <t>ARGENX</t>
+  </si>
+  <si>
+    <t>NL0010832176</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>ALSTOM SA</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>CAPGEMINI</t>
+  </si>
+  <si>
+    <t>FR0000125338</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK HOLDING E AG</t>
+  </si>
+  <si>
+    <t>DE000DTR0CK8</t>
+  </si>
+  <si>
+    <t>SNAM</t>
+  </si>
+  <si>
+    <t>IT0003153415</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>NESTE</t>
+  </si>
+  <si>
+    <t>FI0009013296</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ARCELORMITTAL SA</t>
+  </si>
+  <si>
+    <t>LU1598757687</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>MTU AERO ENGINES HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000A0D9PT0</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>AXA SA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>IMCD NV</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>CSG CLASS A NV</t>
+  </si>
+  <si>
+    <t>NL0015073TS8</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>ALLIANZ</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>BMW AG</t>
+  </si>
+  <si>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>KERRY GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>BPER BANCA</t>
@@ -116,183 +722,57 @@
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
   </si>
   <si>
     <t>IT0005508921</t>
   </si>
   <si>
-    <t>AKZO NOBEL NV</t>
-[...124 lines deleted...]
-  <si>
     <t>KESKO CLASS B</t>
   </si>
   <si>
     <t>FI0009000202</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>SARTORIUS STEDIM BIOTECH SA</t>
   </si>
   <si>
     <t>FR0013154002</t>
   </si>
   <si>
     <t>NEBIUS NV CLASS A</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
@@ -383,534 +863,54 @@
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>HENSOLDT AG</t>
   </si>
   <si>
     <t>DE000HAG0005</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
   </si>
   <si>
     <t>ES0167050915</t>
   </si>
   <si>
-    <t>LVMH</t>
-[...478 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1615,1969 +1615,1969 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0046</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0076</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0113</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0144</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0041</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0045</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0052</v>
+        <v>0.0145</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.005</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0034</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0004</v>
+        <v>0.0108</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0034</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0042</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0135</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0013</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0029</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0045</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0014</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0042</v>
+        <v>0.0102</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0035</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.006</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.015</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0035</v>
+        <v>0.0317</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.005</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0086</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0044</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0051</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0048</v>
+        <v>0.0837</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.009</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0021</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0021</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0059</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0093</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0072</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0051</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0063</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.001</v>
+        <v>0.0188</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0059</v>
+        <v>0.0133</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0139</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0012</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0041</v>
+        <v>0.0148</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0011</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0045</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0039</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0061</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0168</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
         <v>95</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>96</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="1">
-        <v>0.0001</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" t="s">
         <v>98</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1">
-        <v>0.0098</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" t="s">
         <v>100</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="1">
-        <v>0.0031</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" t="s">
         <v>102</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1">
-        <v>0.0041</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
         <v>104</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>0.0226</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" t="s">
         <v>106</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>0.0063</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" t="s">
         <v>108</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1">
-        <v>0.0019</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" t="s">
         <v>110</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="1">
-        <v>0.0022</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" t="s">
         <v>112</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="1">
-        <v>0.0086</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" t="s">
         <v>114</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="1">
-        <v>0.0051</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" t="s">
         <v>116</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="1">
-        <v>0.003</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
         <v>118</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1">
-        <v>0.0057</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" t="s">
         <v>120</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="1">
-        <v>0.0055</v>
+        <v>0.0199</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" t="s">
         <v>122</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="1">
-        <v>0.018</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
         <v>124</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="1">
-        <v>0.0133</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
+        <v>125</v>
+      </c>
+      <c r="D71" t="s">
         <v>126</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="1">
-        <v>0.0103</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" t="s">
         <v>128</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="1">
-        <v>0.0044</v>
+        <v>0.0188</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" t="s">
         <v>130</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>0.0046</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" t="s">
         <v>132</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="1">
-        <v>0.0077</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" t="s">
         <v>134</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>0.0082</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" t="s">
         <v>136</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>0.0034</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
+        <v>137</v>
+      </c>
+      <c r="D77" t="s">
         <v>138</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="1">
-        <v>0.0021</v>
+        <v>0.0204</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" t="s">
         <v>140</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="1">
-        <v>0.0027</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" t="s">
         <v>142</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="1">
-        <v>0.0017</v>
+        <v>0.0183</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
         <v>144</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="1">
-        <v>0.0033</v>
+        <v>0.0123</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" t="s">
         <v>146</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="1">
-        <v>0.0066</v>
+        <v>0.0092</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" t="s">
         <v>148</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="1">
-        <v>0.0093</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
         <v>150</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="1">
-        <v>0.0061</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" t="s">
         <v>152</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>0.0076</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" t="s">
         <v>154</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="1">
-        <v>0.0011</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" t="s">
         <v>156</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="1">
-        <v>0.0053</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" t="s">
         <v>158</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="1">
-        <v>0.0169</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" t="s">
         <v>160</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="1">
-        <v>0.0252</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" t="s">
         <v>162</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="1">
-        <v>0.0072</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
+        <v>163</v>
+      </c>
+      <c r="D90" t="s">
         <v>164</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="1">
-        <v>0.0054</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
+        <v>165</v>
+      </c>
+      <c r="D91" t="s">
         <v>166</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="1">
-        <v>0.0018</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" t="s">
         <v>168</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="1">
-        <v>0.0038</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" t="s">
         <v>170</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="1">
-        <v>0.0011</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" t="s">
         <v>172</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="1">
-        <v>0.0226</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" t="s">
         <v>174</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="1">
-        <v>0.0033</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96" t="s">
         <v>176</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="1">
-        <v>0.0019</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
+        <v>177</v>
+      </c>
+      <c r="D97" t="s">
         <v>178</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="1">
-        <v>0.0092</v>
+        <v>0.0183</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" t="s">
         <v>180</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="1">
-        <v>0.0042</v>
+        <v>0.0243</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" t="s">
         <v>182</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="1">
-        <v>0.0045</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" t="s">
         <v>184</v>
       </c>
-      <c r="D100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="1">
-        <v>0.0027</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" t="s">
         <v>186</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="1">
-        <v>0.003</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
+        <v>187</v>
+      </c>
+      <c r="D102" t="s">
         <v>188</v>
       </c>
-      <c r="D102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="1">
-        <v>0.0061</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
+        <v>189</v>
+      </c>
+      <c r="D103" t="s">
         <v>190</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="1">
-        <v>0.0031</v>
+        <v>0.0219</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
+        <v>191</v>
+      </c>
+      <c r="D104" t="s">
         <v>192</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="1">
-        <v>0.0213</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
+        <v>193</v>
+      </c>
+      <c r="D105" t="s">
         <v>194</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="1">
-        <v>0.0029</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
+        <v>195</v>
+      </c>
+      <c r="D106" t="s">
         <v>196</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="1">
-        <v>0.0175</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
+        <v>197</v>
+      </c>
+      <c r="D107" t="s">
         <v>198</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="1">
-        <v>0.004</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
+        <v>199</v>
+      </c>
+      <c r="D108" t="s">
         <v>200</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="1">
-        <v>0.0141</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
+        <v>201</v>
+      </c>
+      <c r="D109" t="s">
         <v>202</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="1">
-        <v>0.0144</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
+        <v>203</v>
+      </c>
+      <c r="D110" t="s">
         <v>204</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="1">
-        <v>0.0231</v>
+        <v>0.0178</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
+        <v>205</v>
+      </c>
+      <c r="D111" t="s">
         <v>206</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="1">
-        <v>0.0065</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
+        <v>207</v>
+      </c>
+      <c r="D112" t="s">
         <v>208</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="1">
-        <v>0.0086</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
+        <v>209</v>
+      </c>
+      <c r="D113" t="s">
         <v>210</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="1">
-        <v>0.0026</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
+        <v>211</v>
+      </c>
+      <c r="D114" t="s">
         <v>212</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="1">
-        <v>0.0032</v>
+        <v>0.0113</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
+        <v>213</v>
+      </c>
+      <c r="D115" t="s">
         <v>214</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="1">
-        <v>0.0024</v>
+        <v>0.0154</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" t="s">
         <v>216</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="1">
-        <v>0.0007</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
+        <v>217</v>
+      </c>
+      <c r="D117" t="s">
         <v>218</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="1">
-        <v>0.0195</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" t="s">
         <v>220</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="1">
-        <v>0.0022</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" t="s">
         <v>222</v>
       </c>
-      <c r="D119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="1">
-        <v>0.0049</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" t="s">
         <v>224</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="1">
-        <v>0.0055</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" t="s">
         <v>226</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="1">
-        <v>0.0028</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" t="s">
         <v>228</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="1">
-        <v>0.0221</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" t="s">
         <v>230</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="1">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
+        <v>231</v>
+      </c>
+      <c r="D124" t="s">
         <v>232</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="1">
-        <v>0.0034</v>
+        <v>0.0136</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" t="s">
         <v>234</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="1">
-        <v>0.0133</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" t="s">
         <v>236</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="1">
-        <v>0.0012</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" t="s">
         <v>238</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="1">
-        <v>0.0042</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" t="s">
         <v>240</v>
       </c>
-      <c r="D128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="1">
-        <v>0.0749</v>
+        <v>0.0138</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" t="s">
         <v>242</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="1">
-        <v>0.0008</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
+        <v>243</v>
+      </c>
+      <c r="D130" t="s">
         <v>244</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="1">
-        <v>0.0029</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" t="s">
         <v>246</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="1">
-        <v>0.0076</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" t="s">
         <v>248</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="1">
-        <v>0.0055</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
+        <v>249</v>
+      </c>
+      <c r="D133" t="s">
         <v>250</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="1">
-        <v>0.0027</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
+        <v>251</v>
+      </c>
+      <c r="D134" t="s">
         <v>252</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="1">
-        <v>0.0044</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
+        <v>253</v>
+      </c>
+      <c r="D135" t="s">
         <v>254</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="1">
-        <v>0.0032</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>4</v>
+        <v>255</v>
       </c>
       <c r="C136" t="s">
         <v>256</v>
       </c>
       <c r="D136" t="s">
         <v>257</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0085</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>258</v>
       </c>
       <c r="D137" t="s">
         <v>259</v>
       </c>
       <c r="E137" s="1">
-        <v>0.018</v>
+        <v>0.0092</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>260</v>
       </c>
       <c r="D138" t="s">
         <v>261</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0139</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>262</v>
       </c>
       <c r="D139" t="s">
         <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0011</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>264</v>
       </c>
       <c r="D140" t="s">
         <v>265</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0066</v>
+        <v>0.0226</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>266</v>
       </c>
       <c r="D141" t="s">
         <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0153</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>268</v>
       </c>
       <c r="D142" t="s">
         <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0047</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>270</v>
       </c>
       <c r="D143" t="s">
         <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0038</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.004</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>274</v>
       </c>
       <c r="D145" t="s">
         <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0041</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>276</v>
       </c>
       <c r="D146" t="s">
         <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0058</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>278</v>
       </c>
       <c r="D147" t="s">
         <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.03</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>280</v>
       </c>
       <c r="D148" t="s">
         <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0033</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="157" spans="1:26" customHeight="1" ht="250">
       <c r="A157" s="3" t="s">
         <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A157:L157"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>