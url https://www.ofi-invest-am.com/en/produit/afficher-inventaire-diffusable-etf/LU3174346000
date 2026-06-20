--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -32,885 +32,885 @@
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>BUREAU VERITAS SA</t>
+  </si>
+  <si>
+    <t>FR0006174348</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>KINGSPAN GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>FUTURE (NEW)</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>VGU6IDX</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>RYANAIR HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IE00BYTBXV33</t>
+  </si>
+  <si>
+    <t>ARGENX</t>
+  </si>
+  <si>
+    <t>NL0010832176</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>KERRY GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>BMW AG</t>
+  </si>
+  <si>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>DASSAULT AVIATION SA</t>
+  </si>
+  <si>
+    <t>FR0014004L86</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ADYEN NV</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>DAVIDE CAMPARI MILANO NV</t>
+  </si>
+  <si>
+    <t>NL0015435975</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM</t>
+  </si>
+  <si>
+    <t>ES0105066007</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>MTU AERO ENGINES HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000A0D9PT0</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>ARCELORMITTAL SA</t>
+  </si>
+  <si>
+    <t>LU1598757687</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>NESTE</t>
+  </si>
+  <si>
+    <t>FI0009013296</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>SNAM</t>
+  </si>
+  <si>
+    <t>IT0003153415</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK HOLDING E AG</t>
+  </si>
+  <si>
+    <t>DE000DTR0CK8</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>CAPGEMINI</t>
+  </si>
+  <si>
+    <t>FR0000125338</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>ALSTOM SA</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>ALLIANZ</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>CSG CLASS A NV</t>
+  </si>
+  <si>
+    <t>NL0015073TS8</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>IMCD NV</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>AXA SA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
+  </si>
+  <si>
+    <t>ES0167050915</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>HENSOLDT AG</t>
+  </si>
+  <si>
+    <t>DE000HAG0005</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>OFI INVEST ISR MONETAIRE CT PART C</t>
+  </si>
+  <si>
+    <t>FR0000985558</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>AIRBUS</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV</t>
+  </si>
+  <si>
+    <t>NL00150001Q9</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>SARTORIUS STEDIM BIOTECH SA</t>
+  </si>
+  <si>
+    <t>FR0013154002</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>KESKO CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000202</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>ENI</t>
+  </si>
+  <si>
+    <t>IT0003132476</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>ADIDAS N AG</t>
+  </si>
+  <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
-    <t>ADIDAS N AG</t>
-[...650 lines deleted...]
-    <t>DE0005785604</t>
+    <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
+  </si>
+  <si>
+    <t>IT0005508921</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL</t>
+  </si>
+  <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
   </si>
   <si>
     <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
   </si>
   <si>
     <t>GB00BDCPN049</t>
   </si>
   <si>
-    <t>ACCIONA SA</t>
-[...163 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>29/05/2026</t>
+    <t>20/06/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1615,1969 +1615,1969 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0036</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0048</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0014</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0041</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0035</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0069</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0145</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0036</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0054</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0108</v>
+        <v>0.0131</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0042</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0066</v>
+        <v>0.0071</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0051</v>
+        <v>0.0156</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0075</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0022</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0021</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0056</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0102</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0066</v>
+        <v>0.031</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0049</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0056</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0317</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0035</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E34" s="1">
-        <v>0.014</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E35" s="1">
-        <v>0.001</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0039</v>
+        <v>0.0163</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0837</v>
+        <v>0.0114</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0008</v>
+        <v>0.0072</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0027</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0077</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0055</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0026</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E43" s="1">
-        <v>0.005</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0028</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0081</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0188</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0133</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0011</v>
+        <v>0.0228</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D49" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E49" s="1">
-        <v>0.007</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0148</v>
+        <v>0.0968</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D51" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0048</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D52" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0037</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D53" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0036</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D54" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0044</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D55" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0055</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D56" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0034</v>
+        <v>0.0187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0011</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D58" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E58" s="1">
-        <v>0.022</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D59" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0029</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D60" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0018</v>
+        <v>0.0129</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0087</v>
+        <v>0.0182</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E62" s="1">
-        <v>0.004</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D63" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0041</v>
+        <v>0.0164</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0029</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0027</v>
+        <v>0.0203</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D66" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0061</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D67" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0035</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D68" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0199</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D69" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E69" s="1">
-        <v>0.003</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E70" s="1">
-        <v>0.017</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D71" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E71" s="1">
         <v>0.0038</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0188</v>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D73" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E73" s="1">
-        <v>0.014</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D74" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0047</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D75" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0053</v>
+        <v>0.0235</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D76" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0029</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D77" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0204</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0026</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D79" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0183</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D80" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0123</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D81" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0092</v>
+        <v>0.0245</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0041</v>
+        <v>0.0193</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D83" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0048</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D84" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0081</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0083</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D86" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0037</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D87" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0018</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0028</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D89" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0017</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D90" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0034</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D91" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0065</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0088</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D93" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0059</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D94" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0075</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D95" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E95" s="1">
-        <v>0.001</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0047</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D97" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0183</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0243</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0066</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D100" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0054</v>
+        <v>0.0184</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0018</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0029</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D103" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0219</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D104" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E104" s="1">
-        <v>0.006</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D105" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0081</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0029</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D107" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E107" s="1">
-        <v>0.003</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D108" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0024</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D109" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0006</v>
+        <v>0.0201</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0178</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D111" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0022</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D112" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0046</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D113" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0075</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0113</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D115" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0154</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D116" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0037</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0044</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D118" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0052</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D119" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0048</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D120" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0029</v>
+        <v>0.0133</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D121" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0004</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0034</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D123" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E123" s="1">
-        <v>0.004</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0136</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D125" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0012</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D126" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0009</v>
+        <v>0.0097</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D127" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0058</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D128" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0138</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D129" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0013</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0063</v>
+        <v>0.0073</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D131" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E131" s="1">
-        <v>0.001</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D132" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0042</v>
+        <v>0.0072</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D133" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0036</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D134" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0057</v>
+        <v>0.0092</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D135" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0165</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>255</v>
+        <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>256</v>
       </c>
       <c r="D136" t="s">
         <v>257</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0004</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>258</v>
       </c>
       <c r="D137" t="s">
         <v>259</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0092</v>
+        <v>0.0149</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>260</v>
       </c>
       <c r="D138" t="s">
         <v>261</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0032</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>262</v>
       </c>
       <c r="D139" t="s">
         <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0038</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>264</v>
       </c>
       <c r="D140" t="s">
         <v>265</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0226</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>266</v>
       </c>
       <c r="D141" t="s">
         <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0031</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>268</v>
       </c>
       <c r="D142" t="s">
         <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0022</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>270</v>
       </c>
       <c r="D143" t="s">
         <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0022</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0084</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>274</v>
       </c>
       <c r="D145" t="s">
         <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0048</v>
+        <v>0.0121</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>276</v>
       </c>
       <c r="D146" t="s">
         <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0034</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>278</v>
       </c>
       <c r="D147" t="s">
         <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0054</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>280</v>
       </c>
       <c r="D148" t="s">
         <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0055</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="157" spans="1:26" customHeight="1" ht="250">
       <c r="A157" s="3" t="s">
         <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A157:L157"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>