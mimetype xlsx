--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -15,67 +15,778 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>BMW AG</t>
+  </si>
+  <si>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>KERRY GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL</t>
+  </si>
+  <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
+  </si>
+  <si>
+    <t>IT0005508921</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV</t>
+  </si>
+  <si>
+    <t>NL0013267909</t>
+  </si>
+  <si>
+    <t>ADIDAS N AG</t>
+  </si>
+  <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ENI</t>
+  </si>
+  <si>
+    <t>IT0003132476</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>KESKO CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000202</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>SARTORIUS STEDIM BIOTECH SA</t>
+  </si>
+  <si>
+    <t>FR0013154002</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV</t>
+  </si>
+  <si>
+    <t>NL00150001Q9</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>AIRBUS</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>OFI INVEST ISR MONETAIRE CT PART C</t>
+  </si>
+  <si>
+    <t>FR0000985558</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>HENSOLDT AG</t>
+  </si>
+  <si>
+    <t>DE000HAG0005</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
+  </si>
+  <si>
+    <t>ES0167050915</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>AXA SA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>IMCD NV</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>CSG CLASS A NV</t>
+  </si>
+  <si>
+    <t>NL0015073TS8</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>ALLIANZ</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>ES06670509T7</t>
+  </si>
+  <si>
+    <t>ALSTOM SA</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>CAPGEMINI</t>
+  </si>
+  <si>
+    <t>FR0000125338</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK HOLDING E AG</t>
+  </si>
+  <si>
+    <t>DE000DTR0CK8</t>
+  </si>
+  <si>
+    <t>SNAM</t>
+  </si>
+  <si>
+    <t>IT0003153415</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>NESTE</t>
+  </si>
+  <si>
+    <t>FI0009013296</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ARCELORMITTAL SA</t>
+  </si>
+  <si>
+    <t>LU1598757687</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>MTU AERO ENGINES HOLDING AG</t>
+  </si>
+  <si>
+    <t>DE000A0D9PT0</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM</t>
+  </si>
+  <si>
+    <t>ES0105066007</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>DAVIDE CAMPARI MILANO NV</t>
+  </si>
+  <si>
+    <t>NL0015435975</t>
+  </si>
+  <si>
+    <t>ADYEN NV</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>DASSAULT AVIATION SA</t>
+  </si>
+  <si>
+    <t>FR0014004L86</t>
+  </si>
+  <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>KINGSPAN GROUP PLC</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>MERCK</t>
@@ -155,762 +866,60 @@
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
-    <t>FRESENIUS SE AND CO KGAA</t>
-[...704 lines deleted...]
-    <t>GB00BDCPN049</t>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>20/06/2026</t>
+    <t>11/07/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1176,52 +1185,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E148" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E148"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E150" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E150"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1482,107 +1491,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z157"/>
+  <dimension ref="A1:Z159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="L2" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1615,1985 +1624,2013 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0027</v>
+        <v>0.0213</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0081</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0051</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0027</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
-        <v>0.005</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.003</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0077</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0196</v>
+        <v>0.0161</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" t="s">
         <v>21</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>22</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="1">
-        <v>0.0001</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" t="s">
         <v>24</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="1">
-        <v>0.0131</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
         <v>26</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="1">
-        <v>0.0011</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" t="s">
         <v>28</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="1">
-        <v>0.0071</v>
+        <v>0.0113</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
         <v>30</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="1">
-        <v>0.0156</v>
+        <v>0.0168</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
         <v>32</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="1">
-        <v>0.0039</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" t="s">
         <v>34</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="1">
-        <v>0.0034</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
         <v>36</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="1">
-        <v>0.0038</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
         <v>38</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="1">
-        <v>0.0047</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" t="s">
         <v>40</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="1">
-        <v>0.0061</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" t="s">
         <v>42</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="1">
-        <v>0.031</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" t="s">
         <v>44</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1">
-        <v>0.0025</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" t="s">
         <v>46</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="1">
-        <v>0.003</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" t="s">
         <v>48</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="1">
-        <v>0.0048</v>
+        <v>0.0115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" t="s">
         <v>50</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="1">
-        <v>0.0051</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" t="s">
         <v>52</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="1">
-        <v>0.0045</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" t="s">
         <v>54</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="1">
-        <v>0.0042</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" t="s">
         <v>56</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="1">
-        <v>0.0163</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" t="s">
         <v>58</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="1">
-        <v>0.0114</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" t="s">
         <v>60</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="1">
-        <v>0.0072</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" t="s">
         <v>62</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="1">
-        <v>0.0047</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" t="s">
         <v>64</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="1">
-        <v>0.0022</v>
+        <v>0.0151</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" t="s">
         <v>66</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="1">
-        <v>0.0174</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" t="s">
         <v>68</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="1">
-        <v>0.0005</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" t="s">
         <v>70</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="1">
-        <v>0.0023</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" t="s">
         <v>72</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="1">
-        <v>0.0031</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" t="s">
         <v>74</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="1">
-        <v>0.0028</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" t="s">
         <v>76</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="1">
-        <v>0.0078</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" t="s">
         <v>78</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="1">
-        <v>0.0044</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" t="s">
         <v>80</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="1">
-        <v>0.0228</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" t="s">
         <v>82</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="1">
-        <v>0.0008</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
         <v>84</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="1">
-        <v>0.0968</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" t="s">
         <v>86</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="1">
-        <v>0.0036</v>
+        <v>0.0096</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
+        <v>87</v>
+      </c>
+      <c r="D52" t="s">
         <v>88</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="1">
-        <v>0.0009</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
         <v>90</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="1">
-        <v>0.014</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" t="s">
         <v>92</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="1">
-        <v>0.0033</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
+        <v>93</v>
+      </c>
+      <c r="D55" t="s">
         <v>94</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="1">
-        <v>0.0023</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D56" t="s">
         <v>96</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="1">
-        <v>0.0187</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" t="s">
         <v>98</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1">
-        <v>0.0027</v>
+        <v>0.0131</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" t="s">
         <v>100</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="1">
-        <v>0.0051</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" t="s">
         <v>102</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1">
-        <v>0.0043</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
         <v>104</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>0.0129</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" t="s">
         <v>106</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>0.0182</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" t="s">
         <v>108</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1">
-        <v>0.0037</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" t="s">
         <v>110</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="1">
-        <v>0.0164</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" t="s">
         <v>112</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="1">
-        <v>0.0031</v>
+        <v>0.0176</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" t="s">
         <v>114</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="1">
-        <v>0.0203</v>
+        <v>0.0093</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" t="s">
         <v>116</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="1">
-        <v>0.0031</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" t="s">
         <v>118</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1">
-        <v>0.0055</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" t="s">
         <v>120</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="1">
-        <v>0.0032</v>
+        <v>0.0223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" t="s">
         <v>122</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="1">
-        <v>0.0025</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
         <v>124</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="1">
-        <v>0.004</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
+        <v>125</v>
+      </c>
+      <c r="D71" t="s">
         <v>126</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="1">
-        <v>0.0038</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" t="s">
         <v>128</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="1">
-        <v>0.0085</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" t="s">
         <v>130</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>0.0015</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E74" s="1">
         <v>0.0027</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" t="s">
         <v>134</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>0.0235</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" t="s">
         <v>136</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>0.001</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
+        <v>137</v>
+      </c>
+      <c r="D77" t="s">
         <v>138</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="1">
-        <v>0.0031</v>
+        <v>0.0181</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" t="s">
         <v>140</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="1">
-        <v>0.0017</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" t="s">
         <v>142</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="1">
-        <v>0.0049</v>
+        <v>0.0091</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
         <v>144</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="1">
-        <v>0.0064</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" t="s">
         <v>146</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="1">
-        <v>0.0245</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" t="s">
         <v>148</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="1">
-        <v>0.0193</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
         <v>150</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="1">
-        <v>0.0043</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" t="s">
         <v>152</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>0.0007</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" t="s">
         <v>154</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="1">
-        <v>0.0077</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" t="s">
         <v>156</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="1">
-        <v>0.0058</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" t="s">
         <v>158</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="1">
-        <v>0.0088</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" t="s">
         <v>160</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="1">
-        <v>0.0064</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" t="s">
         <v>162</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="1">
-        <v>0.0036</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
+        <v>163</v>
+      </c>
+      <c r="D90" t="s">
         <v>164</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="1">
-        <v>0.0019</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
+        <v>165</v>
+      </c>
+      <c r="D91" t="s">
         <v>166</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="1">
-        <v>0.0029</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" t="s">
         <v>168</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="1">
-        <v>0.0017</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" t="s">
         <v>170</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="1">
-        <v>0.0038</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" t="s">
         <v>172</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="1">
-        <v>0.0088</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" t="s">
         <v>174</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="1">
-        <v>0.0079</v>
+        <v>0.0197</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96" t="s">
         <v>176</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="1">
-        <v>0.0045</v>
+        <v>0.0261</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
+        <v>177</v>
+      </c>
+      <c r="D97" t="s">
         <v>178</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="1">
-        <v>0.0039</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" t="s">
         <v>180</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="1">
-        <v>0.0087</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" t="s">
         <v>182</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="1">
-        <v>0.0124</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" t="s">
         <v>184</v>
       </c>
-      <c r="D100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="1">
-        <v>0.0184</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>186</v>
+        <v>135</v>
       </c>
       <c r="D101" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0055</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D102" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0056</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D103" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0026</v>
+        <v>0.0239</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D104" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0048</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D105" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0087</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D106" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0022</v>
+        <v>0.0086</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D107" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0023</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D108" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E108" s="1">
-        <v>0.004</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D109" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0201</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D110" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0036</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D111" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0029</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D112" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0099</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D113" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E113" s="1">
-        <v>0.017</v>
+        <v>0.0207</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D114" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0054</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D115" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0037</v>
+        <v>0.0171</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D116" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E116" s="1">
         <v>0.0039</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D117" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0008</v>
+        <v>0.0163</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D118" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0078</v>
+        <v>0.0135</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D119" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0012</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D120" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0133</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D121" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0057</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D122" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0008</v>
+        <v>0.0184</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D123" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0057</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D124" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0047</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D125" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0059</v>
+        <v>0.0145</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D126" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0097</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D127" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0057</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D128" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E128" s="1">
-        <v>0.002</v>
+        <v>0.0934</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D129" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E129" s="1">
-        <v>0.002</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D130" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0073</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D131" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E131" s="1">
-        <v>0.005</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D132" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0072</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D133" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E133" s="1">
-        <v>0.004</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D134" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0092</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D135" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0063</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D136" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0036</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D137" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0149</v>
+        <v>0.0203</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>4</v>
+        <v>258</v>
       </c>
       <c r="C138" t="s">
+        <v>259</v>
+      </c>
+      <c r="D138" t="s">
         <v>260</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="1">
-        <v>0.0065</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" t="s">
         <v>262</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="1">
-        <v>0.0037</v>
+        <v>0.0134</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
+        <v>263</v>
+      </c>
+      <c r="D140" t="s">
         <v>264</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="1">
-        <v>0.0037</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
+        <v>265</v>
+      </c>
+      <c r="D141" t="s">
         <v>266</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="1">
-        <v>0.0012</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
+        <v>267</v>
+      </c>
+      <c r="D142" t="s">
         <v>268</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="1">
-        <v>0.0049</v>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
+        <v>269</v>
+      </c>
+      <c r="D143" t="s">
         <v>270</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="1">
-        <v>0.0031</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
+        <v>271</v>
+      </c>
+      <c r="D144" t="s">
         <v>272</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="1">
-        <v>0.0014</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
+        <v>273</v>
+      </c>
+      <c r="D145" t="s">
         <v>274</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="1">
-        <v>0.0121</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
+        <v>275</v>
+      </c>
+      <c r="D146" t="s">
         <v>276</v>
       </c>
-      <c r="D146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="1">
-        <v>0.0037</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
+        <v>277</v>
+      </c>
+      <c r="D147" t="s">
         <v>278</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="1">
-        <v>0.0034</v>
+        <v>0.0062</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
+        <v>279</v>
+      </c>
+      <c r="D148" t="s">
         <v>280</v>
       </c>
-      <c r="D148" t="s">
+      <c r="E148" s="1">
+        <v>0.0309</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
         <v>281</v>
       </c>
-      <c r="E148" s="1">
+      <c r="D149" t="s">
+        <v>282</v>
+      </c>
+      <c r="E149" s="1">
+        <v>0.0027</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>283</v>
+      </c>
+      <c r="D150" t="s">
+        <v>284</v>
+      </c>
+      <c r="E150" s="1">
         <v>0.0004</v>
       </c>
     </row>
-    <row r="156" spans="1:26">
-[...6 lines deleted...]
-        <v>286</v>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" customHeight="1" ht="250">
+      <c r="A159" s="3" t="s">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A157:L157"/>
+    <mergeCell ref="A159:L159"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>