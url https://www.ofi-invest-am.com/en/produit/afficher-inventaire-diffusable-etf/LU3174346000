--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -15,272 +15,284 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Actions</t>
   </si>
   <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
-    <t>BMW AG</t>
+    <t>BMW</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
-    <t>QIAGEN NV</t>
+    <t>QIAGEN</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>DE0008402215</t>
   </si>
   <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
-    <t>FERRARI NV</t>
+    <t>FERRARI</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
   </si>
   <si>
     <t>GB00BDCPN049</t>
   </si>
   <si>
-    <t>ACCIONA SA</t>
+    <t>ACCIONA</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
   </si>
   <si>
     <t>IT0005508921</t>
   </si>
   <si>
-    <t>AKZO NOBEL NV</t>
+    <t>AKZO NOBEL</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
-    <t>UNIVERSAL MUSIC GROUP NV</t>
+    <t>UNIVERSAL MUSIC GROUP</t>
   </si>
   <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONICS</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
@@ -326,93 +338,93 @@
   <si>
     <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>SARTORIUS STEDIM BIOTECH SA</t>
   </si>
   <si>
     <t>FR0013154002</t>
   </si>
   <si>
     <t>NEBIUS NV CLASS A</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
-    <t>STELLANTIS NV</t>
+    <t>STELLANTIS</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
-    <t>REPSOL SA</t>
+    <t>REPSOL</t>
   </si>
   <si>
     <t>ES0173516115</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
-    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+    <t>EDP ENERGIAS DE PORTUGAL</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>OFI INVEST ISR MONETAIRE CT PART C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
@@ -422,216 +434,207 @@
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>HENSOLDT AG</t>
   </si>
   <si>
     <t>DE000HAG0005</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
-    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
-[...4 lines deleted...]
-  <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
-    <t>AMADEUS IT GROUP SA</t>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
+    <t>ABIVAX SA</t>
+  </si>
+  <si>
+    <t>FR0012333284</t>
+  </si>
+  <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
-    <t>IMCD NV</t>
-[...4 lines deleted...]
-  <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>CSG CLASS A NV</t>
   </si>
   <si>
     <t>NL0015073TS8</t>
   </si>
   <si>
-    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+    <t>KONINKLIJKE AHOLD DELHAIZE</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
-    <t>ES06670509T7</t>
-[...1 lines deleted...]
-  <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>KONE CORP CLASS B</t>
+    <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>SNAM</t>
   </si>
@@ -641,141 +644,141 @@
   <si>
     <t>ELISA</t>
   </si>
   <si>
     <t>FI0009007884</t>
   </si>
   <si>
     <t>NESTE</t>
   </si>
   <si>
     <t>FI0009013296</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ARCELORMITTAL SA</t>
   </si>
   <si>
     <t>LU1598757687</t>
   </si>
   <si>
-    <t>IBERDROLA SA</t>
+    <t>IBERDROLA</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>MTU AERO ENGINES HOLDING AG</t>
   </si>
   <si>
     <t>DE000A0D9PT0</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
-    <t>AGEAS SA</t>
+    <t>AGEAS</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
-    <t>NN GROUP NV</t>
+    <t>NN GROUP</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
-    <t>KONINKLIJKE PHILIPS NV</t>
+    <t>KONINKLIJKE PHILIPS</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>CELLNEX TELECOM</t>
   </si>
   <si>
     <t>ES0105066007</t>
   </si>
   <si>
-    <t>ING GROEP NV</t>
+    <t>ING GROEP</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV</t>
   </si>
   <si>
     <t>NL0015435975</t>
   </si>
   <si>
-    <t>ADYEN NV</t>
+    <t>ADYEN</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
-    <t>ASML HOLDING NV</t>
+    <t>ASML HOLDING</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>DASSAULT AVIATION SA</t>
   </si>
   <si>
     <t>FR0014004L86</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
@@ -866,60 +869,54 @@
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
-    <t>DERECHOS IBERDROLA S.A. SA</t>
-[...4 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>11/07/2026</t>
+    <t>11/08/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1185,52 +1182,52 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E150" headerRowCount="1" totalsRowCount="0">
-  <autoFilter ref="B10:E150"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Table1" ref="B10:E149" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="B10:E149"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Classe d'actif"/>
     <tableColumn id="2" name="Nom"/>
     <tableColumn id="3" name="Code ISIN"/>
     <tableColumn id="4" name="Poids"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1491,107 +1488,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z159"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="L2" s="5" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="14"/>
     </row>
@@ -1624,2013 +1621,1999 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0213</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0043</v>
+        <v>0.0241</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0083</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0033</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>0.0034</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0029</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0006</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0161</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0022</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0049</v>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0074</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0113</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0168</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0042</v>
+        <v>0.0117</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0047</v>
+        <v>0.0168</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0055</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0049</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0032</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0004</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0032</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0038</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0115</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0015</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.003</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0051</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.001</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0038</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0037</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0061</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0151</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0036</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0055</v>
+        <v>0.0162</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0088</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0036</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0067</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0051</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0079</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.002</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.002</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0057</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0096</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0059</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0051</v>
+        <v>0.0097</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
         <v>0.0064</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0009</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0054</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0131</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0014</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="1">
-        <v>0.006</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0007</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0035</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0036</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63" t="s">
         <v>110</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0059</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0176</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65" t="s">
         <v>114</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0093</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66" t="s">
         <v>116</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0027</v>
+        <v>0.0187</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67" t="s">
         <v>118</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0037</v>
+        <v>0.0104</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68" t="s">
         <v>120</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0223</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69" t="s">
         <v>122</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0033</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70" t="s">
         <v>124</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0018</v>
+        <v>0.0282</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71" t="s">
         <v>126</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0023</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72" t="s">
         <v>128</v>
       </c>
       <c r="E72" s="1">
-        <v>0.008</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73" t="s">
         <v>130</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0049</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74" t="s">
         <v>132</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0027</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0058</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76" t="s">
         <v>136</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0051</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77" t="s">
         <v>138</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0181</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78" t="s">
         <v>140</v>
       </c>
       <c r="E78" s="1">
-        <v>0.013</v>
+        <v>0.0172</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79" t="s">
         <v>142</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0091</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80" t="s">
         <v>144</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0041</v>
+        <v>0.0096</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81" t="s">
         <v>146</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0044</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82" t="s">
         <v>148</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0087</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0088</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0042</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0017</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86" t="s">
         <v>156</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0028</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87" t="s">
         <v>158</v>
       </c>
       <c r="E87" s="1">
-        <v>0.002</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88" t="s">
         <v>160</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0032</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89" t="s">
         <v>162</v>
       </c>
       <c r="E89" s="1">
-        <v>0.006</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90" t="s">
         <v>164</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0081</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91" t="s">
         <v>166</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0054</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92" t="s">
         <v>168</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0077</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93" t="s">
         <v>170</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0008</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94" t="s">
         <v>172</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0044</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95" t="s">
         <v>174</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0197</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96" t="s">
         <v>176</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0261</v>
+        <v>0.0205</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>177</v>
       </c>
       <c r="D97" t="s">
         <v>178</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0065</v>
+        <v>0.0264</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98" t="s">
         <v>180</v>
       </c>
       <c r="E98" s="1">
-        <v>0.005</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99" t="s">
         <v>182</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0017</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100" t="s">
         <v>184</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0033</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="D101" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0001</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D102" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E102" s="1">
         <v>0.001</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D103" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0239</v>
+        <v>0.0249</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D104" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E104" s="1">
         <v>0.0027</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D105" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0015</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D106" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0086</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D107" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0038</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D108" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0039</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D109" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0026</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D110" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0035</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D111" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0052</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D112" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0031</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D113" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0207</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D114" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0034</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D115" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0171</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D116" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E116" s="1">
         <v>0.0039</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D117" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0163</v>
+        <v>0.0135</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D118" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0135</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D119" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0043</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D120" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0053</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D121" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0028</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D122" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0184</v>
+        <v>0.0199</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D123" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0027</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D124" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0029</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D125" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0145</v>
+        <v>0.0153</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D126" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E126" s="1">
         <v>0.0009</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D127" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0034</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D128" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0934</v>
+        <v>0.0867</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D129" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E129" s="1">
         <v>0.0007</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D130" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E130" s="1">
         <v>0.0027</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D131" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0081</v>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D132" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E132" s="1">
-        <v>0.005</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D133" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0025</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D134" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E134" s="1">
         <v>0.0052</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D135" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E135" s="1">
         <v>0.003</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D136" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0075</v>
+        <v>0.0073</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D137" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0203</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C138" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D138" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E138" s="1">
-        <v>0</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D139" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0134</v>
+        <v>0.0129</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D140" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E140" s="1">
         <v>0.0012</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D141" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0075</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D142" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0155</v>
+        <v>0.0171</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D143" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0039</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D144" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E144" s="1">
         <v>0.0032</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D145" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0037</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D146" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0048</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D147" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E147" s="1">
         <v>0.0062</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D148" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0309</v>
+        <v>0.0304</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D149" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0027</v>
-[...17 lines deleted...]
-      <c r="A158" t="s">
+        <v>0.0028</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" customHeight="1" ht="250">
+      <c r="A158" s="3" t="s">
         <v>288</v>
-      </c>
-[...3 lines deleted...]
-        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
-    <mergeCell ref="A159:L159"/>
+    <mergeCell ref="A158:L158"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId_table_1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>