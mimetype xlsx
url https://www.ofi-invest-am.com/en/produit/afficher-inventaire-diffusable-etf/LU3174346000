--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -146,56 +146,50 @@
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>FERRARI</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
-    <t>FRESENIUS SE AND CO KGAA</t>
-[...4 lines deleted...]
-  <si>
     <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
   </si>
   <si>
     <t>GB00BDCPN049</t>
   </si>
   <si>
     <t>ACCIONA</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
@@ -488,51 +482,51 @@
   <si>
     <t>ABIVAX SA</t>
   </si>
   <si>
     <t>FR0012333284</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
-    <t>PUBLICIS GROUPE SA</t>
+    <t>PUBLICIS GROUPE</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
@@ -608,50 +602,56 @@
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
+    <t>FRESENIUS N</t>
+  </si>
+  <si>
+    <t>DE000FRE5EN2</t>
+  </si>
+  <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>SNAM</t>
   </si>
   <si>
     <t>IT0003153415</t>
   </si>
   <si>
     <t>ELISA</t>
   </si>
   <si>
     <t>FI0009007884</t>
   </si>
   <si>
     <t>NESTE</t>
   </si>
   <si>
     <t>FI0009013296</t>
   </si>
   <si>
     <t>ORANGE SA</t>
@@ -872,51 +872,51 @@
   <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>11/08/2026</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1621,1577 +1621,1577 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0017</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0241</v>
+        <v>0.0243</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0043</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0079</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>0.0034</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0027</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="1">
         <v>0.0006</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0014</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0155</v>
+        <v>0.0152</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0021</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="1">
-        <v>0.005</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0076</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="1">
         <v>0.0117</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>33</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0168</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0043</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="1">
-        <v>0.005</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0055</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="1">
-        <v>0.005</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0034</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0008</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0026</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="1">
-        <v>0.004</v>
+        <v>0.0127</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0124</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0014</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0031</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0046</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="1">
-        <v>0.001</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1">
-        <v>0.003</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0035</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0061</v>
+        <v>0.0162</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0162</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0033</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0054</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0061</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0034</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="1">
-        <v>0.005</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0044</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="1">
-        <v>0.008</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="1">
-        <v>0.002</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="1">
-        <v>0.002</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0058</v>
+        <v>0.0093</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0097</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0064</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0049</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="1">
-        <v>0.0058</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0009</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="1">
-        <v>0.006</v>
+        <v>0.0132</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="1">
-        <v>0.013</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0013</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0045</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0006</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63" t="s">
         <v>110</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0037</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0034</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65" t="s">
         <v>114</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0064</v>
+        <v>0.0178</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66" t="s">
         <v>116</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0187</v>
+        <v>0.009</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67" t="s">
         <v>118</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0104</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68" t="s">
         <v>120</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0027</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69" t="s">
         <v>122</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0035</v>
+        <v>0.0303</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70" t="s">
         <v>124</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0282</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71" t="s">
         <v>126</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0039</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72" t="s">
         <v>128</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0014</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73" t="s">
         <v>130</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0023</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74" t="s">
         <v>132</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0079</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0045</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76" t="s">
         <v>136</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0032</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77" t="s">
         <v>138</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0055</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78" t="s">
         <v>140</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0172</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79" t="s">
         <v>142</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0126</v>
+        <v>0.0103</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80" t="s">
         <v>144</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0096</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81" t="s">
         <v>146</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0039</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82" t="s">
         <v>148</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0048</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83" t="s">
         <v>150</v>
       </c>
       <c r="E83" s="1">
-        <v>0.001</v>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0083</v>
+        <v>0.0091</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0088</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86" t="s">
         <v>156</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0045</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87" t="s">
         <v>158</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0032</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88" t="s">
         <v>160</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0024</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>161</v>
       </c>
       <c r="D89" t="s">
         <v>162</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0036</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90" t="s">
         <v>164</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0066</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91" t="s">
         <v>166</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0082</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92" t="s">
         <v>168</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0056</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93" t="s">
         <v>170</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0077</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94" t="s">
         <v>172</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0009</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>173</v>
       </c>
       <c r="D95" t="s">
         <v>174</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0041</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>175</v>
       </c>
       <c r="D96" t="s">
         <v>176</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0205</v>
+        <v>0.0276</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>177</v>
       </c>
       <c r="D97" t="s">
         <v>178</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0264</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>179</v>
       </c>
       <c r="D98" t="s">
         <v>180</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0068</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>181</v>
       </c>
       <c r="D99" t="s">
         <v>182</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0054</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100" t="s">
         <v>184</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0017</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101" t="s">
         <v>186</v>
       </c>
       <c r="E101" s="1">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102" t="s">
         <v>188</v>
       </c>
       <c r="E102" s="1">
-        <v>0.001</v>
+        <v>0.0248</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103" t="s">
         <v>190</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0249</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>191</v>
       </c>
       <c r="D104" t="s">
         <v>192</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0027</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>193</v>
       </c>
       <c r="D105" t="s">
         <v>194</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0017</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106" t="s">
         <v>196</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0082</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>197</v>
       </c>
       <c r="D107" t="s">
         <v>198</v>
       </c>
       <c r="E107" s="1">
         <v>0.0041</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108" t="s">
         <v>200</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>201</v>
       </c>
       <c r="D109" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0024</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>203</v>
       </c>
       <c r="D110" t="s">
         <v>204</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0034</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>205</v>
       </c>
       <c r="D111" t="s">
         <v>206</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0051</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>207</v>
       </c>
       <c r="D112" t="s">
         <v>208</v>
       </c>
       <c r="E112" s="1">
         <v>0.0037</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>209</v>
       </c>
       <c r="D113" t="s">
         <v>210</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0196</v>
+        <v>0.0195</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>211</v>
       </c>
       <c r="D114" t="s">
         <v>212</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0033</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>213</v>
       </c>
       <c r="D115" t="s">
         <v>214</v>
       </c>
       <c r="E115" s="1">
         <v>0.0165</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>215</v>
       </c>
       <c r="D116" t="s">
         <v>216</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0039</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>217</v>
       </c>
       <c r="D117" t="s">
         <v>218</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0135</v>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>219</v>
       </c>
       <c r="D118" t="s">
         <v>220</v>
       </c>
       <c r="E118" s="1">
-        <v>0.013</v>
+        <v>0.0134</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>221</v>
       </c>
       <c r="D119" t="s">
         <v>222</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0039</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>223</v>
       </c>
       <c r="D120" t="s">
         <v>224</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0054</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>225</v>
       </c>
       <c r="D121" t="s">
         <v>226</v>
       </c>
       <c r="E121" s="1">
         <v>0.0026</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>227</v>
       </c>
       <c r="D122" t="s">
         <v>228</v>
@@ -3203,401 +3203,401 @@
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>229</v>
       </c>
       <c r="D123" t="s">
         <v>230</v>
       </c>
       <c r="E123" s="1">
         <v>0.003</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>231</v>
       </c>
       <c r="D124" t="s">
         <v>232</v>
       </c>
       <c r="E124" s="1">
-        <v>0.003</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>233</v>
       </c>
       <c r="D125" t="s">
         <v>234</v>
       </c>
       <c r="E125" s="1">
         <v>0.0153</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>235</v>
       </c>
       <c r="D126" t="s">
         <v>236</v>
       </c>
       <c r="E126" s="1">
         <v>0.0009</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>237</v>
       </c>
       <c r="D127" t="s">
         <v>238</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0037</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>239</v>
       </c>
       <c r="D128" t="s">
         <v>240</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0867</v>
+        <v>0.0864</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>241</v>
       </c>
       <c r="D129" t="s">
         <v>242</v>
       </c>
       <c r="E129" s="1">
         <v>0.0007</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>243</v>
       </c>
       <c r="D130" t="s">
         <v>244</v>
       </c>
       <c r="E130" s="1">
         <v>0.0027</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>245</v>
       </c>
       <c r="D131" t="s">
         <v>246</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0085</v>
+        <v>0.009</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>247</v>
       </c>
       <c r="D132" t="s">
         <v>248</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0057</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>249</v>
       </c>
       <c r="D133" t="s">
         <v>250</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0029</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>251</v>
       </c>
       <c r="D134" t="s">
         <v>252</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0052</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>253</v>
       </c>
       <c r="D135" t="s">
         <v>254</v>
       </c>
       <c r="E135" s="1">
-        <v>0.003</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>255</v>
       </c>
       <c r="D136" t="s">
         <v>256</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0073</v>
+        <v>0.0069</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>257</v>
       </c>
       <c r="D137" t="s">
         <v>258</v>
       </c>
       <c r="E137" s="1">
-        <v>0.022</v>
+        <v>0.0225</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>259</v>
       </c>
       <c r="C138" t="s">
         <v>260</v>
       </c>
       <c r="D138" t="s">
         <v>261</v>
       </c>
       <c r="E138" s="1">
         <v>0.0002</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>262</v>
       </c>
       <c r="D139" t="s">
         <v>263</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0129</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>264</v>
       </c>
       <c r="D140" t="s">
         <v>265</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0012</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>266</v>
       </c>
       <c r="D141" t="s">
         <v>267</v>
       </c>
       <c r="E141" s="1">
-        <v>0.007</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>268</v>
       </c>
       <c r="D142" t="s">
         <v>269</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0171</v>
+        <v>0.0157</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>270</v>
       </c>
       <c r="D143" t="s">
         <v>271</v>
       </c>
       <c r="E143" s="1">
         <v>0.0041</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>272</v>
       </c>
       <c r="D144" t="s">
         <v>273</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0032</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>274</v>
       </c>
       <c r="D145" t="s">
         <v>275</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0042</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>276</v>
       </c>
       <c r="D146" t="s">
         <v>277</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0049</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>278</v>
       </c>
       <c r="D147" t="s">
         <v>279</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0062</v>
+        <v>0.0064</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>280</v>
       </c>
       <c r="D148" t="s">
         <v>281</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0304</v>
+        <v>0.0321</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>282</v>
       </c>
       <c r="D149" t="s">
         <v>283</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0028</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="158" spans="1:26" customHeight="1" ht="250">
       <c r="A158" s="3" t="s">
         <v>288</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A158:L158"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>