--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -17,906 +17,906 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP</t>
+  </si>
+  <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS N AG</t>
+  </si>
+  <si>
+    <t>NL0013267909</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL</t>
+  </si>
+  <si>
+    <t>IT0005508921</t>
+  </si>
+  <si>
+    <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA</t>
+  </si>
+  <si>
+    <t>VGZ6IDX</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 DEC 26</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>KERRY GROUP PLC</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
+    <t>NL0010832176</t>
+  </si>
+  <si>
+    <t>ARGENX</t>
+  </si>
+  <si>
+    <t>IE00BYTBXV33</t>
+  </si>
+  <si>
+    <t>RYANAIR HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>KINGSPAN GROUP PLC</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
+    <t>FR0006174348</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA</t>
+  </si>
+  <si>
+    <t>FR0014004L86</t>
+  </si>
+  <si>
+    <t>DASSAULT AVIATION SA</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>ADYEN</t>
+  </si>
+  <si>
+    <t>NL0015435975</t>
+  </si>
+  <si>
+    <t>DAVIDE CAMPARI MILANO NV</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP</t>
+  </si>
+  <si>
+    <t>ES0105066007</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000A0D9PT0</t>
+  </si>
+  <si>
+    <t>MTU AERO ENGINES HOLDING AG</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA</t>
+  </si>
+  <si>
+    <t>LU1598757687</t>
+  </si>
+  <si>
+    <t>ARCELORMITTAL SA</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009013296</t>
+  </si>
+  <si>
+    <t>NESTE</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>IT0003153415</t>
+  </si>
+  <si>
+    <t>SNAM</t>
+  </si>
+  <si>
+    <t>DE000DTR0CK8</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK HOLDING E AG</t>
+  </si>
+  <si>
+    <t>DE000FRE5EN2</t>
+  </si>
+  <si>
+    <t>FRESENIUS N</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>FR0000125338</t>
+  </si>
+  <si>
+    <t>CAPGEMINI</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM SA</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>ALLIANZ</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0012333284</t>
+  </si>
+  <si>
+    <t>ABIVAX SA</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>AXA SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>DE000HAG0005</t>
+  </si>
+  <si>
+    <t>HENSOLDT AG</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DHL N AG</t>
+  </si>
+  <si>
+    <t>FR0000985558</t>
+  </si>
+  <si>
+    <t>OFI INVEST ISR MONETAIRE CT PART C</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
+    <t>NL00150001Q9</t>
+  </si>
+  <si>
+    <t>STELLANTIS</t>
+  </si>
+  <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>FR0013154002</t>
+  </si>
+  <si>
+    <t>SARTORIUS STEDIM BIOTECH SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV</t>
+  </si>
+  <si>
+    <t>FI0009000202</t>
+  </si>
+  <si>
+    <t>KESKO CLASS B</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
+    <t>IT0003132476</t>
+  </si>
+  <si>
+    <t>ENI</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>Poids</t>
+  </si>
+  <si>
+    <t>Code ISIN</t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
     <t>Classe d'actif</t>
   </si>
   <si>
-    <t>Nom</t>
-[...847 lines deleted...]
-  <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>01/09/2026</t>
+    <t>21/09/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1509,83 +1509,90 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="B1" s="2"/>
+      <c r="E1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="50">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="6" t="s">
         <v>284</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>285</v>
       </c>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
+    <row r="3" spans="1:26">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="E4"/>
+    </row>
     <row r="5" spans="1:26">
       <c r="B5" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="13"/>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" s="8"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
@@ -1596,2008 +1603,2011 @@
       <c r="B7" s="8"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" s="9"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="15"/>
     </row>
+    <row r="9" spans="1:26">
+      <c r="E9"/>
+    </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="C10" t="s">
-        <v>1</v>
+        <v>282</v>
       </c>
       <c r="D10" t="s">
-        <v>2</v>
+        <v>281</v>
       </c>
       <c r="E10" t="s">
-        <v>3</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>5</v>
+        <v>279</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>278</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0016</v>
+        <v>0.0081</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>277</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>276</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0243</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>275</v>
       </c>
       <c r="D13" t="s">
-        <v>10</v>
+        <v>274</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0045</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>272</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0076</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>271</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0034</v>
+        <v>0.0095</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0035</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>266</v>
       </c>
       <c r="E17" s="1">
-        <v>0.0028</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>264</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0006</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0012</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>261</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>260</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0152</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>259</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>258</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0022</v>
+        <v>0.0131</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C22" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0048</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>255</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>254</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0077</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>253</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0117</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>251</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>250</v>
       </c>
       <c r="E25" s="1">
-        <v>0.017</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>249</v>
       </c>
       <c r="D26" t="s">
-        <v>36</v>
+        <v>248</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0042</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>247</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>246</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0052</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>245</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>244</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0052</v>
+        <v>0.0175</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>242</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0053</v>
+        <v>0.0094</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>241</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>240</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0008</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>239</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>238</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0026</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C32" t="s">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>236</v>
       </c>
       <c r="E32" s="1">
-        <v>0.0042</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>235</v>
       </c>
       <c r="D33" t="s">
-        <v>50</v>
+        <v>234</v>
       </c>
       <c r="E33" s="1">
-        <v>0.0127</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>233</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>232</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0014</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>231</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0031</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>229</v>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>228</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0042</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>227</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>226</v>
       </c>
       <c r="E37" s="1">
-        <v>0.001</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C38" t="s">
-        <v>59</v>
+        <v>225</v>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>224</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0029</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C39" t="s">
-        <v>61</v>
+        <v>223</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>222</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0035</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C40" t="s">
-        <v>63</v>
+        <v>221</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>220</v>
       </c>
       <c r="E40" s="1">
-        <v>0.006</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
       <c r="E41" s="1">
-        <v>0.0162</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C42" t="s">
-        <v>67</v>
+        <v>217</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>216</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0032</v>
+        <v>0.0131</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>215</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0052</v>
+        <v>0.0101</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C44" t="s">
-        <v>71</v>
+        <v>213</v>
       </c>
       <c r="D44" t="s">
-        <v>72</v>
+        <v>212</v>
       </c>
       <c r="E44" s="1">
-        <v>0.007</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C45" t="s">
-        <v>73</v>
+        <v>211</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>210</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0036</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C46" t="s">
-        <v>75</v>
+        <v>209</v>
       </c>
       <c r="D46" t="s">
-        <v>76</v>
+        <v>208</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0045</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C47" t="s">
-        <v>77</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0043</v>
+        <v>0.0093</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>204</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0081</v>
+        <v>0.0046</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C49" t="s">
-        <v>81</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
-        <v>82</v>
+        <v>202</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0022</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>201</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>200</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0018</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C51" t="s">
-        <v>85</v>
+        <v>199</v>
       </c>
       <c r="D51" t="s">
-        <v>86</v>
+        <v>198</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0059</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>88</v>
+        <v>196</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0093</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="D53" t="s">
-        <v>90</v>
+        <v>194</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0063</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C54" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="D54" t="s">
-        <v>92</v>
+        <v>192</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0051</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C55" t="s">
-        <v>93</v>
+        <v>191</v>
       </c>
       <c r="D55" t="s">
-        <v>94</v>
+        <v>190</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0055</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C56" t="s">
-        <v>95</v>
+        <v>189</v>
       </c>
       <c r="D56" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="E56" s="1">
-        <v>0.001</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C57" t="s">
-        <v>97</v>
+        <v>187</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>186</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0054</v>
+        <v>0.0193</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C58" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="D58" t="s">
-        <v>100</v>
+        <v>184</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0132</v>
+        <v>0.0278</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C59" t="s">
-        <v>101</v>
+        <v>183</v>
       </c>
       <c r="D59" t="s">
-        <v>102</v>
+        <v>182</v>
       </c>
       <c r="E59" s="1">
-        <v>0.0014</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C60" t="s">
-        <v>103</v>
+        <v>181</v>
       </c>
       <c r="D60" t="s">
-        <v>104</v>
+        <v>180</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0051</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C61" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0006</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C62" t="s">
-        <v>107</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>176</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0037</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C63" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="D63" t="s">
-        <v>110</v>
+        <v>174</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0034</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>173</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>172</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0067</v>
+        <v>0.0252</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C65" t="s">
-        <v>113</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0178</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C66" t="s">
-        <v>115</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="E66" s="1">
-        <v>0.009</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C67" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="D67" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0025</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>120</v>
+        <v>164</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0037</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C69" t="s">
-        <v>121</v>
+        <v>163</v>
       </c>
       <c r="D69" t="s">
-        <v>122</v>
+        <v>162</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0303</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C70" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0039</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C71" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="D71" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0013</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C72" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0023</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D73" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>0.0078</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C74" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="D74" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0043</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="D75" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="E75" s="1">
-        <v>0.003</v>
+        <v>0.0202</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C76" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="D76" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0056</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C77" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="D77" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0165</v>
+        <v>0.0164</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0124</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C79" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D79" t="s">
         <v>142</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0103</v>
+        <v>0.0119</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C80" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D80" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0038</v>
+        <v>0.0133</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C81" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D81" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="E81" s="1">
-        <v>0.005</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C82" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0009</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="D83" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0085</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C84" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="D84" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0091</v>
+        <v>0.0218</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C85" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="E85" s="1">
-        <v>0.0046</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="D86" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0033</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C87" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="D87" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0025</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C88" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0032</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="D89" t="s">
-        <v>162</v>
+        <v>122</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0063</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C90" t="s">
-        <v>163</v>
+        <v>121</v>
       </c>
       <c r="D90" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0076</v>
+        <v>0.0863</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C91" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="D91" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0057</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C92" t="s">
-        <v>167</v>
+        <v>117</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0077</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>115</v>
       </c>
       <c r="D93" t="s">
-        <v>170</v>
+        <v>114</v>
       </c>
       <c r="E93" s="1">
-        <v>0.001</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C94" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="D94" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0037</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C95" t="s">
-        <v>173</v>
+        <v>111</v>
       </c>
       <c r="D95" t="s">
-        <v>174</v>
+        <v>110</v>
       </c>
       <c r="E95" s="1">
-        <v>0.0196</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C96" t="s">
-        <v>175</v>
+        <v>109</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0276</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C97" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D97" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0063</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C98" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D98" t="s">
-        <v>180</v>
+        <v>104</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0049</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C99" t="s">
-        <v>181</v>
+        <v>103</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0018</v>
+        <v>0.0229</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>183</v>
+        <v>101</v>
       </c>
       <c r="D100" t="s">
-        <v>184</v>
+        <v>100</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0029</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C101" t="s">
-        <v>185</v>
+        <v>99</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>98</v>
       </c>
       <c r="E101" s="1">
-        <v>0.001</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C102" t="s">
-        <v>187</v>
+        <v>97</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>96</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0248</v>
+        <v>0.0083</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C103" t="s">
-        <v>189</v>
+        <v>95</v>
       </c>
       <c r="D103" t="s">
-        <v>190</v>
+        <v>94</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0028</v>
+        <v>0.0159</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>93</v>
       </c>
       <c r="D104" t="s">
-        <v>192</v>
+        <v>92</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0017</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>91</v>
       </c>
       <c r="D105" t="s">
-        <v>194</v>
+        <v>90</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0076</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C106" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>88</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0033</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>87</v>
       </c>
       <c r="D107" t="s">
-        <v>198</v>
+        <v>86</v>
       </c>
       <c r="E107" s="1">
-        <v>0.0041</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C108" t="s">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="D108" t="s">
-        <v>200</v>
+        <v>84</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0035</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C109" t="s">
-        <v>201</v>
+        <v>83</v>
       </c>
       <c r="D109" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0026</v>
+        <v>0.0063</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>81</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0037</v>
+        <v>0.0302</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C111" t="s">
-        <v>205</v>
+        <v>79</v>
       </c>
       <c r="D111" t="s">
-        <v>206</v>
+        <v>78</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0048</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C112" t="s">
-        <v>207</v>
+        <v>77</v>
       </c>
       <c r="D112" t="s">
-        <v>208</v>
+        <v>76</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0037</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>75</v>
       </c>
       <c r="D113" t="s">
-        <v>210</v>
+        <v>74</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0195</v>
+        <v>0.0238</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C114" t="s">
-        <v>211</v>
+        <v>73</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0032</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>71</v>
       </c>
       <c r="D115" t="s">
-        <v>214</v>
+        <v>70</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0165</v>
+        <v>0.0076</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C116" t="s">
-        <v>215</v>
+        <v>69</v>
       </c>
       <c r="D116" t="s">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="E116" s="1">
-        <v>0.004</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C117" t="s">
-        <v>217</v>
+        <v>67</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>66</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0125</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C118" t="s">
-        <v>219</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
-        <v>220</v>
+        <v>64</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0134</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C119" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="D119" t="s">
-        <v>222</v>
+        <v>62</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0041</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C120" t="s">
-        <v>223</v>
+        <v>61</v>
       </c>
       <c r="D120" t="s">
-        <v>224</v>
+        <v>60</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0053</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C121" t="s">
-        <v>225</v>
+        <v>59</v>
       </c>
       <c r="D121" t="s">
-        <v>226</v>
+        <v>58</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0026</v>
+        <v>0.0147</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C122" t="s">
-        <v>227</v>
+        <v>57</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0199</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C123" t="s">
-        <v>229</v>
+        <v>55</v>
       </c>
       <c r="D123" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="E123" s="1">
-        <v>0.003</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0029</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>233</v>
+        <v>51</v>
       </c>
       <c r="D125" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0153</v>
+        <v>0.0107</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C126" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="D126" t="s">
-        <v>236</v>
+        <v>48</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0009</v>
+        <v>0.0168</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C127" t="s">
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="D127" t="s">
-        <v>238</v>
+        <v>46</v>
       </c>
       <c r="E127" s="1">
         <v>0.0043</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C128" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="D128" t="s">
-        <v>240</v>
+        <v>44</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0864</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C129" t="s">
-        <v>241</v>
+        <v>43</v>
       </c>
       <c r="D129" t="s">
-        <v>242</v>
+        <v>42</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0007</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C130" t="s">
-        <v>243</v>
+        <v>41</v>
       </c>
       <c r="D130" t="s">
-        <v>244</v>
+        <v>40</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0027</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C131" t="s">
-        <v>245</v>
+        <v>39</v>
       </c>
       <c r="D131" t="s">
-        <v>246</v>
+        <v>38</v>
       </c>
       <c r="E131" s="1">
-        <v>0.009</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="C132" t="s">
-        <v>247</v>
+        <v>36</v>
       </c>
       <c r="D132" t="s">
-        <v>248</v>
+        <v>35</v>
       </c>
       <c r="E132" s="1">
-        <v>0.0053</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C133" t="s">
-        <v>249</v>
+        <v>34</v>
       </c>
       <c r="D133" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0031</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C134" t="s">
-        <v>251</v>
+        <v>32</v>
       </c>
       <c r="D134" t="s">
-        <v>252</v>
+        <v>31</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0051</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C135" t="s">
-        <v>253</v>
+        <v>30</v>
       </c>
       <c r="D135" t="s">
-        <v>254</v>
+        <v>29</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0032</v>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C136" t="s">
-        <v>255</v>
+        <v>28</v>
       </c>
       <c r="D136" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0069</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C137" t="s">
-        <v>257</v>
+        <v>26</v>
       </c>
       <c r="D137" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0225</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>259</v>
+        <v>2</v>
       </c>
       <c r="C138" t="s">
-        <v>260</v>
+        <v>24</v>
       </c>
       <c r="D138" t="s">
-        <v>261</v>
+        <v>23</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0002</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C139" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="D139" t="s">
-        <v>263</v>
+        <v>21</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0124</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C140" t="s">
-        <v>264</v>
+        <v>20</v>
       </c>
       <c r="D140" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0011</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C141" t="s">
-        <v>266</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>267</v>
+        <v>17</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0083</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C142" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
       <c r="D142" t="s">
-        <v>269</v>
+        <v>15</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0157</v>
+        <v>0.0062</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C143" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="D143" t="s">
-        <v>271</v>
+        <v>13</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0041</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C144" t="s">
-        <v>272</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="E144" s="1">
         <v>0.0033</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C145" t="s">
-        <v>274</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>275</v>
+        <v>9</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0039</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C146" t="s">
-        <v>276</v>
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>277</v>
+        <v>7</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0052</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C147" t="s">
-        <v>278</v>
+        <v>6</v>
       </c>
       <c r="D147" t="s">
-        <v>279</v>
+        <v>5</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0064</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
+        <v>2</v>
+      </c>
+      <c r="C148" t="s">
         <v>4</v>
       </c>
-      <c r="C148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>281</v>
+        <v>3</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0321</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C149" t="s">
-        <v>282</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>283</v>
+        <v>0</v>
       </c>
       <c r="E149" s="1">
-        <v>0.003</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="158" spans="1:26" customHeight="1" ht="250">
       <c r="A158" s="3" t="s">
         <v>288</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A158:L158"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>