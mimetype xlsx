--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -17,906 +17,906 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LU3174346000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>VINCI SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>ALLIANZ</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHINEERS AG</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM SA</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FR0000125338</t>
+  </si>
+  <si>
+    <t>CAPGEMINI</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>DE000FRE5EN2</t>
+  </si>
+  <si>
+    <t>FRESENIUS N</t>
+  </si>
+  <si>
+    <t>DE000DTR0CK8</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK HOLDING E AG</t>
+  </si>
+  <si>
+    <t>IT0003153415</t>
+  </si>
+  <si>
+    <t>SNAM</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>FI0009013296</t>
+  </si>
+  <si>
+    <t>NESTE</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>LU1598757687</t>
+  </si>
+  <si>
+    <t>ARCELORMITTAL SA</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA</t>
+  </si>
+  <si>
+    <t>DE000A0D9PT0</t>
+  </si>
+  <si>
+    <t>MTU AERO ENGINES HOLDING AG</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS</t>
+  </si>
+  <si>
+    <t>FR0000120271</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER</t>
+  </si>
+  <si>
+    <t>ES0105066007</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP</t>
+  </si>
+  <si>
+    <t>NL0015435975</t>
+  </si>
+  <si>
+    <t>DAVIDE CAMPARI MILANO NV</t>
+  </si>
+  <si>
+    <t>NL0012969182</t>
+  </si>
+  <si>
+    <t>ADYEN</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING</t>
+  </si>
+  <si>
+    <t>FR0014004L86</t>
+  </si>
+  <si>
+    <t>DASSAULT AVIATION SA</t>
+  </si>
+  <si>
+    <t>FR0006174348</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>IE0004927939</t>
+  </si>
+  <si>
+    <t>KINGSPAN GROUP PLC</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK</t>
+  </si>
+  <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON N</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>KERRY GROUP PLC</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>COCA COLA EUROPACIFIC PARTNERS PLC</t>
+  </si>
+  <si>
+    <t>VGZ6IDX</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 DEC 26</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA</t>
+  </si>
+  <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>IT0005508921</t>
+  </si>
+  <si>
+    <t>BANCA MONTE DEI PASCHI DI SIENA SP</t>
+  </si>
+  <si>
+    <t>NL0013267909</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV</t>
+  </si>
+  <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS N AG</t>
+  </si>
+  <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP</t>
+  </si>
+  <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
-    <t>Actions</t>
-[...224 lines deleted...]
-    <t>BRENNTAG</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH INBEV SA</t>
+  </si>
+  <si>
+    <t>IT0003132476</t>
+  </si>
+  <si>
+    <t>ENI</t>
+  </si>
+  <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>FI0009000202</t>
+  </si>
+  <si>
+    <t>KESKO CLASS B</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0013154002</t>
+  </si>
+  <si>
+    <t>SARTORIUS STEDIM BIOTECH SA</t>
+  </si>
+  <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>NL00150001Q9</t>
+  </si>
+  <si>
+    <t>STELLANTIS</t>
+  </si>
+  <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>FR0000985558</t>
+  </si>
+  <si>
+    <t>OFI INVEST ISR MONETAIRE CT PART C</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DHL N AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
+    <t>DE000HAG0005</t>
+  </si>
+  <si>
+    <t>HENSOLDT AG</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>AXA SA</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
+  </si>
+  <si>
+    <t>FR0012333284</t>
+  </si>
+  <si>
+    <t>ABIVAX SA</t>
+  </si>
+  <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>IE00BYTBXV33</t>
+  </si>
+  <si>
+    <t>RYANAIR HOLDINGS PLC</t>
+  </si>
+  <si>
+    <t>NL0010832176</t>
+  </si>
+  <si>
+    <t>ARGENX</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
-    <t>DE0007236101</t>
-[...598 lines deleted...]
-  <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Code ISIN</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Classe d'actif</t>
   </si>
   <si>
     <t>Date des données</t>
   </si>
   <si>
-    <t>21/09/2026</t>
+    <t>18/10/2026</t>
   </si>
   <si>
     <t>Inventaire du Ofi Invest EMU Equity Active UCITS ETF CLASS UCITS ETF - LU3174346000</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Ce document est basé sur des données de marché à une date donnée (précisée ci-dessus) pouvant varier dans le temps. Il est établi par Ofi Invest Asset Management société de gestion de portefeuille (APE 6630Z) de droit français agréée par l’Autorité des Marchés Financiers (AMF) sous l'agrément n° GP92012 – n° TVA intracommunautaire FR51384940342, Société Anonyme à Conseil d’Administration au capital de 71 957 490 euros, dont le siège social est situé au 127-129, quai du Président Roosevelt 92130 Issy-les-Moulineaux , immatriculée au Registre du Commerce et des Sociétés de Nanterre sous le numéro 384 940 342.
 Les informations affichées représentent les positions titres détenues à l’actif de l’ETF, mais ne se substitue pas à l’inventaire comptable. Ce document et son contenu sont la propriété exclusive d’Ofi Invest Asset Management, leur reproduction ou leur distribution sont interdites sans autorisation préalable d’Ofi Invest Asset Management.
 Ofi Invest AM ne garantit pas l'exactitude des informations contenues dans le présent document. Ces informations ne doivent pas être utilisées pour prendre des décisions d'investissement ou pour évaluer la performance des fonds. Les informations ci-dessus sont publiées avec un délai et ne reflètent donc pas des données en temps réel. La société de gestion se réserve le droit de modifier la fréquence et le contenu de ce document.
 Ce document d'information ne donne aucune assurance de l'adéquation des informations présentées à la situation ou aux objectifs de l'investisseur, et ne constitue pas une recommandation d’investissement, un conseil en investissement ou d'achat des produits financiers mentionnés.
 La valeur d'un investissement peut fluctuer à la hausse comme à la baisse, et notamment en raison des fluctuations des marchés financiers et des variations des taux de change. L’investissement dans cet ETF présente un risque de perte en capital. La description complète des risques liés à l’investissement dans cet ETF est disponible dans son prospectus et son DICI, consultables sur le site internet d’Ofi Invest AM. Les performances passées ne préjugent pas des performances futures.
 Le fonds présenté dans ce document d'information peut ne pas être enregistré dans toutes les juridictions. Le fonds peut faire l'objet de restrictions à l'égard de certaines personnes ou dans certains pays en vertu des réglementations nationales applicables à ces personnes ou dans ces pays.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
@@ -1631,1983 +1631,1983 @@
     <row r="10" spans="1:26">
       <c r="B10" t="s">
         <v>283</v>
       </c>
       <c r="C10" t="s">
         <v>282</v>
       </c>
       <c r="D10" t="s">
         <v>281</v>
       </c>
       <c r="E10" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>279</v>
       </c>
       <c r="D11" t="s">
         <v>278</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0081</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
         <v>2</v>
       </c>
       <c r="C12" t="s">
         <v>277</v>
       </c>
       <c r="D12" t="s">
         <v>276</v>
       </c>
       <c r="E12" s="1">
-        <v>0.0021</v>
+        <v>0.0312</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
         <v>2</v>
       </c>
       <c r="C13" t="s">
         <v>275</v>
       </c>
       <c r="D13" t="s">
         <v>274</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0017</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
         <v>2</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14" t="s">
         <v>272</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0066</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
         <v>2</v>
       </c>
       <c r="C15" t="s">
         <v>271</v>
       </c>
       <c r="D15" t="s">
         <v>270</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0095</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
         <v>2</v>
       </c>
       <c r="C16" t="s">
         <v>269</v>
       </c>
       <c r="D16" t="s">
         <v>268</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0068</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
         <v>2</v>
       </c>
       <c r="C17" t="s">
         <v>267</v>
       </c>
       <c r="D17" t="s">
         <v>266</v>
       </c>
       <c r="E17" s="1">
-        <v>0.005</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
         <v>2</v>
       </c>
       <c r="C18" t="s">
         <v>265</v>
       </c>
       <c r="D18" t="s">
         <v>264</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" t="s">
         <v>263</v>
       </c>
       <c r="D19" t="s">
         <v>262</v>
       </c>
       <c r="E19" s="1">
-        <v>0.001</v>
+        <v>0.0141</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
         <v>2</v>
       </c>
       <c r="C20" t="s">
         <v>261</v>
       </c>
       <c r="D20" t="s">
         <v>260</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0053</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
         <v>2</v>
       </c>
       <c r="C21" t="s">
         <v>259</v>
       </c>
       <c r="D21" t="s">
         <v>258</v>
       </c>
       <c r="E21" s="1">
-        <v>0.0131</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" t="s">
         <v>257</v>
       </c>
       <c r="D22" t="s">
         <v>256</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0015</v>
+        <v>0.0124</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
         <v>255</v>
       </c>
       <c r="D23" t="s">
         <v>254</v>
       </c>
       <c r="E23" s="1">
-        <v>0.0058</v>
+        <v>0.0216</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
         <v>2</v>
       </c>
       <c r="C24" t="s">
         <v>253</v>
       </c>
       <c r="D24" t="s">
         <v>252</v>
       </c>
       <c r="E24" s="1">
-        <v>0.0006</v>
+        <v>0.0066</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
         <v>2</v>
       </c>
       <c r="C25" t="s">
         <v>251</v>
       </c>
       <c r="D25" t="s">
         <v>250</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0037</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
         <v>249</v>
       </c>
       <c r="D26" t="s">
         <v>248</v>
       </c>
       <c r="E26" s="1">
-        <v>0.0034</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
         <v>2</v>
       </c>
       <c r="C27" t="s">
         <v>247</v>
       </c>
       <c r="D27" t="s">
         <v>246</v>
       </c>
       <c r="E27" s="1">
-        <v>0.0077</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" t="s">
         <v>245</v>
       </c>
       <c r="D28" t="s">
         <v>244</v>
       </c>
       <c r="E28" s="1">
-        <v>0.0175</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>243</v>
       </c>
       <c r="D29" t="s">
         <v>242</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0094</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
         <v>2</v>
       </c>
       <c r="C30" t="s">
         <v>241</v>
       </c>
       <c r="D30" t="s">
         <v>240</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0023</v>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
         <v>2</v>
       </c>
       <c r="C31" t="s">
         <v>239</v>
       </c>
       <c r="D31" t="s">
         <v>238</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0039</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
         <v>2</v>
       </c>
       <c r="C32" t="s">
         <v>237</v>
       </c>
       <c r="D32" t="s">
         <v>236</v>
       </c>
       <c r="E32" s="1">
-        <v>0.03</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
         <v>2</v>
       </c>
       <c r="C33" t="s">
         <v>235</v>
       </c>
       <c r="D33" t="s">
         <v>234</v>
       </c>
       <c r="E33" s="1">
-        <v>0.002</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
         <v>2</v>
       </c>
       <c r="C34" t="s">
         <v>233</v>
       </c>
       <c r="D34" t="s">
         <v>232</v>
       </c>
       <c r="E34" s="1">
-        <v>0.0087</v>
+        <v>0.0112</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
         <v>2</v>
       </c>
       <c r="C35" t="s">
         <v>231</v>
       </c>
       <c r="D35" t="s">
         <v>230</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0013</v>
+        <v>0.0127</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
         <v>2</v>
       </c>
       <c r="C36" t="s">
         <v>229</v>
       </c>
       <c r="D36" t="s">
         <v>228</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0023</v>
+        <v>0.0149</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
         <v>2</v>
       </c>
       <c r="C37" t="s">
         <v>227</v>
       </c>
       <c r="D37" t="s">
         <v>226</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0067</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
         <v>2</v>
       </c>
       <c r="C38" t="s">
         <v>225</v>
       </c>
       <c r="D38" t="s">
         <v>224</v>
       </c>
       <c r="E38" s="1">
-        <v>0.0043</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
         <v>2</v>
       </c>
       <c r="C39" t="s">
         <v>223</v>
       </c>
       <c r="D39" t="s">
         <v>222</v>
       </c>
       <c r="E39" s="1">
-        <v>0.0028</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
         <v>2</v>
       </c>
       <c r="C40" t="s">
         <v>221</v>
       </c>
       <c r="D40" t="s">
         <v>220</v>
       </c>
       <c r="E40" s="1">
-        <v>0.0055</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
         <v>2</v>
       </c>
       <c r="C41" t="s">
         <v>219</v>
       </c>
       <c r="D41" t="s">
         <v>218</v>
       </c>
       <c r="E41" s="1">
-        <v>0.015</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
         <v>2</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42" t="s">
         <v>216</v>
       </c>
       <c r="E42" s="1">
-        <v>0.0131</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
         <v>2</v>
       </c>
       <c r="C43" t="s">
         <v>215</v>
       </c>
       <c r="D43" t="s">
         <v>214</v>
       </c>
       <c r="E43" s="1">
-        <v>0.0101</v>
+        <v>0.009</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
         <v>2</v>
       </c>
       <c r="C44" t="s">
         <v>213</v>
       </c>
       <c r="D44" t="s">
         <v>212</v>
       </c>
       <c r="E44" s="1">
-        <v>0.0037</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
         <v>2</v>
       </c>
       <c r="C45" t="s">
         <v>211</v>
       </c>
       <c r="D45" t="s">
         <v>210</v>
       </c>
       <c r="E45" s="1">
-        <v>0.0048</v>
+        <v>0.0332</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
         <v>2</v>
       </c>
       <c r="C46" t="s">
         <v>209</v>
       </c>
       <c r="D46" t="s">
         <v>208</v>
       </c>
       <c r="E46" s="1">
-        <v>0.0008</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
         <v>2</v>
       </c>
       <c r="C47" t="s">
         <v>207</v>
       </c>
       <c r="D47" t="s">
         <v>206</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0093</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
         <v>2</v>
       </c>
       <c r="C48" t="s">
         <v>205</v>
       </c>
       <c r="D48" t="s">
         <v>204</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0046</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
         <v>2</v>
       </c>
       <c r="C49" t="s">
         <v>203</v>
       </c>
       <c r="D49" t="s">
         <v>202</v>
       </c>
       <c r="E49" s="1">
-        <v>0.0033</v>
+        <v>0.0178</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
         <v>2</v>
       </c>
       <c r="C50" t="s">
         <v>201</v>
       </c>
       <c r="D50" t="s">
         <v>200</v>
       </c>
       <c r="E50" s="1">
-        <v>0.0023</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
         <v>2</v>
       </c>
       <c r="C51" t="s">
         <v>199</v>
       </c>
       <c r="D51" t="s">
         <v>198</v>
       </c>
       <c r="E51" s="1">
-        <v>0.0031</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
         <v>2</v>
       </c>
       <c r="C52" t="s">
         <v>197</v>
       </c>
       <c r="D52" t="s">
         <v>196</v>
       </c>
       <c r="E52" s="1">
-        <v>0.0057</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>2</v>
       </c>
       <c r="C53" t="s">
         <v>195</v>
       </c>
       <c r="D53" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0076</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>2</v>
       </c>
       <c r="C54" t="s">
         <v>193</v>
       </c>
       <c r="D54" t="s">
         <v>192</v>
       </c>
       <c r="E54" s="1">
-        <v>0.0057</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>2</v>
       </c>
       <c r="C55" t="s">
         <v>191</v>
       </c>
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0082</v>
+        <v>0.0017</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56" t="s">
         <v>189</v>
       </c>
       <c r="D56" t="s">
         <v>188</v>
       </c>
       <c r="E56" s="1">
-        <v>0.004</v>
+        <v>0.0143</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>2</v>
       </c>
       <c r="C57" t="s">
         <v>187</v>
       </c>
       <c r="D57" t="s">
         <v>186</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0193</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
         <v>2</v>
       </c>
       <c r="C58" t="s">
         <v>185</v>
       </c>
       <c r="D58" t="s">
         <v>184</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0278</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
         <v>2</v>
       </c>
       <c r="C59" t="s">
         <v>183</v>
       </c>
       <c r="D59" t="s">
         <v>182</v>
       </c>
       <c r="E59" s="1">
-        <v>0.006</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
         <v>2</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" t="s">
         <v>180</v>
       </c>
       <c r="E60" s="1">
-        <v>0.0052</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
         <v>2</v>
       </c>
       <c r="C61" t="s">
         <v>179</v>
       </c>
       <c r="D61" t="s">
         <v>178</v>
       </c>
       <c r="E61" s="1">
-        <v>0.0017</v>
+        <v>0.0074</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
         <v>2</v>
       </c>
       <c r="C62" t="s">
         <v>177</v>
       </c>
       <c r="D62" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="1">
-        <v>0.0027</v>
+        <v>0.0103</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
         <v>2</v>
       </c>
       <c r="C63" t="s">
         <v>175</v>
       </c>
       <c r="D63" t="s">
         <v>174</v>
       </c>
       <c r="E63" s="1">
-        <v>0.0009</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
         <v>2</v>
       </c>
       <c r="C64" t="s">
         <v>173</v>
       </c>
       <c r="D64" t="s">
         <v>172</v>
       </c>
       <c r="E64" s="1">
-        <v>0.0252</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
         <v>2</v>
       </c>
       <c r="C65" t="s">
         <v>171</v>
       </c>
       <c r="D65" t="s">
         <v>170</v>
       </c>
       <c r="E65" s="1">
-        <v>0.0027</v>
+        <v>0.0021</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
         <v>2</v>
       </c>
       <c r="C66" t="s">
         <v>169</v>
       </c>
       <c r="D66" t="s">
         <v>168</v>
       </c>
       <c r="E66" s="1">
-        <v>0.0024</v>
+        <v>0.0088</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
         <v>2</v>
       </c>
       <c r="C67" t="s">
         <v>167</v>
       </c>
       <c r="D67" t="s">
         <v>166</v>
       </c>
       <c r="E67" s="1">
-        <v>0.0077</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
         <v>2</v>
       </c>
       <c r="C68" t="s">
         <v>165</v>
       </c>
       <c r="D68" t="s">
         <v>164</v>
       </c>
       <c r="E68" s="1">
-        <v>0.0035</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
         <v>2</v>
       </c>
       <c r="C69" t="s">
         <v>163</v>
       </c>
       <c r="D69" t="s">
         <v>162</v>
       </c>
       <c r="E69" s="1">
-        <v>0.0039</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
         <v>2</v>
       </c>
       <c r="C70" t="s">
         <v>161</v>
       </c>
       <c r="D70" t="s">
         <v>160</v>
       </c>
       <c r="E70" s="1">
-        <v>0.0035</v>
+        <v>0.0067</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
         <v>2</v>
       </c>
       <c r="C71" t="s">
         <v>159</v>
       </c>
       <c r="D71" t="s">
         <v>158</v>
       </c>
       <c r="E71" s="1">
-        <v>0.0027</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
         <v>2</v>
       </c>
       <c r="C72" t="s">
         <v>157</v>
       </c>
       <c r="D72" t="s">
         <v>156</v>
       </c>
       <c r="E72" s="1">
-        <v>0.0043</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
         <v>2</v>
       </c>
       <c r="C73" t="s">
         <v>155</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>0.005</v>
+        <v>0.0151</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
         <v>2</v>
       </c>
       <c r="C74" t="s">
         <v>153</v>
       </c>
       <c r="D74" t="s">
         <v>152</v>
       </c>
       <c r="E74" s="1">
-        <v>0.0038</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
         <v>2</v>
       </c>
       <c r="C75" t="s">
         <v>151</v>
       </c>
       <c r="D75" t="s">
         <v>150</v>
       </c>
       <c r="E75" s="1">
-        <v>0.0202</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
         <v>2</v>
       </c>
       <c r="C76" t="s">
         <v>149</v>
       </c>
       <c r="D76" t="s">
         <v>148</v>
       </c>
       <c r="E76" s="1">
-        <v>0.0031</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
         <v>2</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77" t="s">
         <v>146</v>
       </c>
       <c r="E77" s="1">
-        <v>0.0164</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
         <v>2</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78" t="s">
         <v>144</v>
       </c>
       <c r="E78" s="1">
-        <v>0.0042</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
         <v>2</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79" t="s">
         <v>142</v>
       </c>
       <c r="E79" s="1">
-        <v>0.0119</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
         <v>2</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80" t="s">
         <v>140</v>
       </c>
       <c r="E80" s="1">
-        <v>0.0133</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
         <v>2</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81" t="s">
         <v>138</v>
       </c>
       <c r="E81" s="1">
-        <v>0.0041</v>
+        <v>0.0119</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
         <v>2</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82" t="s">
         <v>136</v>
       </c>
       <c r="E82" s="1">
-        <v>0.0056</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
         <v>2</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="1">
-        <v>0.0025</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>2</v>
+        <v>133</v>
       </c>
       <c r="C84" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D84" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E84" s="1">
-        <v>0.0218</v>
+        <v>-0.0001</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
         <v>2</v>
       </c>
       <c r="C85" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D85" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E85" s="1">
-        <v>0.003</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
         <v>2</v>
       </c>
       <c r="C86" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D86" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E86" s="1">
-        <v>0.0029</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
         <v>2</v>
       </c>
       <c r="C87" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D87" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E87" s="1">
-        <v>0.0165</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
         <v>2</v>
       </c>
       <c r="C88" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D88" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E88" s="1">
-        <v>0.0009</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
         <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D89" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E89" s="1">
-        <v>0.0036</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
         <v>2</v>
       </c>
       <c r="C90" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D90" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E90" s="1">
-        <v>0.0863</v>
+        <v>0.0157</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
         <v>2</v>
       </c>
       <c r="C91" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D91" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E91" s="1">
-        <v>0.0007</v>
+        <v>0.0115</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
         <v>2</v>
       </c>
       <c r="C92" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D92" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E92" s="1">
-        <v>0.0027</v>
+        <v>0.0071</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
         <v>2</v>
       </c>
       <c r="C93" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D93" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E93" s="1">
-        <v>0.0088</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
         <v>2</v>
       </c>
       <c r="C94" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D94" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E94" s="1">
-        <v>0.0056</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
         <v>2</v>
       </c>
       <c r="C95" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D95" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E95" s="1">
-        <v>0.003</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
         <v>2</v>
       </c>
       <c r="C96" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D96" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E96" s="1">
-        <v>0.0049</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
         <v>2</v>
       </c>
       <c r="C97" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D97" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0032</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
         <v>2</v>
       </c>
       <c r="C98" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E98" s="1">
-        <v>0.0061</v>
+        <v>0.0033</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
         <v>2</v>
       </c>
       <c r="C99" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D99" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0229</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
         <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D100" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E100" s="1">
-        <v>0.012</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
         <v>2</v>
       </c>
       <c r="C101" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D101" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0011</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
         <v>2</v>
       </c>
       <c r="C102" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D102" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0083</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
         <v>2</v>
       </c>
       <c r="C103" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D103" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E103" s="1">
-        <v>0.0159</v>
+        <v>0.0216</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
         <v>2</v>
       </c>
       <c r="C104" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D104" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E104" s="1">
-        <v>0.004</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
         <v>2</v>
       </c>
       <c r="C105" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D105" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E105" s="1">
-        <v>0.0037</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
         <v>2</v>
       </c>
       <c r="C106" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D106" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E106" s="1">
-        <v>0.0021</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
         <v>2</v>
       </c>
       <c r="C107" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D107" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E107" s="1">
-        <v>0.004</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
         <v>2</v>
       </c>
       <c r="C108" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D108" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E108" s="1">
-        <v>0.0055</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
         <v>2</v>
       </c>
       <c r="C109" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D109" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E109" s="1">
-        <v>0.0063</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
         <v>2</v>
       </c>
       <c r="C110" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D110" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E110" s="1">
-        <v>0.0302</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
         <v>2</v>
       </c>
       <c r="C111" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D111" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E111" s="1">
-        <v>0.0028</v>
+        <v>0.088</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
         <v>2</v>
       </c>
       <c r="C112" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D112" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0016</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
         <v>2</v>
       </c>
       <c r="C113" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D113" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E113" s="1">
-        <v>0.0238</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
         <v>2</v>
       </c>
       <c r="C114" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D114" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E114" s="1">
-        <v>0.0045</v>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
         <v>2</v>
       </c>
       <c r="C115" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D115" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E115" s="1">
-        <v>0.0076</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
         <v>2</v>
       </c>
       <c r="C116" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D116" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E116" s="1">
-        <v>0.0036</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
         <v>2</v>
       </c>
       <c r="C117" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D117" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E117" s="1">
-        <v>0.0038</v>
+        <v>0.0222</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
         <v>2</v>
       </c>
       <c r="C118" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D118" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E118" s="1">
-        <v>0.0029</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
         <v>2</v>
       </c>
       <c r="C119" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D119" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E119" s="1">
-        <v>0.0006</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
         <v>2</v>
       </c>
       <c r="C120" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D120" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E120" s="1">
-        <v>0.0012</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
         <v>2</v>
       </c>
       <c r="C121" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D121" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E121" s="1">
-        <v>0.0147</v>
+        <v>0.0132</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
         <v>2</v>
       </c>
       <c r="C122" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D122" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E122" s="1">
-        <v>0.0023</v>
+        <v>0.0113</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
         <v>2</v>
       </c>
       <c r="C123" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D123" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E123" s="1">
-        <v>0.0048</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
         <v>2</v>
       </c>
       <c r="C124" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D124" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E124" s="1">
-        <v>0.0079</v>
+        <v>0.0175</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
         <v>2</v>
       </c>
       <c r="C125" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D125" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E125" s="1">
-        <v>0.0107</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
         <v>2</v>
       </c>
       <c r="C126" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D126" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E126" s="1">
-        <v>0.0168</v>
+        <v>0.0216</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
         <v>2</v>
       </c>
       <c r="C127" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D127" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E127" s="1">
-        <v>0.0043</v>
+        <v>0.0034</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
         <v>2</v>
       </c>
       <c r="C128" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D128" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E128" s="1">
-        <v>0.0052</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
         <v>2</v>
       </c>
       <c r="C129" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D129" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E129" s="1">
-        <v>0.0052</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
         <v>2</v>
       </c>
       <c r="C130" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D130" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E130" s="1">
-        <v>0.0054</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
         <v>2</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D131" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E131" s="1">
-        <v>0.0008</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="C132" t="s">
         <v>36</v>
       </c>
       <c r="D132" t="s">
         <v>35</v>
       </c>
       <c r="E132" s="1">
-        <v>0</v>
+        <v>0.0037</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
         <v>2</v>
       </c>
       <c r="C133" t="s">
         <v>34</v>
       </c>
       <c r="D133" t="s">
         <v>33</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0027</v>
+        <v>0.0032</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
         <v>2</v>
       </c>
       <c r="C134" t="s">
         <v>32</v>
       </c>
       <c r="D134" t="s">
         <v>31</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0044</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
         <v>2</v>
       </c>
       <c r="C135" t="s">
         <v>30</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0125</v>
+        <v>0.0029</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
         <v>2</v>
       </c>
       <c r="C136" t="s">
         <v>28</v>
       </c>
       <c r="D136" t="s">
         <v>27</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0015</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
         <v>2</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" t="s">
         <v>25</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0029</v>
+        <v>0.0244</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
         <v>2</v>
       </c>
       <c r="C138" t="s">
         <v>24</v>
       </c>
       <c r="D138" t="s">
         <v>23</v>
       </c>
       <c r="E138" s="1">
-        <v>0.004</v>
+        <v>0.001</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
         <v>2</v>
       </c>
       <c r="C139" t="s">
         <v>22</v>
       </c>
       <c r="D139" t="s">
         <v>21</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0011</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
         <v>2</v>
       </c>
       <c r="C140" t="s">
         <v>20</v>
       </c>
       <c r="D140" t="s">
         <v>19</v>
       </c>
       <c r="E140" s="1">
-        <v>0.003</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
         <v>2</v>
       </c>
       <c r="C141" t="s">
         <v>18</v>
       </c>
       <c r="D141" t="s">
         <v>17</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0035</v>
+        <v>0.005</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
         <v>2</v>
       </c>
       <c r="C142" t="s">
         <v>16</v>
       </c>
       <c r="D142" t="s">
         <v>15</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0062</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
         <v>2</v>
       </c>
       <c r="C143" t="s">
         <v>14</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0165</v>
+        <v>0.0272</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
         <v>2</v>
       </c>
       <c r="C144" t="s">
         <v>12</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0033</v>
+        <v>0.0191</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
         <v>2</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0053</v>
+        <v>0.0044</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
         <v>2</v>
       </c>
       <c r="C146" t="s">
         <v>8</v>
       </c>
       <c r="D146" t="s">
         <v>7</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0074</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
         <v>2</v>
       </c>
       <c r="C147" t="s">
         <v>6</v>
       </c>
       <c r="D147" t="s">
         <v>5</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0032</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
         <v>2</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
       <c r="D148" t="s">
         <v>3</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0047</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
         <v>2</v>
       </c>
       <c r="C149" t="s">
         <v>1</v>
       </c>
       <c r="D149" t="s">
         <v>0</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0043</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="158" spans="1:26" customHeight="1" ht="250">
       <c r="A158" s="3" t="s">
         <v>288</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B5:L8"/>
     <mergeCell ref="A158:L158"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>